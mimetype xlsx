--- v0 (2026-08-21)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1be86ce3d44cca8b91ed71170f7801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2bc30257f29e96209d3ec191032482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65e8f65ec97c4e534daa7fcdf337193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6a8964c0795174b8dfcd3a79995324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe696d06d73b0edc9b45ffd0aa9c6c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74759c6687f2d32e6711d585677f4f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f06b9cf5377b2285e0cde9b3545617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b45ddf9b2e62612febeb83602631298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a47ea532ea4d880f0ff66c5fe930b39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63563104680b91d5b343112b8ad8752710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ae122e15b6d378a240a27bf6846dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85966d9ee67128e2c720572bf31d6ef612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d31ba903e227dbd3e055b359945f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e966eb2c1bb75d83c2fab737c62b3314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e3ce40a772974059c8cfb426229f515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452201e1f9400f660b6399e45184e29f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e4e2a4cbea42e532e67c2df9cb09917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2adb0a0e8ea6421248059f146dbf9018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463e015d9c41a07ece393592c3d968519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab98c4345a30d4b24053dd884b74bec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c32ab3077fd656cbcc2a3acebbbe4c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db2a15be1284c7537ee84252ffdf9422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf202cb0582dea89054d44ed2e41c15f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42678561bd730ecf23112fe505edf124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f1a80378b307bf804493ebf3790e825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af55ad6f067e70e7b5389bb6916520826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a702b2153e289aa4fa2cb51115877ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fe2e032a575c336cb8b8140b8afee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796a57eba6076e3325778d6abd9bc1929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9672937eb3eabeea49b78237734afb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120fc08b0de0697f014f9df714b8a1831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c097ddd99549d39f1fe636c9594c1632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1e5ed5a62e82146f772233271398533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80129374d1270cdfc4f2d0767e0a699334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c5ce83999748fd1f63336d190822c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55b145793b4889b064ca958632929936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e1d59c056b50279c7de4be362903837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a434c3d5bde5176c6790ccab3573bc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf921cc44ce07ff7bed531c2819ea5639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d10ac3e8673459f2fbf99d2de22e140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383ff2aa97bb7644d72c2e498f07c8241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1b925129ab246b534d1ef573eb0b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1d1c5ff063d6a79c501027a04c86b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b8f85c9c29f7bbf0e88e256bb9a0644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0213cdf89df9c007df3f96623d4277a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3613d81aa8d32ed6aa4cdd9f81476ee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2029a9617f5ff6eb8bc8b0ec462e7dd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2056f46f2a8ddf79abc0643d8c0511a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25d78d289db5a14874d87ffe12373049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeae3bd217231582387e34f7ef1774e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045052e799d996263a49d224c9c0c6951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21ceb788ebc40536b31ec40fee9d7d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bbe92470608d7ccd83b13c768ff4e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d1856fcba4cdcbc832f6384ed643554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ead41f0b0b99aac6ae2768f23aa7e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b06a8a1abebd62f29feb14a418aa8d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f50982777f49725fa184637ceadc657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef6603fd73469c0d01cc4f534657bb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ff56d63a69dde47b99274a839016c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363980ac685b068e793f71602b3f7d6660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69725862f5380f535ddd76a69ec0549e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4014128d338ae587d3079d3e4c6759a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3823c4956cdee3e92bae1ac30b1ed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e31942c2a15c5b847664ab54a787cb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1260e9ef56fda4cbc9e0e4e5e873b5465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d231ded8b5b8696ec47a3441561cb9b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27800eee08f8c600153343a056f9e59567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710a9d830a3ce5b856bd961a41c752f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9e77d9cc401dc86fc1d577e46074c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4f2549c0fb73a653bc5b2c4cb37a870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765872e924b41ad67c73f7a343a853471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1774f9e091ad1dc4f014fda50cb8f672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebc781e127a6e1c4702ca360ed48b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5cada38260610b6b3afbe3a3f4c0a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fe1dc219cd9e489bfbf097772007f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a43c49fb8d3e90c4e95006c0290e1c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b392aad1255ea12106d5136d56db1c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8ac70ba27232575b5315fc99a2f2078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5416da1e996e2c4f36b7c835803f179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201d98d375a61ba9fa4d8b58f43e98d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d021e98b95da6fa305c4a984f0efb781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074301e508e3b99ad5af256570caa4882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db341bd5094a06c5ae9964efcfcbed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cefaba67edb53d6f8187442b0f577384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918774326ca0624ddab0a72c38ec0f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35d933af5ca6b456c868814cc88dd686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8fe3176b8050ce320a61ebbca33e1787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8a82434532a90ede29003d5a234d888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5de5b78ce5987096422495bbeffee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06be9db78adc8ae1d638a9baa0ca6df90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab164a3128cb4aaa7700d54ad6bc0a291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce170aeaafb8c28d383188455868ccfd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af64561261845b79f67d1b2769d64d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a018406d7fa1c1c36d453ce69a08dc194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3cbbdd802eba8fdc63ffb7e4a04e995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9084028372b05097344e1840d81c896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc716ae184dc185b11d66ff9afdb894b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5bae8c48aeb8168717de919d8e5e698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4e64bf6c219b35578b8fcba34eff899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6987a7568e029c5fd5ec5e70949af4b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84be784b6df0e2897d391adb0e52e98101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9bb06e88495fa843858f61d4dcf7f5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7323d375c16a3f55e05bef40050a3a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a47c71280a2ced3f9576e0c173b111104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867e72d86ffd00b1965ba5c1c1581f3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91965fec525dab6ccd78dc43dd58416106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f9d0e5ec90d9c3779efd845ada0f7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab88211026528e5f07e324b462c41c4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91db647cf1cd147cae2d2a653248997109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e1a3882994f2ab7bad3ecd860e894110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3c169ba5cc3964bf57642b8be8a97111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342593063dbc995829398f3ed304b718112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851d3935c0982af51f2fbfe3b280bcf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e917f66da8f94b3368f56a285d05898114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c6bdc27311daf7c440cb496ccc5e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7ad6f4253ffdc00236c59c1313edc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344a39cd8dbed892060c5974b2cf80c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd5b8283d821dc8c4e344b18f939ed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734d477ec68fc64e9d7a8f0acc2c29b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b332fd5c2336c71fb2a521a45cb8c0f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005b51e7cba72a38dad128d7d357989121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af395efd68d60d4fd82e3540788ac5b5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c273d5ba8d4fab9af40e73095593d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e10608ab20d60e6d0a18131da7682124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edabee39069324f397bf82739a458609125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557648f37a5bd6832ad8d0c1bdb80f59126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8a804b2b7a5a47e318ffd70d4b6dd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17c378d64ee1fe7bf54073c6a3a617128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f4dc1809cc2d10c7c816f9a512e25129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ac475d814ac72bd13c581ea930637130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166ec28420599d07be7fc632ea98faf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d8c96649cd638abd31fae17b795f3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc53ae053736e9b1b190d7e6c081ba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd1ea87e811fece8aaf04e708ccd56134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf63ce48f2a3a12dacc8b302b364b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebfcee9024f30eeaa337051ee61a9d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7441b01cbad4b690c81eb9a001aa11137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e97eeb551bcc49f223e839d2a1b4b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3caf239642f9e3c5d1f3d7e05068e55139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ba4ac20490f8c3eadefe79881ae13140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc4b4a47ef2b372f02e4f53870faba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed09ffc41bf65d95fa019fb505402b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4171eb545ec62611c413d03dbeff735143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ecb4ac8ebeead7557ad74255a6fd41144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e1dd6053139c7495b85bac4c3a84f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c18fd0402f9ed8de7462172d54908146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10099e3767b3f6a9ea95d441ff4500147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c31fb9b173ff999515d54aa0b26df8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97376e3f703c9760d63999b756f391149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028c1f3a0b106614b1ad70a80bcb0ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29085523a7c97d603ffd851407e6f78f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24715d53a8421a8af671333d773eb05152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc667bec1db3791f93f465c3e802e38153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9620bf4c6aeb6653be77ef699e1a4c9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903881b878c57203b521895a8cb157d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1c7becff6fe6c3169512a63a8baec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e8253258ebf3253a8105c591fe7c8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a56ac8ce0b26d7716a7064b270a1c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68651db68cc6d424be4a887d300c1042159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ad722b25b9fa4ed74e368fd38d5ad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f31cda817de09ee99b1197d0f3d76161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a5195432f33f913e47ffc63ec61e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c28b75e763268fb1db66fd467bc22d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2fd036179a49f957217f843777140164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8b2011274508d68eb5ed4f8e70699165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b42164d427ac84dea7156f6abfc3c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf099f23231fcf68d7e6df7ddff5d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec710d56914fb7c89fb3b993c2913d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35bc9410b1507c4f5a380805a4d327169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abf77e8a23ec319ae9ba0e22f9a166170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c46f5ed0071f74abea2db88addf0c8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a069e9217348cae8123c65c21a9ebd4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99835356bf0a2c23fa4b14bfd70fc5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fffe24950478833ae59c29aedb037174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd63ee362883f56f58253e6cf3a0c0c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed66d48791c104113fa94e02bcb820176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf1153570f60e3db9838d482d15d3f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125ec943d4ad5db29444cb94aab62cd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8205dcdc00c1bbebbb6a6ade4687c5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1dc6efc7bec19cb2b3bcbf480c0cd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a1131c042d4976e68193eb6a1690a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46904d880e9b922dc961baa04ba1d65182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625fe67d3edb4e0fc79fe1f52dbad73b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0be6c75364e5bbbc14f55d85ff2db184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a69f407fda06638f56b8e11331b128185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddedb289dde5304bc5218b6a5238c35186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc592c3e2db6652936959cf3977ec231187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6116f85d90a28c81314fdd4bcd504188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831cf2670e2a52823aeac765618a86f6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82032dfd8bf88a9ca18418d7ded5a22190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9a1a0eb3d6f6de184d89696db5523191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45817885caaf056adaed279430cee2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84b7cd08bfe8615a629c289ecb30a4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9651c5243ac378010c6d7452dddd7f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330284ab218ff559fec1ca7dbbc258a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815d675d7acac6b402d13fb49b4dde4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cb6f3478ac1817a8d219c49c95bf5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c33c02ce194242cad1c2995c6c1e14198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd50ecb65e053451bc6bd1bf481b1b7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010021f5a33df9f75d257c9aed798319200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21decd42b31ef835d2862e4ac20211a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d890def459b792e4a69bd3c02515f3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff194bbcd7a01ccc3d1c903a7ea04c93203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d16a2144c1c70674718c4df38864ab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22103f25fd69b0102a69825868fc0d39205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e97860bdac19e710197cb7aba44bf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea80ff2400416b23a819d447e79742e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab81b3945bc83484d33180da46b015f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091361593adcc3ed6d94b7a6eed433d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06b37cc80a5d5737318d547e564180210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0f9195666d5952ae66239b09e7718211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3271ed527b6d6e1fb717426efcbf59212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de82a2c92b628aba235d78ceb8c593b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc513d0e7985873f9222eabf2e50022214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d6a22f6a7562477e64ac0a5b32d7c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293412bbf74adcba578777740c825d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99c00478b83b9afc5e5ab253c183bf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f5c4715bbc0f4a561b3208c5ae380218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9ad928eda5ca618d0e68e07ab4f9d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048521c7525b0777117210a0471a65b2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6bb8e1d3ae24d911d423d88211b47221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc01c914e90cbec6f836e7fba87a97222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d1c30f68b76f20c4c0e019d686239223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7298d841930a9660c12a1cfff99003224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d82c8fc77a88b5db094954451d368225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d337fff4bbad8d9d8b6073cf556ae3b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b311f68cd76997dc3d29f3f3d1e19227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c4ce3387ed991834248e890008351228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0f2ec1bbd190af4d53e845827f6de229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd029f1417ccbbb52036a4e2154eb8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c50bc87e05dd2c2b44772c2631023231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46266760defd9b48e343ad48d020c9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3173c7c8edacccf9403240021654e48233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbea835bad3a36c760c2ce656a3050234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9467ba6d7a64ebbc91daad23937e50235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f915f4ee86827bb2b2d05b1127622236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac3af8596f5f04e57107ad1860acdf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a20d15f16d9ac19fecc36cdbc5e77e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac78febcfb37e6a2a5b6c69189781e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb417518bf60227d6dd715845a4b686240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937200d8d8f0c957b557429459551f4c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ef8a76d4cb5a631176547c93f5f10242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b665f39710073cc0312993739ed71e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d0363dd933d4c41b6e2b492ddc07f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7ad26c048127c7dada7bef9ef86d6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0766f4516859f962518b1f98d179519246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c370c7d4073957258db25ccb4fac3ca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447627d1c0b0afcb4a61ee4010162302248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a033235ffc87edfb9bdb5f736d889249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed92d79462b878ebd9c5a9aa432b07c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7403337f309c5e76059c375b4ea7460251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214b8f66c6f4645bb04edb252e0b3cc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f0c1ab29f46a1bd6d946665f4b3a2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7f277617d472dec6782bbba5ddb5d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67af32b8b39d7466c7fd0cbb4e4afbf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb33410b598384a7c49b552791a1a20256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2743f13b49c39206cd05e51b03e1b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479f9921f7cec5e0ace056003290f92258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455086aae99f7f62cb717aa878d69a8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c306769f62bae0d35fd4569e3bc9f19260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbe60b93ab073a98aca5cc109296af261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bb40f2aed6763681b6c9b1605d7ef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e90f4378c77abaf031d93911733edc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c634db9e9e73c3f4f00ba66da5770264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4467d917b1210ad2de891829bc33234265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e11abdffaa5a99b6935582dc908e8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03985da47b7aaed9deefe58390c8be9d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518253081be609b24b46a054ed4c647268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e945cba44b17250e09250a2d661bdc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b27a30506cd98726e7d68c58ccf50270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ded79f4259c9d2a8f40424128ef45271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097643e3410e5a18b53c70532a1de14272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f05cf7bb65a3b170c7276168f434f7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2745248c182a2da6b13497848bf2818274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864730641c78a34a1f1a086caf1a483275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07248a13038bec3b61fdaf144c0d532276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41917cfccb18494d3f52de4832a9f1e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158d30f5f1e3dc246d31ab7a9a28270278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa646411d0f9f0ac4cfeed694b0c22f8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d7eba87cad154bbabdc0cb63a3777280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eee8b3ddce094ea0957c2648fc5f1a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a146f645c33beec7610fb61049ffb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebc2763202d1e3ce6b83b246461533283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bf04c6bf93bc5c1bdb44e4b5ff37a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ff071820804b3c5c6e1cf6f830bd5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29aad928a8e7e5801c04f36a109476286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a81d1b774bc223a957793e2f341ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6cd7da9c078b6adb532ba4a24a5a0b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81798b020293221b8943de81c3e6205f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2c5abfdae8ed9e8911c5863658354290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4b117136021d507c9fdd0d4e21e69291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02441b23379ec04a4f0cedeb864a0c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562611013ddc50bee69ca71ea9e56ba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fdfaeb03856a4bfed3b4a2c116da0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330aeaa17ea34b01017940cdb30bcf7f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbcb38e8d33aceb266c672553fbfc9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddce1b9bbe2e046b09188eec99fffc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fa569db28808e6666215aac2db61f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148151d49aff40d15ad977c6c4e7aedf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46579c45d2e37a3281b0cdb0c53ae601300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004049877411a57f86ef9cb9f48dd5a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a8d12aa8242b7fc5aa7414f73ba25302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24a210f166e7fca6d25c51971ff301303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba06175a9ccba4249c8d9e47fba7fa4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c363e603b68d7a50f5216fc11cd24305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7afc0bbfc9b7c6360bacf6a17010f2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d056adc39f86a9a2dfd7724f8d8663b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e3a34910fca7b328a32d45f291464308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff97cfc8c9d17b12e9dbe455260df9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1765cbf180f7b1f2719b12aaf685f9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd38ed0e71baf6b7192c6a88d99f88e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9260dd9d8294eaba8e128ac80b1ac3e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fce1fd623a9ce55ce0c8140a85bd7a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a13b718d9c574500cf2193da87eac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe39622010ddaff3b7f5797da6367f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6cf747c02f677e5c572b5724c64a48316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477011c053f333c10b4d305048a41c7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00807e1835085ab0cac253672c425f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54aeabfd73e4be7b7debc63c88977de319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fa32bfa3ae3fcecb32762e43a78fd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85304399987ae980297eaef9258823321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75c0a80f7f3bdf8dac3e6860025b7d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926a3cdec0eec3e1c1ac7a6a1585e0b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592a1db8c8f40054ebca0fe9a5ccd1e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356aab3e31c64638e073e1f221bad1f4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb8793316e174dc7eeaa7f9eb3cf60326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb2e8efed9054edc252f22955d2e88327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb569c55b9d575fff11a400bc7caa1f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949dced8893723fbbd69010685956d3a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13474e4739f523d3bd4d51ce354588b7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281321f7e7e79c5ae95e1a656b2bc5d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073b5e8f00a3d64cf1d2f024e3aefe7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dce71fe68b63561149f73392dd0536333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456906b399baca1e4729b45aaf0f5fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e99e0f79115603bc501585fcd5ac312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745695baa7ec342ccf6d3b6b8f0e07b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2715417df5fd69fd75f0dd38d052adc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca60f7155c03773890125eeb9e17595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a3670b02ab6711ebffc088e83b7836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11e8e619d61103159dc332688656237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17888c4d83407fac6262bda3d70dc54b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c945614a1bd62c20840a5327e69f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e05f35904ae8a43751c0d186e722810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9b1c212b4b4681cf54dd5d80d05bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea72fc702fc628a736270f6d929e6b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a9a5eed1e6e2cf8e996e4887348cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e23af4e96ceddf34709fe321054f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60146661999512bda08181d78bd9264d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45361bdbd63741c1ec3bf2e07744b44416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec232328f0a05463d0b6ce2928bfc1ce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7d2c5124923182f31905ae7bb7b9418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b5ae05fee8d3ea7e2b0ad88879b7519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e5a16d7293722208c837d7294fa8c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99efc2c4e383ab7f81046521c4d92ea521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c85e4666632af1777fc6af56572c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb596dc9d5b1dd9678c15018d0f01123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb6cf36ff90f7719ff6ac8063bdff524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cacfb8636bcb678be375d693ff318a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed785efb913c04e5b13dd0c6eac8c43b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1948c4fb5cea0dff04734bdbe3a43c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba424ad135ea4b345a70b16d1d2df00e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e24423cb80eaa08ced61665155e7729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e35a01ceaf638bd4c74e25b8564a830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad50ac15d245a8b88461793f74238a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171355867eb14225d1f593406eda8d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7839b933c972302f50baea1d5d8fe933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa008a17c230b409dd2c0cf9e1090a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c977790242083b6386972287f3eb9935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9cf88cdcba3c6ed80e99bf9a64e9b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2028d3db7a23d4cd3a76454e3f9e337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a8ec07dd1030d8712f8dd1350589438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec828c5c04d697cd1dd872a76100b439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11bd083cfb7c476f01ce319540e76e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001dc71d7ded58d47d638d22815baa341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8f9c2c0eedac97f02e7c619f5cd9542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5eaf5be333ac9db1df5ce7a39ba77443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079db96fe75afd6b7750eb50680340644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ff34febc35c9af93fc6f8366e123845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63407a245cea8d251e76e9c10e9dd4fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7a1f2b53ef365850fd3f2bab9bd2347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4321a3130abb1dbec03b54e9d9448b048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac405641203514a0e8f0ca623be12b649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c096f09e6c27bdcc05f8d30aa998c1c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c9c5efce1e9eea5daefdd6b89596151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7a3f199f68cf600c56f1ef21ac06752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792daa2b3ccd940f077f2a437935a28b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1beadc1bfcceb8d954adf7e3219a94354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d06abab01b4e568e442239c04ac5455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8dbac05c59cf737e9d8fd8d415b5eb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ecbaaee83805cfc492cc22e6fa09957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6b069f3695d9b67e4e7539a3b376d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff671f49bfdaa1a7b249c505f7ff21e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1f510cc3effef9d04720855110b7760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6acdcf3b74b8e5abfac31c2d72ccaa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1926b890719642edf156b2b0b5206762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a500417e9e77d8903a0dd1b315456a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6e61d40764f7ac85aa621304e45c664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513654119a5fb44ea9d0b484ead41fd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddccc599fbac39cf01ff0046660b83f866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1002f7cf5f9474bf7e74154aafaf367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3066a1f401bd6b05529e9f6cf9f9168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ef17794275919ca5981ce635c164d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565911d66114bc9866712785b43ef8f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029f7e38d8d46a47d2c11aadf1cf30b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68da28d99681d87f9f50e4a039759e972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d16e77924d7a842c4ee26acf3d51e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019240bc26151a33406145d2a285cf774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a9049963923167b7094b300767a9375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881728cb69b4a011173a2edba085246476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac4f5b4bbfddffd330b2d826e44ceb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7276c57c952f40ab4fae4830de62bf178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c88c38ffde6487ed0acec5af6eebbb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e8354f99d6b7b426a603491ea6bd780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6576441358ec49cf95249a546681b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547054530ddd1af566ca6d7f662a3b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d98e0ad93c45a404c80ce1e5a903ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c0ea223a9b6be3442319032c57e5984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178a222b136ebb9aa89e6080aab116385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a2b240913ab4a4c746f733da04c8186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084c11712084e193b69b9fa5862048087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1817ffa340e01f62d273f71c2f0baf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05cda109ee5fd4aafe7445b6dd6c6e689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7412416db7a961bee18815eff99c62090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4d827ef8b958baf974e286c8f260491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f894ec7efec43c874507f1979ae532592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48078bccd84b5fc6e9b130988c6bc7fc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6424642c57ae6d6d06879076ae77594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e183a13589ac166fcf57f0f0d6adfe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7096c76894f318b8c1401432d3beb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d829ce7cff77d4075d93324c50d7e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370a4904763c1b7138ae72e078d1caf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ddb1a6f65b644b0dcb68fce461d25099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974ab03b24ff9d017f05454000d23fa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238585f26878b35ba964632cd9beceff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1305339e1947c886f3f0ac75906f7c1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23598418630c1ef83647bff463f92e52103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc11506c74af7853baa43e9db7562f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4088bdc0933d58ffe7e157b0bab59105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c2faadf1b08d1cadfa613144c9951106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed18da0b4d6a8155a3853728a4ced3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac483f3f3d1d4636510b1e4c2ce5b7b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb16a672eb34f9a772501d1070d163109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262912d24ee879b6aa1a0ae130066e14110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7a8da613ccbf012ae4d0ab5405bbc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16aee092782858451adb7e49e9af26112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44733eac005878f80bd49e7f34c5a8e3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1003b604a6bfbde9d992bb91ad979114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117d41c2136efc1e0d1497c96ad124f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134feb661335e3f8b021a8b46529f2a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a60318d61a7eff1187958e7478bfeb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c8976c6f46c3437d6b54321148f1b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbcab6b5ce6f2ea7e1f7ec52129f3f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9161724cc61a842d9958bb8c999254120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33aca185780699441a84f848a7d36fb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825be02ca38a7512f4c3c357064b43f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b13040c5fa8611d1122b3ae1388f5f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57198d1f6298d1fa7b3a8645f8ba9762124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbf660a3924748a0b8515538fd0ce8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537340a6ada7f5c7c0b26839bc63a484126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1bcfa9a56e28f2d7727254901d3c2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6dfd9b5d91bf627a1da3f85098896e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15408da1e85db9208183ab5b63b5434129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71893e5e8b4ea5c03da191eaa049ae00130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946241303bba5ca9dd5d80ee56707bf6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd2406b933a599f1c5e66e9f5d6e0b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8075aa0418fbbbc0948861dc0ece50133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e47904fda5aeaf52caa404ec4fecf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9983e342f019d0d39de851b48b92a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f454f6db2d852c1b788bda3d98697136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f5e3b5ffe43f4670398b6cde289ca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5201bbe10367bb08f491026bbf2dcf2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a039cb2a9e874ab9d976622dfd58cc3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d7c8045100f7a2fe8ec1a45e1edcd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16079c3baf69d2b4a3547f0c22fa299141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771b74bf31561a4c21f1a33af41419b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91ab1227c676d8fc0d00eec57d20ec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101a2e7a88971699307457f21c84f37144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88343863a3cb299acca13f62572cd2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eca5983bf9272da25e04a9dd79a7e3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447eb0ba02bcb910eeba097b4683add2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500186514c4212624674d7f1d56131f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23b72593f4c159a3a374958868a92b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa4c6cc8a02b43213d2af5c7f78f4b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b860e58e4f42213fbf15962764d37e8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083c0f4b72bed5e05db51a010d54561152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d7e69e30038c4af2af1e9f9980a86153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6066bee599fea2651ce652e1dce6f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba1d13557b4b3e99da39eaa5b0d7a2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326df06ef3b418e6d1807c78ec97644b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd7433cb1990d626aa523bca8712bb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd97c0f025dbc9f6d689410e069d68158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509beec82be21bbb5c8254be0990fd5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a54e3c67f9e2f6c25f71ddb22ee90160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5d59e8ba7b5bc2a9fdc4a4b9a3614161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddaa9936630a9848df04e8e879be37e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d832c4ccfc3d68b81d38d536decf313163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16660aa1dec9d4920b5020202d1b0686164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9f4f1806545cf6e84ce61891fa596165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bcd08b88e5fba52b7206fba3a62308166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c28203da10984d1adf2e1b2f4a65b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03716f8b60f802b0a806584b3be51bbd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe414c3371b17b48426eeca798c29090169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa59222ed094693feaff7b7155834a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4e6964d34269cfdeeaf67811255d1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec59245d3cf65a7e9b9b9aecbf64b3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de900d1e6ff7a57b676be8ce1c106c37173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e985bc0d5d3bc943b445c61f9ec624174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff82ad9a1865355baa836b2017553f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939776ca22a976b25428d120e058b94176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653dc3d25b5b63e29eca0bac49afc36177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815de7ee4f1fcc42d626e536d4126181178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc7641ccb417fbf7cd38f2b8d8debb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e48e68fa847a56844dda760954168180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbf7a1e59260ffb79eb25801f0ec2f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6195206d3963a1ece50a479eaa4eb3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7458522043847c8cdc2503ade9e99183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f7c67684580915ba7ad4498d840bb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f10f0cf5ab88df45447cb689d14c43185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b44a3eeeb9c4196d27040948643e8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea41ae0f4f0c0e015ac01015bae15c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f532b7227ac3f5e94b181763667b8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062acee3fd6b84f656072b7b0fa03636189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2f2e6f98cd0a2a7f4b7570d4b3e00190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991e14311afee1ea59ab12c0d7a07eb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a9bd812bb142d92a7fa934cc460e4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17825575ed16f9f0fa066f5206afa7c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed643caf15dea292103e90148327da194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea531bc1321e51c51bf05c27f23c47195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafb3db8eac803a9b4985129d8a96b1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc8f3ba5a855e5c817178545808822197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3dba2a1587d52949972bf6810debf4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffe9c19eb0c10ddc887cc23b98a674199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a3161ebd0d566e303662869e110f5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab80085dd100ab794082edcb3498d0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2ef5b56c4124086c7ea804cf89d29202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b9d6196f4b3471b54489c4862e086203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938d71e9b7a4a5596ada3fb2fdc2d0f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00dba1ff3983bb2ea115be23ca05cc4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79fbf92c526bbc7ebf6a41773bddde206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f53df98eb73523e761370bca384118207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd4505dc4fdc02e2d810947b422d06208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e9a89e8d7acb550576b6b1a703dfe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f3eb6fb2009ca6333c91a94151419210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700b8c15cea9365e3ea5ca2f5673287211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231aa475e4386a3246c00c6cbed0b242212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e557f536580722930cb244bdf0fb2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005b97d5b2c47f77dae41fa32684ec0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf68eee4ab920d7afc9f1ff9075349215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238f4826b1b92a3c0bcd858a3f5373b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb05c6ec1563ae427e6d1e0acbd5b2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950e9c597141e9169616587b73b3ade218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc3e2a1b846eeea5c1a58d43f5d7b5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59cc80781d62d4fba7417c390e64a9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a49b2bd676db5db54babbf97521ef1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b76c5f4d0cb46f6d5fdc076af14bf2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa6162930bbdbe80fbdf5a7dd0da4d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576f748a4ea21547712e2d31cf31472224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4977556aa071e70134ea564a7f11fa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256d5aa365f387564e9feaef4a31cfd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c1b0f2a3fa9e61e8a06ca6ec42d20227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6dcea56f20d31a72f18b9a3d72134228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52608f7dbe47f8448065652e3f8ada5d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b051d26195225eef2b49e3b79df2a4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4d6245f087785173248a352bf2580231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39721185fe3ab74557cf02c1ceb05b9c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba16643c79b70d67dd3b9afb652855233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d7bd75b7cb3b9423664d5897d516a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b8fadcc25dea96a69a3bcee7f69c3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3d764e4783c5dfc36008ac5abcd3b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc63ed47a787d4e7d17cbf2e41f62f9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60692fe36e922790b25d3c187ad2f2e4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca82ac87bece53797a3b897d939a89239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94159f506188b86ac7ec52818b925f4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422763e17e025192e82124dc446862cb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a5a7787563fb93c52beefce01021e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9727d06b6701b680f59799b64e90d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bbe3bed3fa2b90c208b009b01e509244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccffda41f2795fe308970dbf4b2d5fc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d070b1d3d4c771beaf417094412ad55246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064b2c83648dee60040c10b7a921953247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35a9d476d6a5e16d38beb59cc253a1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38848deef431da42a92d0a02e4c96c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372849a257d01d59216529fbbaf7db4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51ad8954c2f01024669bbdc18b9410251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b4e4e88340db1c60060ac0a78857e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a41cde26a6abc67fcae655c7ea9a25253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc1f3d69e32378ffb5582451f84473254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ca69c6cf205e0ad3340eca2afdb32255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8c1a1521dc4b7e8fa22784d01d2f0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f0d5d0656d80f94a066a849be493f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c7b851f2600484e8f6b6607d98b0e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce27be927d44b1b41459dfd13f58a92259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eeb807e38ed83672f21f54f1c3c735260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781007f86ab126203398db58cc144512261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548674884ce063596f49b10bdf588e5c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1707108787fb199d14458d943197e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43e9d83fb4e754ba02c01e9f6568f8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7eccd7243c56a26e642c7d8bc88a0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c792646491fbffbe2a0a476fe0acc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336e1139aa3cba83072f1f0917cdef2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f9363f96a57eab973d2be2805f5b7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58fbcc8c85925b80441288c0e98212269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c698c77a71b162a8b6ec81cb1c243270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b8a50141ef770ee7ee2d85b565e52271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b459f52c6fcdd7334915083c2a780a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb544e74b1ba50d6b1caec67ede2edca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270d0760079f8e7e0fc275bf6578afd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792d70a58f01c879b8054e6ffd3bdc1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b6536a6f2fd1440c92bd2444a82f1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720b4328d0f917c41b3401cbd0a20c0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a9afc7c088d4ef59b6d164b828cb7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f97e13a8431c82a57e500976d69d3b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0baa593929c772e5fe054b254b326280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671f1c69332b4341f401c24defb2564281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ea83ac46fe7b2058df4416d92dd10282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9698da5ca786ba60b88a4fe3cf0f35283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b681c0faa986ca68c025daec9e1ae69284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84286982797e9e255cbbe7bf2f2541d2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ec14a0f5f1d1c4b00939f08d1cfdd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f0dcb704b54bc12656c1dc5de217f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6df5b18097a73416e769b065baf3d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2e1f768e379807d3e4faf2b923ef3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fcdc4f1c42d62f87f58df41e926d8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3f40de529817305a371a297781095291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bfb7755c3cbae20959058ce7063b7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310c5d530c578cc552eb1242065e38b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb0674e50d21f7854a41eb1354ab7e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50dc01d6db984138432db83a8015b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794112ea68f9def98c0e2b107f42ac5d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd655b58a30324d37d27d47225cbdfbb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bc6edb71fd15a2548fba5d248c1be298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16304ee364f932bdf2542ea69a58e1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12a5a81764600290bf37ddeaf44fe5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22552629a4a921294154118a4bbcfde0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef8845cad92e56a377f5c14a8900eb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d6338b4b9e730fa93750ab0bfa543303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117a6e9bd6ac7dd1278cdbf7449303c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c250674e3a28dd05c0ca9c8651b99305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5673f31565b2b1fe100e53a82c45c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059cfebc05120132c0157fda3ffc25d4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d816b8a1399d28562704ba9f725fd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfcf0c2207630318a93620e0ca9485309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d66eba00cd0870f15e34c0c41d4332310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5442702de9ab4a72f779b6a76820df311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce01f8973fe42ad3a34c314d1b934f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c69f6bbdbcbfe4d7f6f4428d1a4b6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39e899c90a61c5d8c547242cf2b908314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe80bee593576efc67d8e1985a40637315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0f29598814f77e1e71339d28cd506316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ac7461eaa1f8630deb6d4f5c9d775317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8b429325eb41283788fef93267559318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af05c4edd8d2ff25262edfcf5cc43a2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706ef94d47ab49afda766ebcc231cdc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56787927fc9648de94b65530f4ef95321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ff5bc630202bb4e6fc05ed00b178c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b16db21d858b5e9f0ad2be66582791323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623ee5904c96d4a90d5a655bef9893f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506383a304729851a68eb721536faad325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>