--- v0 (2026-08-22)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e6e25780617619e68824761df4db11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091afd62ffa32530169797ef576193d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16475bba9c5fa21c30d9c0badbab8243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62069667269a8ffd6b8b6d7d3e87d44a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115880f365ada91621a70373cb897a05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef17d8915e99cffac44f2679a0f7b36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86af9009c5734ea6e1c1bbf4f16d7247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4939c088c35bd2f48b3fb3dcd449f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66853ad8d82f66fb05e2472e9c6a429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddad2e0b6e376e62b1ecdef590595710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677f0f1edfcf6619dc66e39be44f33311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6570604eb4985c36be7ef9326289bdc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d346dd9a21ebaed42c90b0e06f2aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac741fbf2af96b85805692655b6763b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76990660f9dd57c37a7f178cf38774215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af02efdfaf3eaad93a233f75e96e7e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0abf7bce8a87382639bc9d7420030717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f77b919318fb3932e798a60f9f8dab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc624f7020de92101f4ea4d8bb455afb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdeae7f165b011190816d5f3503d6e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74031a0132f2eecf03cc40bd5bc40eb621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3cea4d76fa09e0fb15e1845ee4a0822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d5a59be7b1c313d8857a8d842b04c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb54156e197fc024b9fa0ec62b6ba4924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c63991ac316c710a6d1cae387d098325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec143dd52ea0a9660564a469b49ef6126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae92fb54e071a729d539e4cf60867127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770070843022bbc2b45d1dea0f884ec228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d67cd349a9cd5fd8e27fc0302b325d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d50bc98ca979da34b8d17f4f59f1ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760edad54263d630f7d3ef3954b584231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d2b948bd90fe65b770f378082ecc432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a03220ee5c8ad3346efcc1261a84e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba692a6810d001ff665b2878dbdf749834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1a518ab91674bab6d9284278a840835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516037fc4b5f5d39d619d713322435d736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5da9eb4981ef252b0dcd550506dd3437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f111da7b781119800ab7bed4bb4e738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cad8d3bdf8cdd0e918f5a3704d962839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68240e7b3e87da9a0d4318a24cd93e2440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a10b88b7bd15a144abbe113b7bbb841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f994a53f07cdb6c0c789d66be043342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f33d2bb30223118405c62b1d7b07a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbd6dda5ed27eb51ab2d73d40e2ea444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337315c27ef08d8fc27e111cf4a4a25e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb93b8cb56cdd09b5054ae3a2aa73ca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7f0204dd01f4ede309ec95dc3ea0d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28587ff60a87efb5d0c2ab62e4b2ec8248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfaf31379600ce6999daa0e9fe5535849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc122eababaadc48ef238dd8b01a443d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bafb8b3fa01fa80fec222b762305aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7daa5e48922681012686cdf66639752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e8d13ae0effa47a60a23f4ae255e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d8f0ffe0a1c93e8ca896bb5122db654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba4c82e7187b51fa0f7bffa186406255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58736eb1c3699b2ae0f1a6cdcf2fd3c156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9d6b41e77851e6fe61c8da265dcdc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee26e304d4a6eb64634d11f915ad1f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c911bb0d2eaf75039e87288aeb3af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5380383b50fdacf6556a578d744fd460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f50732d61d6859f17068a705fb1b761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88263da0b7ca079d4a478cfe6e72a2862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc740649dc24eb3de70406f8bc4e297e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153eaf9e51e58f68293c70159b4f77dc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb294d2295278794795af6a0eba7cf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5a388c37d5307f4ebc538c43d03e066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b71f2dd0e2abc91d941dd125de22167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c5d74bc15559373be5beea19aad1868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe7bd35d6e5f2c59d3215a85c7204769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23581d50f3c097fb17ac1860a5822d9c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a641e5ec8f7bf5a82992df717faf3771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874631b49e0d4ae10912369986f0be7172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819a6b92e35ec22287ccc8881209c9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d749a5f2a27e50638030515dd470374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd77bacaef4df6a259fe799b448bd175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b3ecfa616d209d00ede2df5b32dd876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4e2f46c7f905de745ce2756abf04c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2134f92ee5edb1f17700e4f1d6139778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39961ce1e446a704041545cda9de77e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b5ad6f9a2d61a527b57c6d99127e280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7fa297beb319f34308e05f3f21e23c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33baf9d174d4e72c63ae4e640c39ef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f592b1b7b63297ce2338ae30aa223b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e8e8f62fc0df77c75b601850a901284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850f472f2776b8f0cb71112cc20c04c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feba88437e6f538e78750cc5a606b7386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967c5aeac6b5cff5c3f89b0cb79a69f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b8bbc7decd540827b0963dfa7808088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f48139736da7ac06ec5187f0b398e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9cba4261a427ada324dd7307a784490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5037cd8bceb78cbb0d12b599f440991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562b3a6f5e382e1352c610b87e93ff992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69660a53a8cd77f9bcb5c165d0959c493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a24d033267dcb8b7a996597523827594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec9b5c43148f67139638c87b1a269195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419197c49e5b6cbfd0d24d333c2ccb5196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7b7f53f236b3f7a53abfa1abedf7597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40e558868f05d37d1c42770d47bdc598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94ebdca3c100f9e19395a73bedc3a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35296708a40e55cf4ac9a6e866d1bde100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e92c249bf38c8d139a79bd88626ead101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027eaa745a9b55894b70772d57290d8c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777976cbce330df7aab6f20e30b42172103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6dbc43d64c50f38fb1b84771205d5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bfdec43af0a7487a8c77218069347105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a475b073d63ed3c3c0324bdedf2a8d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad95e642c2b6a08ddfb578356913bd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c629f2d923eac18ee2524f39662d65d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5e95876daace93a48555bfb0650ec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158ec913137f0ba8e175309bffe2284110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f977c97d0b0b3870ec2dbd6ed3d0065111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fbe48a7f637f597637dc0396373d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f201374e320a68421461d3407f2b5c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da743f22a18b94a63905abb7fc55efc0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15326a269af51ac5e6cfb632ba5fa79115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75fceb6ec98c9b7637f9c9988e75f2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe4b23d540a002b509bd8121048958117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83500b51794a7a4895a8b93b804de2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555ff233d2fe96be4ed373d7e563a20119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93972831b70d32dcd1868025fedc4d80120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8986106ecb9c65ccb2ef61ccd2ec99121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f167fd7be9ee852f7aec90ed6a1ea23122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298ad06a166c93db5b3e4f3efea511e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c5d4509754e4b7a0646fac3211028124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54050c64ac216c4d417f4364d2582c0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3c1a70230a5d20baef219d3ef21e5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291d6022ea02d817514b1a6ca15277c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992461918fb3328859f2168e384031f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ce03d983872ace369363bf8be6ac0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1dbe42d9282515d0ec0954511cfa76130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56944002c82a46127a8af57e4c740cd1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b4f83ec56852e4d2a636e9fe17219132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b792bc0611e61fedc552940ae13c4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889769ada322223055eaf6b86d0b8189134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c1d93a119c8d381c8a52b2f09e38e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766bfc73e5079076a21e1e286f0af5ef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43a8142ac4df27ebb35a623e7a4a1c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb8a2c73dda4f49f32594dd01178e7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4190f04ef7b12ff1fd538e29fb36df139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96079841a89eef333e3d4f0a12159678140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc3a29b8e2913c72a1231f287f0b2a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10508b0142edc42c3735b921a6ca0253142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7c12895cc8e7ff5728134feeca4a2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e51e5391de6d0964e3ca61cb4cc29c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d6b633713178b88a45d5cb2731a8f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4953e0dc5a45eea637b8420457870dc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538be948b5ab5b1f1e2925b409baa2b0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c21a3d5dbaaa5144e155a6eef7ad7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8082927f124f9d80a736914f2751ddc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fc0a74ee656b18e1f9d89316b049e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e7de490c0daf16e9e3144b168b866151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f96ae0e16b7ca7fe0cd1231f7032b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dedcc124b723338c000f6bbfa230d3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fb2108b8c5055c3bd300fe3c34d6c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b9c3b98477c7e151438397e437cad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff86a35725dedbdc60d2ae9bbdf7832156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbdc7dddcb6c8ffec9a28e80aacdf6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3ebac3656c619987fd6d554017bc2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555555667ad51c484d75baaa6a8bffc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10171af08e2c61c03ad58179c447ceec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40f299af16a157bac6c839ab1278da161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e9e7e5c9fd5e565abca518e9fba24162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9da48de5b4bffccd2f6c9f87171b4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e373cb461c1aef2d852ac42f85351164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e4c07f3eaa827e745b87ffc6169b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a621fc2e66bde2112c44bafec67ef0b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f224b170922e29e52cb6f327a04389167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb70ea3bb8593f565d3f1fd0ca1d89b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196d32370cde1a832e6c152d95dff84169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69efddf63bbf289e1e19f5ec49cde0e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340ea935efb5f9a1ee5a9d47d047148171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca627e6d2f2486f171483beb7a8e411172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12af110457c18dd5708c7f6073069d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd506f09f63b22f3f0570c8ca2aa60aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f93b2681d9b005b4f47947ced398b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6db0edf202397de4291f5936805519176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4380c22c5ea3fc838d9435082ab51177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46454464adafb38b2eb10711b9551e97178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb701d04276a7227aaabe4577cb6cc9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056106a85741984efd7fc19928fd7b1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24d972cc2ba06d690cfb0a2f4341c9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf06c1c710bc7f477b8b0d7eefd5e8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802aa7dccd6dc38f41690f0c1ca09cd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e90b8cda224d912ab0966a5b132a15184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c5cbecc7341c11e883a2d43b1acf1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e775b5e52b8a8a2dbde70d34b37d75186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67179f758993568c75ccd67558f2ed8e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad669904623980804e4ff3c8aa4a3d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94889fab2fc9ca7ec4b4af62cfd63def189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31222a4c18f81ed884d3d45a92584e6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8b4b21063827af12d2a17a8952ae4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d616ea6f0847b6a3efc324310d1564192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da237fd05ea38332a69d620d7062f62b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e61848cd79327e5ade9d1276a1807a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428f786e580cd3f4ed2578d25a050e2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1afadcce8faabbc42124a891b5289196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161010901f723abbb7a91c594315cce4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d8357dcb6167ce11e7de0770cce74198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757acf4d43962e1bf510def61035edef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1054f22483f460c78ebf9d1881ed08200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ff60452f2b9a30bdb6e97de5f0786201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370720fc7b3cfd7b02090a0c78dfb835202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291ee7f6b3c5b4f1c614a18216e7352203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9683bf24aaef96d59dfd518f69c4f05204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544406021f6e5caf5ce1286912bbb4e9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6af4c639e4c58108376baf8d96b6b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac05f0957145d70916c5806542890c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef48f46db23e2942818290443a0cf3b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d1e7f20a6fc1a1a1e723943a7d558209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d50fa7d7783411ca889374375b6924210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3ce3cbc003bf19c1dd0cbc44518b9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597ae448d1d696129c1db4edebd2710212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016e15550474c0c71e9bdeb7cd27472213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715c1b2293aca1ad65fcbaf34a198c3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45044abc99a9e70114c6b2768130394c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba590ad565709f4856fbc454d021aab0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239d4d79d8f8988750a145bb0cb384f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730092d790d811674debe4a1acf2293218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bd69fbe7c4f905b586fc99a960a5d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e68895a024b45c6861a14b6a887a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084d95925ca296c1991bf30fc197c61221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5eb3580ceee749d2aa4a98379ce3ea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbda3925f14ed122003951df76cfc5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4942939da95fa783ea84bc16a37407a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c644ebd24f5caa31db1ff9059bccb2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ab9f64f0cfaec73e1bd29e8170349226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592a531cbed7973d48464d58d5897ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cca3db52e371bfc54b3ced4325eef9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a2c165ca78e7d49f686ba8481feda229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953a9bcfc691d32544fb6e155e2575b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8920ffa371ee8098865895527b0b5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20242c35081ac16f3756b6a85c63f8d1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73586151bba61aaa79e299f81e82e6a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12853bdaa99a55f8e33d14a8c6a085b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d42769352b263d0b3bae3b8dbf53a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e2694042c02ee2bfdbe581298943f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8584a52f7cebaa039786efee16bf6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76608dd7c792b1591a1ca3245bf4add238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed8097e65f14c907541c42b497f32c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ff0ec960834a72a0f27a170bcb1fe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e060a9ef06bf586e5a720834d4020d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1029e6e4f169a5bec0c2b62b741fff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f94b525c10077530abac968151a9d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e858269dac2fc70e773d9c0db8285244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058887691b861138019f45cb26e30c04245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfdee5b7a7bd5aa1278b885dfa51a39246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d61015fde5e6ba5dbefd2fa24b44c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe479775d7365d29ccbac9c8f55c19248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14450ffbd55a8d924b52ece61b690a26249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65aa98e03ec07963bb56ed5caffe929250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389f13de9e7339590d2dc8bc0dc3ec8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b17e2277e6699423c39da54d03593252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1af01840cb316087ecfaccf736e1d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02944bc9efe3ea999604a8e10eda7fa1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e562aa00206d269be0a8745c04f6fb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88203001ce1d3d926f5c61fafff8da92256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f11bdc624e10ad38d67fe33fd9fba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35fc027589f315bebd0970f6ef7a6b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4aa66319a886bd46c31c04e80f6f4b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674faab80d2b75e118feb599941dd298260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7dbc5ce17a4dc4a63a13cb2d42a5b2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f4973ba8dc53c32ff2182c78a9262262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a5d4629336506f2e6cee5c673f92e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021db1945090a438cecd53c3b94cbf36264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25aebe760429d2a6cf5b446f45b230a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1fd2d2f032e7fa93590b166b73b65266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee895a80188ffc34ad1d56a7318d52267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ed519ea581a22d3e7ca5a6dee5b2d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3b8a44776434ab66a845bfe9088ff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144cc17a62dcaa6790a952698005f69270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d112afa0a4de5dab8f1e0615298f5d7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9a5f9c66284e80cf39263eefe2f02272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afde4369265ee1a58c84e3089969b5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f487088ab58a0afae8c324a07bfcbc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058c6a7fe1fac1988157ab663ff7d14275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8faf22326f793c0dc0ce14385404f92276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a26da46a73eb1f864744d07ef2e0ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c505a1513398890b348c930d218f2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090b9237c9d13882f2e2cd6d691ca4a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b116a2c089e624166e8ac443e86407e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be1f965fe588ff8371c30564f6ecda281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3d6606354efc47ead4ab195df2d9c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae3a81198b49b17f6f7bf4390abe1b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bc4a7fed88ec144c56b2dd00fbd12284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4ca8211072b625a2dd5e22700315f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8aeb8b858fb8f99fd5a76f1e6acc0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a114f8579bc12b050b8680a04f29e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6e603932a93736bed428aecf5a60e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564c7a0b55903f00d5edbc24d3522fd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad971ea9a6134c3d5b8e70bfc9409820290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ded9e937e4e99d089a86693d7fd95291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473962f210e1921b1cf51bb730b0054b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358a95e26500fe7e4f7114314504ec8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54837b354bf4047d135b1db05cfa9e3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc761d2f33753f4bf085c83ff12bbe46295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be072281bd0d4d265f7386188374ecdf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9e1e73262bc299a315163ceb7bbfe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8bb3a085b0f48ea0a6cf8921f9ed3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122637309b9d32d137ff5dbea3eb6d77299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83caa958767ab310077b5a9bba5617300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea590654d8f302ceb9d3a7dd8be5eec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95813ac5af4f02a29bc941180d04eb4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f477a21d960d6ae954400d9dafb851f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331610caf6d775ae3ac8da97144146d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f903d2b08876d4ec922c491af9042f3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f2dbe5243cda816e9bef358ba007e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f114b5266e41a7035cecc16bd321920307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebc11452bf976d244e7addf1a9737c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690950b2e4b908b36cfe1c6fca56045309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf4edd1f7f1ce902bdfcdce3793236310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e622b44ff515307f4c65b4c45457cbe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ae2a536f1eb4c8775a66fe30c7cbf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449d47d2ddf9cb8b4f785eea0c9ae17313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decdf27a66c00d1a754a69810f64f12a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08c8bc163c51d4e19ebf2c6a2373ee315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160dc1ef3db86cd3e724355be35c3935316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e133ce9660eea5fb4ae6acd87de8f8d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c948618b6dd39b2f93c50db6bd990318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6818c925841a6692cd51a19b9f0923319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d06742cda92db7940fd6620d57083e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29eccb3de150f4724992a131543d26321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f7f9458f4d190043c11fd78c46db2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bc4fecdc6711ba8f4ade6a60a332d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c672ed90aaaecbb8af014b4bcb36cd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4b06e94346fc77c155f3d6bf96a4a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238f1b71250e1a900dd337407ead72f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421d69fcd365a3d32237cd548192930327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229beb984f08091fe632576a18db06c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529eb9f928fb18433732bc66990757e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d5eecb60d4d9e72a20381930ee5b3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25413f947bb48fa643c9e81a45dfacd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300f4338369a2a2be952042fba84e45332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34572d7db4eab8c0164b3207ced14efe333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda5cf92e3badd6b7139e2a10e44bb61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8c7b1abf5e9265bd518841a1e44372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc1706b978d4f849c807efd69f96b33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d2a8e0eb568db8f9f411d21f7d0c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9be4710b5f83e37b6e7f71d1904c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb47f70252e4bcff8a2fe70b013db26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07242a28260cfe70b89ebeb10ebf8f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e7d37827ff12e487ffd28a95378a88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f462f27ac99ff3036beb6e2901f2619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ca6d07baa3763ec1f7a3d43e22e0f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d256bd61089dbb1a0a6f97417c86411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7de0848aaccf6641725aef08c75e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b4a97a4c0d32fac4cf743a83e1b5d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2fecdd077d1a33125d1b9cb0d6c9714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a824b4a1b7f8c340caa4de8b4e008515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a910c65dd8f45d5dfb59ae3243cc0916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12965a5d5895bab846728089297e329417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc4be4cfe2045b81beb59d097a3b9318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6136e6d412e285aa8c47a0670f53419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbbdabfdc81796d0562ae8d2ae852320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba4d54e231e24512347916e4efd75d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec0a94fa352e3b516a9dd96e806ca822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080bf1b4c83e4209ff95e8f676220dd023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822cb14a013e5cb5daa99c1739021a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb388c7109bc3b02cc70dc6d97d42325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d5f4763f570b44f0fdb34e7ecc6b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eafa5ecfeea753f40b5e092b05ea7a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f97525b70f69ba541e0a4490562f428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbea46775cc85284e1594b6e2c46ee529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e324709f69b04c73f3a7971ef1786930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86bfc9d04ede07f6c5f3be813e999031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cf86e04c0917bfbe7e7c86890bee432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384175cde64a72aec20e29b1b083b0833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95bee3df70b70e7a78ffed7ca07eac634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203fa82ffd575e1a1660cd65e5675a5e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75061c7e1fd6a9c03c1c67cc6417f3d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7438bd763b055824219ab0f7f04b037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc0a06a521ec846f4d0fd0d217050038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bcdd5b0485a7c045e90965ac31e5f839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17afeb8810676690cb761cf5e056dc040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773e82aefafb9ad95f4d6cc549d12b741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956658ed4243f9729c2c6fb120fbe34342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17b7d583fd013f10da1b15b15747a843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ba0b3d4ea2f56b9fc99d0e7e2e85b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579027d2c85aa4ba573a48e4546451945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874acfc5542d513c95147aa92b24df146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f21924c84a8c89b5469623ca7a55b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df116e2e2f338678f72c16276bc62d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6717f8afeaaf9f25ac93e495071f89149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a165f8ae6a2f6973d3ef9dea3f7bc250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67b2cf4f070e6ab00c3c45be8d522e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b0d4f336b10e2d0d7fce30b19018352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6039e42873ac17a6f79921dd1d9cf4453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafd7c54e0c1ab12c0bb6b01502032f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefdbac4f18a091677eee5b245d3665b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ea983e6b9c263969b104ad546861956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d7a74990f88be92ceb51467a218f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5577f3e371662f916cb740ecea70fc558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a842577ef22551395214a9621a1ce859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c64e68ac26b2b8c2a74770d8bc2be160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2890b44280bbb9f9647046f3acb456261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294d99b4eeb0ad0cc89a797f3c0e0b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714300cf494e761c4149f06d14ec05763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496a4f0c13e371f54ae445b9834c8b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bd2f32d2d257839ceb439aad7c41465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aeb5af494bde6a660928a1a17de29b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e05b7bce2a3e556ca916892c115c6f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709c4e4fb4bd2a02620b1583ea12cc668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0586664eb3e93c15cdca862b7a494f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058776e19c61ae29b689d14122ce5f2670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239ec824f43edceee7cb8334a5488db71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabffa05ffa6ff30cfa754412782f5472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f7dac163119b43d41197a83eba3d073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab9363fa6a033ea0c14d327c71b0c974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7dbe1fdd9be6593ec5a9c6e13debeb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42be6e48dec481720620411893520da76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21723fea293bcb4a413d9f1f78bbf57477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ee8bd341b2eb2cb9de1c3b314aac378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328da7f91e2a581468289553dd761c879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174ee2d091ece3efba8f31ee963b05480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9d1ad1e9f3cd2c81d55c1bfa5a4e281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd74dc01862188be6cfe157fd0ec0bb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724c7451b185f81f5e67e1a5507ce5c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2b024cdf7223efd2babbebded869684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8064c3dd36ebd63381805df10440fe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658b59cec5241fac11f4488cced17b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ade55ea4cbd0d293e95164b83459187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8716358ba162237752c8c34a6487f988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c8fea4e67bb15b44b1e9360dec5db89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5b7123d4c6a9655c9bc9e0b29e11290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317414332c39fbed78c72c5f4eff39fb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ed281956ddcdffa8b915d1e56084b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1fbc706ed5e00c324161415b3ca43393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf89f3e13806233bbcccd54b8fc5b1494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263e0f2cfe939df23d1152fdd74b12d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d93dcc334a52dbf7e8d1418e9504196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5d7c4c0161621c887983012b294b397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b9c26a44ce0713584d0d0c1d6f3c198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea33a051296f1274401a33004ade6799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ac49c5ca5ee1403340b3061879b13100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39356318ff49837dc2b304899a3a33101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99452b587446e6ab5165bbdaf660910102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e4a054e9f67c5785d715467384ec6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd63ea8758848893bd45d317a5afbe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa064bb0bc4cf6d8ec68fd677e470d66105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a622cbb863d5524677d7fb0f07fc16106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05446f48dde7e0f62b78e1f25066a90b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfe0dcf5cd6caa9ad18619a835b7be108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960ffe29b2f47cfebdb5dc4f5f5d519109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1265309b2e8f72c321f7aac478534110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383f0866928590c4d18d720b7f11427111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748099de5c0168da6bb586b8981e266112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514900235c2d3af88b0eb9237f7e3104113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa9d087b80faf60d3ba0ebaeca67a0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73cebe64889b66941d3045ba6691eb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca67a8c1628679077774f6097786a1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ca89747c99665717f88bdfa01e8b3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601eea0ab082d65b2d2728e4b9a178e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484d4c2f150af39eea75d7dea244599119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24af09b67670ab62d6cc82669804ba6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a147f84bf99387e75870d3b81c46c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7633f0178cc03667995f6c7bd01a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55dfbfc110d3ec21a4a0cef78f3bfb7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7d03beabff20cd4f3f4397f854b79124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6f116434d2cb524c33f15a1e02d26125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66041778951d0d36573f0adbc00ad983126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0cd7abaf0ae08608665383d19d530127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6111e9e5654c22df97848f7e92ed03128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020b2f3d8dedf9b202e0db9c95fb551129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b52e468b653f31e200bd9fc5916b3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239843321a6c4f7af53f82c5b4891581131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8c261a496383188f750362bf79a0f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef898e492a014e43a7539b44e84b16f6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4aab55a014a872444b839c7832c69134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d58d7b06d229fdad99176388e57f4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ea8070f985108982b3ade026887e4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a30f87e29f3060bfd085418394cbd3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8268c36df6c2d35bb8c77286c62a8c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77dde599d7356c62814a63644aef26139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6e7c42e84e5fb78d1439095330269140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f974a42181a0a99523e345877f214141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbf256ac17c512bdd5778fbb9f5ba9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fe04e91f54aa6750c5cd47919f5ee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8825b7ddd03159dc7318705159e1d86144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23818d91faec3f5cbb2082ef7bf9ad16145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d85e76f28e7ddf698b8b6dd22dcc8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851bddf3def55e4f71e6dcae952eefe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f34f4e480df056f20a4bbc7f303012148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717e3a17bc04af98b8ec8949971bcf1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06493264b8ed5fea8aebbf5e3378b599150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14779652943c25169d133e3cb1ad04ea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a56742ce575fbbadedaf7dc142246b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f03844f720b1b8f504d1fc709b8c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf2fac552b88771da649f3afac36da154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd64e1db942cfd189f96a7216befc8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e999a47a063861c06a6f584c03f8a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf36c1e5fcaf783e64223d2669feca5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ba0be21515e4b5eb6faf33fb7afe3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977466f568028d654281272e5d7d1ee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db3db8d31125d5b5a9b7795ab0b658160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7a171efdfc1417d938428eb5ee09b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95928368c5da144acf2035e74929e9d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4bce1853f97f8614bd5a95ebc28f7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37aa68115d32d1c2f3a8bc9251e4c7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb55fe2f875107b931ed810ed9157f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eedacb5a5015d9e43264222c0a8e9d5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca825edf1cdcf623ede4feea687bf4cc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b3b65e6e2e9af3c2058cfe3023fc0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478979e729185c9f8079eb883058ad3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6602d058d3b09d946c885cb964cd05170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e76311d90c944157d144f910fd511171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1df456faa0ffd833913ad58a0e644172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f516ebed906f4931a5c4a4eee87be7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1188933a9826b863957853dfe69155174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b1d9cb2391aa24082be6fd5a74db3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752040496f9ab892f778b7dc95c4d97d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9790045c47a50fe92df2b1608925423177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61aa19fb939beed02697bb5ee52d9d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e769e290e85cab1ee65298e0368f85179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65c9049406f57931170f88d74c46a6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc178de99b33c16bde56fd36c77691181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7e584c58ef125fcea18bb89aa3edc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34067f0f3d0a359bc113d8ca2d38441183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fa2adf468f95b337f8374c09d9f60184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a932e3a69d2dbc893c7df66cd5d171185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3f9eaf1c73d5adeb562bfd77baa96186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501c3826fbb612a8a8c3e4a9a6857a1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b883ed97bc930c422a3b9fcc0ae93f1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0da270f8ca37a6344ef304ef447e46189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabb7c75c30f280169632c4180fc9f5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4156114f0226069622afe2ffd81e1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9a6a8a27db28185019623b27d35d4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b862f4f0f76037234b67c52f869edcd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736619acafab77c131b2a1df3babbd69194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac551b2c2460c8d98a680dbabc3593c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91b500ae4f822ac785972d48a642a6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cf96bf96d2fb5bc46f4172a0812b4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ba6b4fd1c33364860a59b244a4c1d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43955ebc6a09f2deee88290520ad4555199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b50dd39addc56889e2a94827d1ecb4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b5142341b41112b9e1c74102af4fd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3919b54534167924677552a23f6e565202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cda3913772272a60b6d89441644017203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a22b45afe109eac983f9a8fda15e6f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fb8b790eb36f748143127edc79724205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462606606ae9fe1ecd365cc20c133a2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9a894609fade2abff44c35721a3ce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2797bc870ccdc3184f010d64cbc282208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12fa300e645b8fff1e5d1c032bb5f3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90ca30885881faaeaa72f3084f222e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a59412ddbad6b1a25310a6d5f0ecb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07064eb7ac095fcaf35dcf73fe9928d4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27255b69719d26ddf757fedc5b2a6a8f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21fd3fe92a3b55b12342d129394518214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff4b90f95c3e17b1d42b6b42f69e93215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe915f15ec5729c2147fc452b27438d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41253b7aa1efe17d16a920c9ae4257217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2bd970a8f50a44803ef8e07e3dbf7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6932cf6ba85722fba42ba6a1ff8da4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca592bd955870b28c315cdd99166ceab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094498f717564501c1b509281521dfaa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af527527d33186cfd93668df3dc261a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90aec9aa008526c0569822b2c46b25223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90641aa13739dad9e2bf5cfbe10c6b0d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639050e4d2294aea3b74617af2ad11c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff893dcc054f44c84290ef0c669555226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad47238582d6ace86382f5f126034f4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b948fae68e07c4728c31bb8520d8d9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb36df737829a051f550432d25d9fc3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac88782ab200ce7989f35f34675a27230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681d95d8d4639773f799daab65fa223231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95018c8e4903b3239417311d2e3f8f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181054f31fa4b27065121260a82a6433233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd6225d3ef371b810dec18715cbce1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae30b57e48611e327292e2c5b371779235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588d6e79cd8da9c5792c33c36f4a0c6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d7649edbac405a4d37102c1785b0c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc173a26a302310ab52e6cfd0911fc9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b79816581fb389c2abcca6e43c679239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5b8d681a10b7fd655dadd5c50fba1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b74031f51e976d52234cf283d720bd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a066bb085331907ddca169f3cbd9e01242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f757b666c5e605ffeba89efabf8f64f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010f40677ccfecddc5f796d049807fa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfafbd7e373eece2ee4093c16a30b3e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f014bfa99d18b4001781f33ba14f4f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a6f23caeebde822575227308ae72d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55980ec1fdf8ab4714300cb1971f85248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee3e3ba24c03e4c538ed922a3b8199249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53933556a466af75b7400f295a9e34250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed571f845602a3edefabe4b492cd2de251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63067582be88404306b1e904185f8a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5145a10a027a5eb171781a7317f99ac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed2a4835dbfc534bdccd7a541f71c4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868e35c46dd90213ad65a5ef7ae33ab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4f77bde5f83358eed47c069398a7b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cdf7ce2d791a01e3441be4a579324257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e736585955a5850cf5f0028f287b5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974b18fedd947102cd199463e19b436259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a637ea9a3a5d9b4e0f69e062831591b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2dcbd8260659dabf3f96515e00491261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3f80aa9c192107075fd1adf365d83262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4a88e252a6fd6453d4c7b77c7636e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074701e8fb5f17ad94cc8958179eb6f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24307c77b15d2b7cb88442f8a2dfd59265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c68c6bc811fdbc77c4e81e3c14cdef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15287e5033a4ff4271e4cce1d07ad360267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9344b286e639a80b1514f2d76353ed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817039e080e9d24859c11bd00c5c116269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4146c2bc371cd9d2acd422a19c0b194270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb053cf3e6556487ac28a2f2038e2f35271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce526184a71208dc5aab33d7b322ff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1ecb1d48f72b01374021e70ed4717273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b7bbb8b41865dce15ef86626ba708274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4350861dafdd6a3eeceb751cfe334275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656214f8b4ccf53e84531af30cb11c06276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a38220031c59a02c607dd53754cdb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d6f055de6d2391e101056237630a6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6a23818ddc21246a1033008b4dcc6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef607dd5088ed1f36c375e97de1a690280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4db8ed6d501c79b78371e18d92b1de281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341da71a32bd0c3cf05cd3e96eaa741c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8ce9e877832d15cf871428502ce75283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b01f6bfe450af980832942b1bdcabc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680de9da712fd792b0d39b9b9fe95a2a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b15a5d68415213219a1eb444d7a116286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c99b04d36fc799246d0f39665d4899287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc078a11f3147f46b425e517379826c9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593641fa7a4b341fbb783c4d40cf6929289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6a224b05cf11e836883eb0c94a9db290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e35643ccd15badd6376a87c24702c4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07d7b2ebbb8028f261ddefb389f48a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a19d976653a38f8ef8e82fbac5ce5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51fde3d42de959b2799e391776ecd5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab38ae711107829dbdceb96142d218295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d9ea31b503626ef387731f1e30367296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c84d56ee68e9d25feebde42bc4fa97297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ad2d960ab458400a1db53bd70885b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d85ef0a809c89f3efcf3fc7d3f842299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b0f3d86ee876e11aea04a4df08382300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1368f75697ed917779496a5135a7f5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7d7f627769b44c9d33744c4112dc0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf130bea2e4f0e4a352f3cc539e8d1c9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc357c1978300b9016ee9a956ac1721304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe0003a8e71f2bef1ef7e43c35a0c4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d988f0f8b4b9fc190512a229cd737f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e8dcd936595f98dafce8b67530b58307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc24b00e650f95183981aa31ed5ce2b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffa651e82d2c26529ac89c7dfc4d83309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae88312faa313b37c197a797a5004de310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13370ac05ccd76fb4e8ae25f1acb80311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff35421fb8191c2ee1880ec4404603312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9ca38438028de1c00d96c3057135e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3158bb7d8a0ff5a1e9cee5606f124d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e9fa82ccdeb74c9cb77bf7464545f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f2434aa379e6a4f83e165bdbeb282316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9a4ce62e6f234c91a87be9b4b8643317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7e96fa34e4504bc38f6552cd558d6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff255c979f1158824440dbeab779b2e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812a96adaa0004baa376eb007261c02320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922b739d1fccdd26ac9edd7c4ed822a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3727d6eab8c3040891779fb6f07429322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c07194084660f4d11108f7f2f1216323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a222bfb82daea496790e3dfa67cd7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8f2936cf825f229904e6661d05660325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>