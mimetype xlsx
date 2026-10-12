--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37751196edb5dad12d265cf824010d281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c1fa36a6fe6e54158e0f9d31922a52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f516daf0924d9287181bcab8b30bae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b899ac76801e8bd0d123e2bdf2934d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41ced9b95d2748e5d1b63c096a6f345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aedc32b29f3ca24a2c55e8305fa1006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c914b4d28a69dc22f7176b4fb14b47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3b8c710eb447ec84056a6c02e06c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85b7a23d180f80bdca412502ca212a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7545448d43fb09a4860fda1dcbe5ae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae958da9462b631657915cb04f0f3111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd61c7b40e7bdb885665a50843e8db312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f80b209b4022680f672415ebbbc5a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ac1327f16bf566f97acba0014032814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5752e840a73de2aba5dd0c5b0185915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3e6f2fc903abd2ecd3558733daf2616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae75ce4a5424de945251a82b26de0ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67a62911fc10dbbfef87c2fcdc0c5618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bb00078b37c519c0fd31d37d37d4f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8c6e58a3a86255ef7761bb9aac76b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e3270cc0f44eaf291b908188f3e2821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4b97882c4d947f0429c3b792aa08422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848bf8d0da51324f4bb6c1dd533965d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85966208ebeedb2f216f8f0b9f3f4a2424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f4ae3f6f53f9acd24ebe6130973d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86a66b30d5937fc49a297c1873696626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdde8c7e6b0662b4575023d291212ac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5031a28fb41447aa0d602ebd783b20428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d0242c90fd1d06c93be84dd680cdd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8935aca35e280c2556aa0ac0f8117530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ddaeb567efa29521d7941ef2e524a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae051da8ed8f3bf99e828a80b8e2910732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6cdefd0405f75940e1af75dfece6a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad55535ec24b4e4edbb837c23a7fa2b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600f474c4bea6e4a5fbc5e158dcd8f835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8880e2ffbfdb187fd5f31f78e398736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc880945a7c89f54a73f527b6c27a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091a598a934d9259f65eeefc09169f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5dde4cc4b4c1596bbe4ecd8aa7f69739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047acba84614c393719fdc122a1aeb940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35832ca55528673c7d8ae6878cef5cb841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebb5d99ed2c94e013f4218a94a3bea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75468e23028807aba33adb0c0e5bd8db43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161d262872af5ebe9352973638975d944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de489ccabfc8fc0885a6d380b9e28ac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461756736423b55d943f985c9b5d64a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270ea324b63699c4c2684fbcd8ca60047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e17958eabca649db6ac32e4f67a3748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137d17906637df00b851c87b8d82ebd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db2e9547a484f971698a2a616783e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4040ce18ad120ea5c9ebf22231cdfa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c31e3938e6efe6dd74e8ebcb2f34d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cde4c77a1cd2ca310545b8110bc0f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee006619a36e080d69a69f8b481a55854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d913b8cb4ebc8da258dfd4cb1206255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdae863ace1f9c59558c348f102bb4a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de740ff26a001bb3b34f18f229d78057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f400f695c0c104991937cf900f61bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69a78d80e95c42febd58e5b630fd9459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb453b886c804d75f1a89063a45844c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a03a424ee4767326054228dea58baf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed81415557635ece131771da91f4a6a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d33961112521dc2755e296eea66dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32e3e7a5390dddadb6a44723059af664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800033ea8e66c8874a855d01e73ce64265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce689cc51e4939eb3a88eae6cb69dab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020921b6be1f4e22e360bdd4257dfa967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41cc7aac052d439871c0af85f4868ab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82318a44a5d17b26d968110da13dfb4669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfead1e787d6c3fda6df4821dae156dc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f21ae350c64133f6a89091039806f271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4f7ecdfa92f368776ea56cbe1ec3572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1af83b4b25cbe5f78d7b1172f33cd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea81b5f178f9cf64e24cd505ca674774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa658fc47ab2548eb9de1428dd276675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490b12da51f364b18b2c123bffa907b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e44ede4e9818e09112dd56124d79f077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464363999629e9c03dcd043bde797ed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7c448a5c9c1e0791bd789f879eb1b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d22c05e5707d63351ce6d1470547380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ceb968f81e57b106964516d435e72281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c13558e3be533c434ed074b52954a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17148d8fdfb01d2593bc2743444e75083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93200d5369e02a9c6ef1274be0c23884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4933620b3ed4441a6541edba8c8758685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e895cdafe1faca5119a7222b16230886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db570f1948b71ae82dd7eac24ea84d687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381400012a3e187e32e24f9e4c7313d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4bc0a60b5846d2ece2de2637fdd7489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e3ede2aa6ffd2bfa319b047a9de2a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4b0d8a460676f3922d6746631883591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f53a552035b280d5869b3ebe562d6292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395527de94863c3a1ba0b05e249494b793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da447724dde28fb9ba240b223431e294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3352ec3412881391622954a06214bc495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6aa92d0b5b80caf663a5190f748ab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03dbf07d50dba7c353a663837d88ee497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab54d057fac3cfbba958b7e28f481598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9c43a6d961ef0bde0e3fd03fd109299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a2d5d43fb5910527a153350b76748100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35cc2ef20475ca7caa7e0871a5fcc53101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db00a6e1a6431bd6c1032d252b84eb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d95d0d446f5c303fc068323cf4d2a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82efc2fb7674782d9a1f431278d919104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50550b1188a2295a1b3e21104620cb3b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3b889e809318d8e3f02f9ff0cf9ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debb693de4d078b380ce2f050fbcd20107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99245a826fe694c28bfb306b5addaa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc6356d7d47eb8f443563952737175109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef69ceb0188d7d8f965723150393489110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b009b682afe6f1563cc9ae6b2ac721111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763b3880429a875d17ab57937b8c08e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605c2cd09b87d1399cbbc6ead8bf8ff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97953ff4e422e4522064c1666a35effc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa3701913c9f5a2570ac01b8ebdbbb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a4306337f4df6c8218ba0dbbaf2f6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6babbc2cb556a24e86a0bb089337c86117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38a689dbc73f0b8ed460b5f5b8c032118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99787644d812df6b4880da5de4a9604119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435b5cd0162993dcc37faf47fc7be27120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a8dbfc9cb0963ba0b35f908ad4b62121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda86bb9ce67ca9fb923353a72511bb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb76f6b05903117be1fdc199f31321123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e68f1e5f0beca0920793043991dc7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac2a7cd9b16ca26950759eb020e025125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b319a6500661dbb0892e1e07d33390126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981d7d0b6c6f59cf9a3622a172d0329127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd424d2c41e82d79661db4db2cf5da128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906b1e9b6743f622985db92e932a141129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc9a9a096abee68a5f0f3cbacc4089130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043f65c17909863e0139d2e4173061e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d67b0c97021aafa493298e5fbb894132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda217bc190b53833997381651d6bb7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e63bb621c5b6cdee70ae072fe560c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb5d2cffcbd726cf8c7534ff93a8cb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207a60e87603f07c5d01417c65be25f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d15f6b7744eec9f876d068c1b5715137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addecd7fd628734d4ad1484a7d896739138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c56e4dab6f936140f48f4f44722d9c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c169f401be63f43858a3fb33fd5d6d5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a650d3c8169e408fb338e2ddf794f8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8c6fc44d6d60e56d8ec7e9a67faf7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84453846aeb62faa00c6eeacff091c27143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd15fefa8c5e9fa82e6871b1e3921e5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64572782db09d1f6657b2a6fb2ee8563145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e479ebcd14ee74e719caa16717c2662146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d223e3e3c96f811b06d953be9b23a2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360869684dd9a14af461e747a3f575a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d16350fc2df911446f0db1d7a2a56a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e0ba30e6a1f028af8506a21cea870150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93db6a7710181e29d0ef7d7a23e652151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c107284ee84ad082fc0e9b5b669f6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74154fd4a37e0589fea156218759c4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20410342b745f62568bc72db35829dbd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d504b3468308e85c106cb421f4927155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1759c2e7bcf410c6969f63be09b81156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949dd2031b50f1b311312fa25dbd50d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231e1aa4d7bf8e18b694de61433f978158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c32ae6ac1045ef7d2c2f20e05bff5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c0231466430fe87405a0625a4d27a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65feb8b1a52fde596581fc60a445524161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e217037a53d211218ce2cd4e24cf4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321dd91e38506156afbc7895e8567fb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d86e7186a3231d9175c24faa00eac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4a02d36822ffb6baa54049be84014165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6ce498df11ebcf07dde830af4bc3b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3312d6a0a5bcd197356004fab849323167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af0cc7d83a85cd4f76c6e8fd8f4970168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309d860151df209fa645c4fa99af590169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6061b9986c91ada3b86127485c6c5a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb11e1cf6bf79a7a29ddb300d7fcb0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ee3205a52a0d220eb54f9cf9790be172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed327dfd99a32bf90648ec0da23e54173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ecd2170b34a46a40af0247fa8f147174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63422d468da002512c8708fc8acbca83175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684aa14180e8ad93dfd2fb95092a7f4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b7b62068b2f7f1b43b5220c3fd6ef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26aa9745d8bdfd719fee917c4dd7d99178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0495cc93b518d5103899eae44cf985179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f01e20d6d3e70247e4f0391b15c805180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297cf5d2a512fdf263e5aedc51cf6d4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49158cd004d30bee1a6531f1c0787f35182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1f9f7770c2dc216cbda6cfd4d5a0e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf43880b37c7bb00cb49e3bc3be50f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d73db55e5bbd1a2f9985c6ecf9a9e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d93158230c08e1ea892869eec2b9c8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd27797c4ba4b6903cf96012684832187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f954912af49b7b8d84f0617cc4a7b67188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662d5f3b274f5951468edb61b40b9aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2db4801d556cce20c428a692e7624190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abc387f033d9ef85c70821edbc961e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a657eaf8156768ff59320604d7f2ab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24004f14488428c147cf6375e97de1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1fa7b66d8da4d1001a003ec9b1e68194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d3dbc42ac35ddde84c213ecab8005195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9d2f5313119b650bbbe06a4b7edeb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bae553c7280c63bd132683d2a7080197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01198cda06fbf3d790dacf130c74135198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b2318ca9989aa0128cac50a65541a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f60fa0556c18e55aba5b426a63f2ef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86844dab4428172637fe654c3615c6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7595319c55732e2ab927b5cb2ffaa6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da36f594ef710e5b1e329cbd5efdfb3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d66eb4338d1415a90f723a7077e27204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c4bd99c8f039c2bcf70a6f2d9a763205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0036b425b0cbbabe4fc1b488621fa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e551d305942597dedf7eea8690678e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3380c4c66d4a7fe46c1aab768164e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de9bbac18951f88f3f7fded7bfb388209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd28232667c883599b88d6139785c74210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f8242d1798a842e4f59e4c2efaa0b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62520b0eb778822beeadff3e031446d2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d4228ecd0a16231e0ff8188d956f3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bb8b0c79860cab65662a91bd5d93f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54461758980e827f2bcb99fe4782104215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f1018f27cd6879bd3d15e2fa9dc93216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92613c4f34b35b8c5aebe9e65edbed1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c906ce23ae0044a21c3fd194d424d9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a25d47530ecdf7eb7f880fa0600cb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414a523ac2c3ab8bad5c2ca450450f4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43a984be039631f194adb431d74615221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be1e70d9a69c3eb0e7484e97124a5f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a0984185fb910de07031252356a67223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf279c07b91a20ff4b7f145a450ed1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f59ca29737490fb22b040c38ee127b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8c117475958ba4b6d552f526d7ce3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68686dad6d810e1b627d9e94ca8513d9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff4a088303b7b8ff32e52d25a81f11228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7405e8c61861e6a949ee88d8de852229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbebf4c88d1b84c2e30945702b9aaa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbddb348f62924b405f00a5f18e1ae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a910bcd4b27b534535f779b4c09d4c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14f4bb5da38407c20acee63ae2d582233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e421f3d1f556d44be70c46073e1780a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227309272b80b322930ecc37a174768f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453fc57991f5f1e0973344f6a500ab8d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40775d09c110287a81f339b714a0ea67237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90b1234476c3817b928402c796e8ad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feaf434976ff6a4ae37a3191ca8f891239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9288aeb49aa54817b71d49dc5e9f5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a21e6bdeb2941d9bc4cc260494c049241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3773ca784b7b40f7c2f48d395b0a0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc80f71ca271f188598e4c8f36b3f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f70ab6b94a122cade0e71ad4ef9db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa48c64016d300d5f7e6832f3b97e75245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd359a231e8aae5c2451793c223d2f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6b4f6ba0ceec0a7640dbc7615cb3e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85e510d177c9b7e2cb5ca0c3ba8493248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b7e90d7208af8c3f8b851bfb27adb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3e3a0c62740b4395ef477c4072f2f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99df85ebd5ed177ac448e1f8ccf6c2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b55943cb5506a1ca3cb65b9e0d3c9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f61b8b82a995f735351961837d5a2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f459b3422249e42367def76efe32d98254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318a3d54e6ca20047005450bab96629255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703731c63cdf476edcd49468f411154256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cc96b46bce890cf62c0f31da2c08f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33559d43e7f8d2eb9da993b2b458095c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9cbaee582277cc7c73e2d2675ce412259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb3b21bb496bcda6b23d8f02243e1c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98799d0c8d39c51a1f99a3e56fe6754261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb45a4107de9f9c44ddde7907fbaae4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f5c48d665a3020d1c36ce2e8b9a7e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3626c71c5093be203963cca341033264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c36ad65aed4477527a76e216a069b9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d839e66a1613338ccb721f126a8644266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63d1c707ce3120ec964458d0e40b78267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25c322e8f7147ec2ad49c2c0d679ae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412c3f81e81e0aa8262d6f23d50b3e7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66eb7ed5315e22894d3757258d98e3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f42b9f3ecf4e10232412e5eb9d811271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f5d319cdf5c9ab67c768b9a978e31272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a945f3db548238d9bcd18a3c1725f2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798b5f855b7eb353dffe836edc9fd0d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f36602ee6e7cc289f7e7cd0411528275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa6b10b9cabdb429fd000b8ac661b6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc60049f9bde2ebf76c6a2b737d5da277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b56adf71c344fbf9763cb2839a4a6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ba03df7744f94ce740dd2d84b6a09279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c79e886509dfc5f276d3f8021b2973280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9bd92c748926ddd69f7c9333e2b9d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0f08d28d748d5d344c51b747e8802282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b5b9d78e15cb67f2d2e272a8e4d9f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ffae2514e3c673c9bcee6a6a207c0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d19d2d6d08d2d9747fe685e048d18285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9af9ccd0f29f686c7148da4682ff4c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94d99c4da7c0b9bdf7296b5aae7623287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81625fe906b01943906ebbd19cef92fd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342b596c0b9ee22153ca4308f320b0d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4788f77bb542cf273c2aa2b209f92d9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa95aa7c0a930c7524cb2e655566ccf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd53f1bc358f77bc26dbda3118e2c9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638210ca1deacd2a7732e04752ac2d67293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa11f7975417e9f0812ce1f5be3f67294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774940a0004033ede925e5d6e4da644295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1dffab8128c5a30b35c92fd487e2ca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3924bbc1d14c9fa5b4500d8cf399db297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ed0c17febcb9cce50b142c7c17415298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fc5d4422288beb2db835b416fd0a1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165f0677d51df9051241c2eb3cd2912300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8490d7d4aac603097c8a912c63e92b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a04b717cd3656ec433107eb25b15c8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfa08b743a6524b5898769f2baccbd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9b3d45b91540a0602cea94a0b0e0b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20148afab9ed8e30072eb145ae0d8c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171aa99448e067304ee7044d8f3da84306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e83144b2f00d26e4b1eb70941883d1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f325738483691d78589d6bc7482b6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3fab3f53598fe2ab6df74f9ff0e7ac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151d9dc041ea755112f8749a6942823310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b79d5b0dce2155624db7db2c414b3d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aecb02eb84dcaa123017d9d0bb0b2e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d80a02ad01400352b069304168683d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0423687ddeb8db23ab740f0a48a1eb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685c78b6d285c37fb2130cf89be50b5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1d6c9bf2435b61754a23baecc8cb2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2890d94ef81f83ed9eec4f1b47bcd1b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b7386f82b19fbae9257528007c577318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df5f5721ef4c3030f08f15b4ad810d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ff86c0aa17e3c4f6b1c2f4391fa81320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef77c5bc45bed2a491c2800722586c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283f39b8610f4a299ed47889f806396322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13973ee8ed857231372bb89ab4ff87d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7128b2bda62136c8367b787d7da891324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b897943856db0611ea82d77deebfa8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92adaee6f97a17a4c820f251451d4942326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63309a470357514b351e6fd232d349327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867dba226a0167030a5c304e673bafb9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bfcca9b1d72a85aad9b8975012ab0c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef724ae5a2fbde5e009290b054a67d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c1ccc8e552a6f8140074ef67844d8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75745420f2e4a4f7b44c1de42d97fb0b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6f7c0ff112072eeb2f0b139113982333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8e9efc8f658e8b80f221539ae014c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fdbf46267aa3fd28ca286a3acbc12c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f3657ef680978df6fff2663a98a763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea044d764d97ad189e0657acfb483574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9861670a11e81476d305e5fe31ce65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35356d7627be85c1c1ccd1aba1a7a5b26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1095f9cbfb9ce03dd6372b28009f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee8520849a43d80c6e2c50834df1e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744007e8d54ab5e7d18f4fecc03d03879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd816ebfd0eb09d9c3a2471bc94dfb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795d7fe67d283343f517afa7661dbe911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd01f8247a92d4be9aef8890828f0f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e08326d3d634532e239780fb40ce513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41372372201ff2e9787724d8bb8a05114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303ebaf4ed209bd2b0fccf2eb0afc6c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fba41261a6dda26911d0d451b50a816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf57dce90a96a93b98e94a91c2473e217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa394876df090e7cf5e8b3ee452e5718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa482276a01a05e2a87fd5dd18ecd219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ebffb91486602c24dfe683d5ca3ac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e51be265ef2f667be058bc4e1e38d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c548aa48d6bdd6f73b7b5452af674d822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b294e9401deeec772534267df1aa38e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468178ba647a5f67d61332306574f5624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f025272b7cd67cde94a1de9e3af0e625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef2ff48713cb1212c97115ab3fd34f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2465c6e3a1f77328b6c316fbe6ecf227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755e262fd5d4bbe7da165237fa34f2a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac9af4af52410c6e9f74f5d26f924329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9924cb7c37801502d5963ba39dfb7930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6890a382e461e0955e271dc41c3c1c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea87cef9eead8b8f9ae63da639b9ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9d125d477c3313b6651b3951c835a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2234348d346727ba50f0ca5f210a234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a0482a318178cc35edc8fca436d9e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162601e487f76f458ce1f9c81c7b5a1036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb107c56a7f433ac6c6f3679b609b6fc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787f8af39788f335b3374055101ac1a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034fb917c94f312ac3890775535339a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee9ef670def678f495ff1cead5c54d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9697c245e9c01036aa5a691badace41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3d577a1491ad68cd24d219a5bd2e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae432d4671a7d8a3cbea8d590ea87143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dadea94f0233ab8f1b10448223e06944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b7e1bd1decec8edc4eb0b5ee3e15b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bebc93693358b51b93fc988dd708e346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc560c0e5cca61a5a94d6af3d31e2f1147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ade838b018e3dc9a5435a97ebca07848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48eb64ff193fece39514c2ffa1560a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3e569385d45a788b7dc65562a053f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e24599df3445405aa41862dbd4b80651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50526f977d015e697d6a598764b785352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce846d55ef3b5d7ed26aebd0b7d575b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bef1c63df96dcf1e88a91dd908ec9e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a95298b95b1268e69813fb03a8be6e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ce17a4dd445aa1605d50f32684f3356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6ca406af85de325f26a19007c369357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be41b258e8cec07c3900fa90b49a3458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9e7af67f96879220adec516428a1e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c46d62ce28015cd8729389545dbf5f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec8d31871f74fc792abcc3da4df56761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff4c36d995eed885d2d2065316529162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f05bc9cb5bd13ce0c1759428d053063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14172ebfe7adb0e05397809014458d4c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38889ef12fc9203398201cc6821c5a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc7b9d464e5bcde1de682e431a209866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd37b1087e8ac0c93b276c13d59a60867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42552b55c897c07395d73baee88f4568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d64d7581c613d4114287b5b74c6d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8da42c8616ed6b007c56812b91e01e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc0a8321cb92962f4669afe1dd55cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3a97907a954f934d2f0d685d6988472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1c3db6e1471f1347084c96051767f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa368d5b3367048aa71169731ded0774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2ef737f14108e3b445db1296989cc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24404780717f25a26d0a4437ebd2e9de76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45484478f194d5b3b7befd3d57111d1177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796790e96cf8ebe2618f12e294230ea778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de313808ea36af55695af5ff42d80d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26214a4bfaf072914d5002c5dfe8b380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b889fc316df9e2284a420c64b8c1b781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617240c7529d1995e870f3d4a42d3b6c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd870eed3e5debd6fdaa6b735145d2a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5060beb552a51e337abd501b35739b184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e05575a4fdaeaf6cab9614ab78bedd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03dfb61e4e715836d1ddfe6d06572586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725c1181f3a9722cce99898145207cf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f180c0fd466422d615637c0eea62e188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6dea66d69d8e77f4829b5a8ae038d489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1ea7c2c7aab191e4db3d74438e9f190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c703934a33eb1c8d6df35b32ff5dd491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934790d32746b2620ab5a3667c2576f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2a6752444a52f1c3066bbd4499e4293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c49e0f00c4dfdb53a5480824f6b4194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413afef2dcd84bbe0ac6c85227f730f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163324badac173dbc81b861660aae02596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfbe9d1f1d58f968a23ad0c9b95e3497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc942573513f241482cedc79711d6a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78703fd0627fd2680bf14cf1a0a08a199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaba8d490c5282a91c8aedbe1e2a40c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522114b4d924a76d3be6524912f8657f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6cf3985b572cd2359a50de29fe945102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c66a7eb6ca6d570698c7f9c18fe6f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceddffe6f5f11a14a72f6e09fce1298104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c597b0867239b9439649d2734c9c4d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab83e724297884de010899af1e6fc4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea82aaaf79fdb229fda25fa3fbb28f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8175dd396f39050ce0c36072a70a2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426959296de1a0e303dfdc3e75ee053109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef1365bf80be7e158c089e9b22ef4e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d93e766f8a1e85321b92fe76c3899d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a87daf82e88c3810386f42c67019c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e562a6ffd8c7d29a7c371c94969dde113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03500425777e628e2a12acc3d1572a0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f52ed32a29c085cbe7a819c2c651f1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dee696f7173f4fa526dbd4fd993979116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d214a7bc084df05a0dcb4d3f1f60bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed2d414613f1530bbb9b458878dfaf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d24b5bacb8e5f4001c44098486f96e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7516dcd85cec59d638e5ae47f2d69c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68443a198795368aa2df491933d4bae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68680c2ca5c7490c018b229ce1ccff4d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645c762ce7968c5cbb5963e7969c705123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29e1ad073744e720ff44b70cdaf964124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3298115d1a44b1ac8d74c7cd7e805125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbef4a0d4d69bdea55b114738f5a301126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae8f173c5c783d4158f9287e1ff671127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21411affbb88247fa384beeaae42ea9e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1cecfbf572a6ea32115feb282509e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031433fbf45a433e4af18ec83894ae5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386e714449a9b16c3df61b423a75beb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10651392b2188145193409e2c3708a5f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73f69a8987bfc5f7452cda028572c5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d8bcfa7bab3f6d4f9260312dc9e03134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b12ec258035fc2ceb9eb92c73f390135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ffe065429d830f50f99d27b5e8d2e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba356c3e99b7f331ffceb8bdbb1248e6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac9d974ae40f3eba26e4ad5767a0fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6c121bb871e036c01e1a450318927139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290605fa678e8d28137f5cc5f900c72140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960762ea9a9cd46230facbbe59a4cc9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6889899b636acb0a4ec83e20588c2f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd456c109c0aced97f1865d2955a38143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc0dfed0aea0b7f2697e6ef148235c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554079f755f2985b4f8bcb0254e978e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263fe7ef6a810e43242c046a137e533146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af863d7f4643af394b58e852a44af432147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca387e6386c3f259970b7acfb8f58e19148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d509634f862f58532e992936154b47149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9cc8189358bacc743193082bff7714150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00e9213ed3ec2342bbecf66b924350151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ad376102d7eab62127f7e9941592e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c9c00a6f92cf06474666671f9835b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabcbca0c73532385a33cec22dd0a95154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54343fc5e0f5a1ba6bc559efae607e65155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547eb68ab749881a273c24890192006156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5aecc8d45c8f2aa776ca3f93d9a9d6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55bca16f9c2fe96467d303ae550b6a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532182ca397a2669ea339dbca4c3a7f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949422031b6eb578193ab64cc85dca52160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c91fb693b617848c9dea69d6d295f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fde1b1a45335b235d186cae88f03b8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5e2d9f872945ca6d7f94ef48f9395163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0f1c1eaf9144e6d741c726ce75bb6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86666025a72ece6b4848344ac787eb1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058992485b0fb99505679aa4e12882a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1b399f673912701e25af2652b9e9c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d509a11c9bcaf09be83abd54f633071168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1307e9c4962a1cbddbdac1c6ac72d1f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e51e9a155b119bfcc646579d2d877170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65739c9fcb356c8f39e81f5c1a6a189d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95238bf6fb0036208dfb0562a12316172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36de6e30f729eaf5d5979304d05cafa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add21e687a5232487c61b629969009c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480792f1ba70f56bd0d0c999e7bde8d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152d9d57465e381f96e48715db5600b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8563ced101e760b5a04710b7f0de73177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20732f3e8b6eb58ad5f905cd64ac0e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016befab6d6c664c3f9f19e4b50a3a11179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b994b96d70fb588ee20c5cf8f95375180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd4cef377cc9d65d5f43e14a418831181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c582ff94d702deccf546753e979eadc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734da8c9161a391d2787d5ec92f44fa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59513cabd336bee919702799871f5f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3559fb82174d9aaaa1977a4622b2b2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80842559324ff2cd15d77473c0f8e1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01991c4bc50632bb51ec2a8c4565c18d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c6662b6acb1ec3d8b5889b346b589188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da883c7d9c704e9aa076d5bca7842722189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00cbc3f6143093ea882df14d52ba36190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20546dda235bfc54b7de2eaa08fbc2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99832f57f75ffd06f78ffe79d076a0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ccb6dd5f69f52f6ce7a012bfecc48193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb1dbe55351b8f548e3f6a86344b66194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202adf7d82bf49019d6b6c315032bd9f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0ea11c058d076a5a5b9d2d79114ea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824dcb88929db7b2009c1dc8a5841cc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056588ec1e9baa1a0fb58ac166ecfb8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26756edc3a5984902a3041bf720926f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856921c6500c88e616b5f163d2781d9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8e3fbd26f86776a1b77196cdcb8cb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa1be2f1c80c3ad800a3ad8563fcb7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a136fd3969ecffffdf7425e89e33b3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07d0aaad44ae9b3f4bf10833f55778204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f7201df25d25cd4014dd840c25296205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a551ffd4a20c9571faaf0a7038e186206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596151f25513b327a4665ed58357371e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672cb3bb413debe4598e2719dbe5e23208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782455ef84c6736e32c6687f9b137a1d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c830099867989b096fea0440ac166e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987130a841d064745eb195aafeb90eb1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f478eeda89dd1a27a4645930e6c17212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77095ea4b66fe980bed470dfcf4ab8b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd808a194568da824638a558207e3891214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828a9fcec43d17a83709fbc5908fd27215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ea1fbdda0da1f6ead610c15b76678216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac091aaf24b2e18b71940be060bcc3ad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19637f6b15c808173fd7ac3f48453c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1025c966b5c6a5697f1d62423364ec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fcf92d45bc6f77d02632b997b60835220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250eb8b21c86e0c7bd5bd8e212c0b53221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4aa09ca7c2dbeaad2691d9b85d8bd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87402eb85db14583fc1a1e56f6ddc3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13a4cd9f2596305fd183a703a994ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad4faf2f318bde93cc9e818174257b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce2599733bdb1fbe00b09535c54db5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ae513901127db31fac0bf549e1630227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e1286d1e7eb1f654eb751e5013af0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5334cf613fe3d0e50245e93f8ff01229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1611d72ee5a8f43f5de586da8d375230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3074bf5e017526a484b304d312743231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf9a2669efbc7ee204432f8ed07941232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467778384946cb44a1445c008ca04d3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8507082d548921b0b25cd2d6e0f1a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6474edc37311b5f6db0b0d94230a11235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9420732e506d5c12cdc1bffe6e66f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85baa2a70831b45c0c55a3095848f5e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06d1ae11727e4cf8dec391e3d47160238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b1c1b5f527e788d99f4063bd63735239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eae75394e3ad8f1d651d4178b7ec88240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd9d1a47681c2cd560c9471297d221241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13078b4e69f8f3324a174c1ddb32819c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc25bb289cd3466ce401d67e46c0c8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221f61cf9b8ae0ed10646c91b34749a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e18c2e64ab5db05c8021825a2c2ff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9362a3a5c795748be891be8c2c7b40246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f27ec0432bf7ce18264135c151e7b3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630b74d79e5664f78eef77df711b452248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03c10c296e1b9d78bc0c5fac05dfba249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6b728c2167202bf10dd557624e71e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9af846d6f92fbee7fa41db984ec49251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e4601391fa1e15d1d52f6a7dd9880252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed889474676c21fef6d1582e9c4c61253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786151d2246599a2792de787524ba71254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753da860995eae53b1a81c4b7b51a7d5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d18fdbe8294d5bcea5ec0043b074d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9f3457d0642d81425da07e089e90c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d0071b19ed4b905964dceff268b33258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d057574dfa67930cbe8576e9c178767259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b52d2813ef149b1ef7871d6dbf1b1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937c688303f7e483843fe2f2220811a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f744ffd5062c939c61204ef0a01c6a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d851a13d7cf3efda6cf4e23c7dcd11263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427740b4df967365bf824da8d519ec3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa442e7ddae643a45e38d46fa0f2377265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45beca33cbe5d312577a0ea129d7dd1c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b37c2ed667d9377e353846f0c8274267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e070748e107d96f577302d5e7746d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ca48b3af3981d09df8abff0779906269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d85934f031677560f97c5bb6f6fa72270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6725d9af3402acd069c032bf6f9617271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b42ad82fed45297361244b9543068272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ecb93689f6e481811e3d93c692a9a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbade151ca42c4e2dbb4e20c69eb464274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaadb63ec88eae9d8eea02d52e054eb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d6a1d6590e04487aa0161934cd442276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9df81ba892736ecc3ebfd97dd1e9a2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058dd15c45b47f27d72aa1f4ad39ef1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1910225bfae4d5243724c90916e66c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05075492062a023bc24c5d608a0e2ba5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afee7e3386b4aedeca804a2a91528d7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332cda6d9131989dc63306d5c317b9d7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f906e8a110c9a3437bfa39506671c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66b457d0c513291a600720d5d5c9c8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8b7ce67e22178a567002dc3e400db285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820ef7ba13bd5b5bd76553c597f3fe1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a3f33133ea440be03fa4ad05e1b2b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd835e65ee8f8e6791dc15abf1370f5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70d9968fc8bf9d8e815292b6c017b0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612d669c2922f0bb87dacfbecea6fab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0022faefac70df3ed8c3e2f8b35cbc2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5e8dd14217475870900df751ba342292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391fe277215a18067174c661e5b3132a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b4b256be1e1ef065a3507fbc29d81294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef4d5752cfaa34abc376f776c9778e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7234a0db6fd856573d6d6e0912174296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6da569c6b8e9a7bbe216ead31dfcf1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e23cb2470671da8d3d66c859f3218a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf8fb4e82b05f835b33e44d43bbb2c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f551eb0591a63dec60f58dfe001a490300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e9b8590947f4f0195d43b34a1b57e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2494fc93990978359294f15f1524e75302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c0d8cd32a98e5be7f6c6419ec1b0d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643b5eb66ff394d426e93784f6adad7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5789059615a675e94e1d05b276d002305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a013adf4a2159adc6aa27e704d27742306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075da83412d5654eb1511cdd95f41cda307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76604897bc728f2472c1dfe83130f8f7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe270f2d6f12857d76071040a128e55309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436a4faeb2f6f9a1c0f0b07c96ff48b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379792bdb06e491682f3ca7357bad311311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c463c3832de3f99550bd23d057928312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1da477d558e74e4641cedd594074b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794e1c1bf9611ce3cecdd72078c97ba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6beac6e8035b34d89ce51eeffc0da6f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e396f3a2c5e9a423838a34bdff10cdc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8cd9d635e45305bef8560ab8dda107317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f51c95f4d83efe23afa19383ec128318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7305f4cf980f60a6892895e223e2590319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e19644aa1016e13f4207dd4dd1237320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4909c31026cddd8837e1d4d79d0a72321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac89b2de82129684f36b154e0935342322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb0d2b6b5371b0e7096b7bb3df57fb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b734690cf067e8cef46b3fc8cd9e48324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36518bd0dd8973a0ceb8dd0f2f2424325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>