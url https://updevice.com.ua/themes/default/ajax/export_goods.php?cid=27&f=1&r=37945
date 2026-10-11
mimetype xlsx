--- v0 (2026-08-20)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2be86a54f204db26b536ee0898e441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474838139c1a6301300cf8dfc56311752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca03a4b379de860defb8f216bb6e7ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7246551396a268a665b5c5d28785a64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356116b496e4617f3ed2a9e96b5e9d25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecec06c25468712162e03f9df5d912d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce841cadf6037803af2806ed7396907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af361808538adcd8f7897fc12a13edc88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d8b7087141bd734f26949f10372ed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0501fe0418c034c396f008b5afdd34110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5adf258861a5dc67228c0188006d011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea8284fba2f3dd8c7df37cbd84b39512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b61626fbc4497f143375411f0dd4713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b0cc460d51f2bd27ba6495777247c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91681905e9c81c539e03c0d07f36c85e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70999ce1832dbd10e73d0eb6806f2a6a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2684b147ac638ea977db540869d0217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d1d252cc77a6430579c07cbb39bfe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4216501440002646ea1e8332ae979419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f58142e3dfab2537cb209ac1058ecf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421e64606074d54180e35835cdfb99f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd8a01d7a678afaeffb59188b0218422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242773abdc10715e0e4ceef38734fcd023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595dd782a69d15318561d2f902b1cc3124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4fb628ab782c5ca7b5188152b354a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacb4c686d357162ad79535bcf69ffe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5160655fae51db3fb71541f16c115627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8addb1b6c3d9ae28cbb7c292070e15f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609193fd0acb55cb66b4439bbf7e882929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21542a68cbbe6bd8d05c1e62f5f1141b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a5abe34ee36557da435616f58a5fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724027aa43fdbcb4c1ef8a0106bc0dd532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617813be57bf93795098b5819f3844a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fd4954c9879f81cda2e28672d14fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d6cf717413d69c02c188716d48b9435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1193c5d41ae2a43ae119fc1507a2636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0cbdacbfb8bc5636317755eec7942f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0f08cd644d5c133a5fe04c7636a2638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a1dfb326b002f64ce313076ffbe2d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5724a73ada375ffc96037977a88daac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c871eba40d2578ce301ddd474370c4541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46f26dcd87dabf12c8678d2dd947de42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce8be67a0ceccaea0ad37017ec830143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed18ce430b49ac4f61e292481980cd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4edf4faa0bd2095cdabeedf0023ba645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff2b0932c793c36fd10085d3e201af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9cecd544a7a3e98d62a07aa76a575a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f70c8ae53fd798b99362272c4a8fc248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74016497485ae42fc7f4d26ecf99f8be49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a53babd26c16a920d03b3bbb80edeb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e2f2ae53a3ebfc51f21efb9cabffe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61d27e1c85fe28acc77bd0fbde743752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328a0e35f10f8366563a16a78c2ca8553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75f835aec36ec3b5478bf275d20ee154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb52616156b31c398a70c348c5850c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b91bfc7e69ba2e46924cd82a76117356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef126eaf69333f6948bd2cdb98b2e657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f467b6b7c4b71462432b2139fc0eaa258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a8169a333321ceb256a016ef332dc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0131720582e1eb49bcc6e171489f65a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf99d7f7728be8924f117cad5742d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e1258a7072a7ed7057e32a5e44d6962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1daa44164ba6eab102a007be61963f463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479af224d44c47190b2dbe95434311564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f756b8a7148f61ff065461d4feacc965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff32a3717b76ea326b921720c2c14e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcd6eca9ec2d5cd6345c1357c2c0be67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a815592b58bf6ae28166e75610d5668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7042fd443091d8dee044716e7cfc87569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ffce6d68c61f48368e7bd50befc6870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c66003966f38c4f9d10d87a9fe3a5571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cabb030c37d46520e150582d7f09fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0888283ec4df6eafbe27dd4ed6b8a873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d536ae28115f8d0940b0011bb2b8ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64ec4788b94aee4ef8be977ec696cb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35971cab7fe8cb83a50de8ea3771e5d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a267d177d06f6baee0b0c81afaaf7577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084e618f23e70012eacdfc6f988bd0e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be240aa45d802c013cf54d67249dc2679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad77fc7bd32ecd064703b00d91f659e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6c44316bf47fe276dff4967683be781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322a3dff08a6e16d029e09bcda49ad682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733468251f42c7116389e8940da40b0983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701032e4884f8f90f91890e0be6c49984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547228570f395d2f1c8b480f0d868f7685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44cd18b2454081e6679a1e85c5871986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f069aa332f4789ee46463d429fd3387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abf64dc04bdbf8c73f0f75c59bdb9288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1fc2a1cafce4aadc0c654e112203bb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72a4b334b1b409116175c157bcbb6990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38dbed9023afc4261ba44c31c13b1291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50750cafcd5f3078bb3a26e3c976d0992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0de5306d8d846b5bcb016bf0c05ef593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485fd3002d378b5b834758b69275b4294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33eb237d18930d416e60eb4f3ec45b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a2badfd4a32bbfb5133b00d4f841196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abfc4bd09a9f7cda981a23e335aca297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250188ca1449d4dc11093f1aee7585098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391438416d577f427d0c0eaf76c03be99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e00d6dee30406266afd2e9bb1865d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ca86c90b8736beec603ab651ccb43101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbcb5ccd252931643500bcbd3c8536102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb00c84d4a7cb5341498029b685e1c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeeaf88897349baf7a1463e3083b7cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a10897d2776b000fc1d226e83b8c14105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576adeae47bd002692e71ccf73aee0d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9d4a23dc32394221f5b27bb9191fc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ae8d57277513cdc7e233445aa88f2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aeb1cf2339270b7d961f4d11e0e653109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702a7cc4cad9c124e9d18c8c213ed8e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5c9b55e98e53ae8afb05325dab90b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9549b9d4272e771479aa069def30de0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916bdc7e821b5543f2a46cce97cddcb9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc057538a7d991482e822b5d887e62114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf39d3baf89d81a7b3a73e70d236a63115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5924959ca070d8b6c4546e17273017116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9dc8f057f2c580597813c4e44f605a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add35397d53b995329d3d5b481fa4d7d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544d925f8ce3b21aea3746ae5af3b4e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbbbdd871bd65e5442e3c46ceb4e0c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ee918485c95fa3f6a33b667ca7b87121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3a500dc510397bb63d21116a43857122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa57af5638274fe0751d19f85700006123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891611337e0025fffca629d659be14ff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d18d78356359399a1b94c08570cc9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ed114e4e213686ecf6d07b5fdceaf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f0079d576807b2ecd74eebece1519127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f3a1b40fab52ad87435eeb533827c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fb749f4e3f9b91b03c83128ccaa89129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d2bb831710fafa092e24dda260842130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df1449ae514ca612d339bae6859d54131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ffc6d5b9bd048bffe9959579979d9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9b5b9ebe526f8c0bf8d478c1471c1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855edc13594852d528c26a4f2acafd2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b31826a65b7923a5863da942cdb1d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a006c7081573d9db60f143e5ea7fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e8844108904b1766eee618409b7ca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0800cf3b22a5c25df140f5236c2125d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ac23cb9458c67106101ac89004192139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713b1accdeca713757742015981407a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a04226fbe6651a682e98397f482f6c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47219533ee2e805f9c63cd151a5bb58142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d254740bedd8da9e6c3ebc56f1327be143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19accefbfe3e6b9b4984255a10db48f1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef538829314c03e16dc1a5bbab535cc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b869ab79fb94b27528dcd24270200146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b1e7b42f58245302dbc0a787329ff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a49c32dab9bebb9d161118b25d827c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d9e6fa33bc650c717e14f91bcc504149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce858f591424dc0ff1e3d9b8d8525d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852df46c6c8e9cf98ec10892a69a8e43151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22cd5f2ef04d25057e642acc7b7bb5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0cb690fa1f10df08bfee254b89b836153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06e550c0372c1895ad6841c002655d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317501bab567f2392b7ed30e242a8ca3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4bffe30ce45acb079d6926e83af3f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a6fe88a474163366bf887182a7eed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7372ee77317474cf9455117e7483b9f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac3ea252eeb6a7ff4f3e4e33a6685d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c3b97f575cb3f62731a5423bfa7a7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812b1f837fb0f8994a0012479247966161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ca915a185175e0b8d9013a4f05867162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e30a760bb9dfd68fa99b30a337fdb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b4d7aed91f43ec70319f69e2e4442164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8410f49b7d7b8c67ab1fb7bd2b2a33165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826070ad9b864f6124c70a9bdd7f963e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137cf38d057897803a699c381aa8172167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebdb870ff8d7366c5146947b75836d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc0b9a2503970562bebd0f5ff188ec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34f3c6eb629e58e2088fba6d377605170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49057f300dac3f1bab3ce36ec10490dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba9118a581a02ccee9b90e20bf2dd4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73a78c0cba7ca0e43bd650e72b1902173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29442015379df3aeeabd923ebe2aca57174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d257f2981261f0d09a338ed87e40949175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a5ce39b5d47ad5da8c8909712885f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f301ad871df5a8536839d74996f0a26177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d2ab319cd755b90fa513fde180def178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b06086c89ad0c738598c50ca94834179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9465b8ec51e272c1f55f0d568e3790180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571cfb8a075696b48303d43ef940182181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad179bd71c8f175b1ad5a8d2a9ccc9a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bc1dd6bdd951f2e86f2554bb76f1a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c2fab8a662bcd14d776d8a316d365184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f6ef1e5301583ea3ffdafe17e8e5f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605179ed2bef8bd0461e0997ea3d402d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb105536eb22e98d785f26f4deecfbc1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274a321c8616e23eedb9627612b5151188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7a9f495f439f014c10fc6840ccea0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ebf6fd72e4650e5d119776b8dd28a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b536533ab83f11cab4f5675d56ce67191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f5b28557058a2a9807d6a9775e3e3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00cb5b6260cc6029f4211f734483e01193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad142ce44d81285d5891a5abf33be8bf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995db0651445f76ee790b8fd2515755c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e57928a7c912403d7a659ac22b161196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388466eab589297c9105b5b583d2a2a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40dad351691204d95caa29cc0a5757b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d76165c6d88314e9739b1e0f250c2a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60c2ba392b21286070d05bd9e196f4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eec75968aa24e02704ccf2cdceb738201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac0c26b7049575f1bd40dc9d26d9dd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f61e84505d18ce1c83eb1f104e918203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d79d083c37784e91c104859a05b615204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76c698c83895701d44abf7a2f16b9b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc69741232a33c20a6958e3275ce71206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129b0107fbb69ba6cf812309b3ebb87207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b7f2d8dad6456450474feb3c124de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1becdef773c981f019ee402347ad73f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08452f6f0b52ce16cf161dbd043118210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54072e5c6daa71018bee9692b56ab99211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102427f659796055b1c13796a37466c8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9be72c74331543d4afbb8dc5539652213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75c325a7eceda946778b9d619b85b8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96748a2ea5e89b20045f0a7fd75693a2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f29e2ad419e6b83055d8f0c2e4e1fe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37047785fb7275f8464d2b9f7b93fd63217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05abb64ba1a4d626bdacd75b556a4c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2af3ef8d33bd0bbefb80439596adb1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169b2747bc51fce967b446be6c1c95e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768e1bad837390516da5781799c506f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5462d8cc9ee7d247e14dab40f977e9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a369b817e1c1c5c0696ff860831619223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5789cebc299e4d619365dee925811e2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee292341d64a3929b040a6516f3d937225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448eb5306c9a0b8fa6aedec03b3ba66c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f170bbde8f174ee30cbd02d2a0d73227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef87265889d5b478d3998466ef43d1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4d6bec4663952a1436de957edf666229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53217571c123c64db9b2779bb766ecc9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62317204289f96a1d84793ca4416f3d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993a27c6ab44554e03d9802cf8d421f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a03ce281c0e34dac0b9b14084d6b00233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e8a60af70b29ad0afc0c42148897d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26db3c00a9f91024387c65d1fe7a25d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87ee36e95f82d619e4f47b844c5b72236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb1a51db43258d72963566d8bf4486237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39291d79209fc4a9bec50db62cc755238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0f48a366405ca396f9531a07f62dc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85d1e256fa8ce7fbc081ee9e16edd3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518605eab5e92e9d34225189f72447ea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea622b971ae5489b2adeec7f4f6faa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37230e6f62de9e50708d2c6dd369719d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2e18fdbbdd799ea043129a5915bbb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697fdb74ef96631a9cfb43610d63ff5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4de0f2f07018b29dd9b4f081520b89246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28294e9838ec64e1aa225acf88535c02247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042e0ae92c95ba8f6a4f265ae5672e3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b64518a3d3f0af976cf60a8e17581249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715dfed89ab76ed4a92fa7a5775263f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7beac5506872d6ea14b4b26fbd777251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86b74f9d2e9c8bf1c79b3e67ddd504252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca6d30def8330c185e213c08328aad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57818ab79e48010322da6e39f7c8d8dc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866afa8c17577311a70d1e95a379465c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f346085f3a7d8d2b645cde98816b47b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c987cc819f2fd99bfbf0abb94b873257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73767ebfadd8ce6bf72894e884c18fc8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061cc271e70015243380a14c49e79e5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253130d843a9de93e24ec91d4ee4870a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c973249a22729b8acae2dbffe741123261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26d40b28602cffc72e3e7a40b2e3a6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf17082f81a1a8fe57de7f039d49317263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1794a8aacd60df0e5306262051afe8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8541cad09611516f47e605ec5d775b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fae1ce4fa291beb291d906b439d39266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea66222b495ea532d16a91789f0142e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7a0abae25ccdcae203f52748f0882268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139f40f350d894adb0343fc200d76c2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e218930aea3e2c487758f2324064fa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59acec808ab5a4a44aaceff3e5fdd79271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5318ab91ab03c6945503e8fecaed13272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2decbbd1793e5286f89b353f5d0004273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6bb7bf0b45e533cefe9ab41e0785b7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12356fa2805422281b96f549e1ca4cc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce136f5622187c1d29b3d48a1c58247276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577c946dff93009c48bf44900230138277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e90e8294933cac1c2498d29528bcc2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af1cf87217fb5f27fa752b71808e71279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d51b49cd51e5c61c145a015c5ef682280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e804e53aebb58b11a94cac086abc311281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e541f2e628b3272be737c754428b31282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22184593558396813b864f9cf752543e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8675934f10694c8cb28fe7e284c5bc5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c95d17863d60f94a4c4a910162cc6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca479556d9e4dc2007ec3094ee67ad7f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f24780b5e27143a19fb3e276597a7b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7d6f87abac95bb96fd8b490f959d9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d79c277bff7f4f400757a96fe1127e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26289de03330d9bef3e5d23a49c095b2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e84d8bf2ea91929720c212b73992a0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010001b06f261cb25b07db425eadbc0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71165e907344994070d32b9728c3ccc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d62a174c2a99c4eab855497cc4d60294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f581886f165b60d0641a005e8660d47295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2717f1fd9c7785716403c9264e311296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799070a4ecce302307ce36ac522f812297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ec46338b9bb7767a1b95f11e1bfde298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bad8c273069eff1e877e587773651299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c748b78cd504cf99630b49f68098c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cf8e6ca159ddf2ef7ce74be9ac60c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1052248031a0750f6762c6a5a5a28302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58044edfbbf8b697c3d43e22469a06303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027c9050f571244df348af36197c9d8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2440454ff129b4eec7d227d4d38c1e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a299d2a4fd1165e2e68407dea015a60306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b68c9af8bd4e996089233283cbb91307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97902ef5e1b8f208f6c03646f514787308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197c92e9e5de9e41fa154e4bd315ffb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d809d7530b0335f04ed0e8c1bb0087a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf010d1f0b74072aedbfe624ac855618311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac74e6bda91e8277f9ff63495573db312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd5bc29cfd23ebe865aeb161f55b36313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19254e577ff2b0e8eeec15cbb514d58b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ccb57537cecb29fc2007593425043315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b92951d976d4b91771180e1bdca48c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfad1493e39cd01d49ecf649f7c13bd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828c077ff1ebe2434203ac699ef360d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e165e66c3a2890b9ddd3740cb2491319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c08364444491a66b01bbc201823d0f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc93c3715baa0592cc37edfc77cac6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4808a14f57db83da3714c74bb5803a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffd217db26e5ca87c8f232da0f6573323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b0f884b3908fca48eaf5f56ca1313324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a2d41c9e899359271729003f0ea3c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c04f1d4369b3205e2dd9ca31500572326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be2585c8a26b07557615e2346705b7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6588bd340d4d0f6136365407835a05328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19095f3432091edb6871a3be0a2cfd6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833137d95ceeba1d660e8d0d61b8fefa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb588eb65d9ad75317924e034fe133331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c774aa68af15c8f5985dbda38bde04f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3346b064bb525babc25f02f4f970be333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621ec6438e952ab17b28ca9063ce1fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40501275f95368aacb2ff7b80e469d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d60734c8f6bd140e63c777b734152f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18428ce0d6e10f26f234653edd0019b14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11d5de0680a388918d6bd329d688ba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d4b83b2119b0345cd05f53f4425bc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf584824fcb5438cea49544414e32087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0722fbb2b88c71aea179323657b2398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689d992061e3c032d6c4b6b67a2fccb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592319b55024743373656159a2a0ad4910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe812c01ead594e05dfddecbc013de1811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca01ce6101fd28b039b8af5172517812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccc8fb279d7aa971a8db4da1d1756813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d071a0e4e1a247dd0cbd0d0a9babf9a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc46a3c07123fc16964899d07273e4415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5cabbf6baa718528906539a74fcb516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610f6bfc5ae2506e6515d889532506617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9c213a0f7114e20e57887e8c7ee0b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e700e178ef75c19020465598b089c8019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ae09446f97d48fca680c6b6faf33c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7f126d517cf07e3a8c477a7b4b88021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa92c817e9a1b282bb0c4defe26e1d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02560adc7e04dd0da7500631b7cd71ed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8e73824dae15c32d5f476a188cc3e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74b63f82552e1b32c317240eb17f4b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06375e1c8b0025c0ecbbe7dd343c83f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79e2c0ea6cfd3425977b060e973fdd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57e7f9d87120294661475d994332fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899aa23372f8f54ba9bcb50a9627a69629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ca46b95a3c947a0c525af7a640de730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8a5f3b9c9f049cd137426d4e095e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96ed47f1a2f3e11e1e3b8430f5de0a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c83feae08cf0eda7e97bdc31db60033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d4ed16312a635a53005a6a79b138c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788a4860b134c9a95d0db32c5114fd635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00d29bf05973d56c8722d1438412d236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd11bf3bc6f290e0617080d83a883f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a722bc84ab7a468dc01192c1e2e3e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9bb09453e55741c5c93795bfafbd039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f8aac7a6416dfb6dc7b3731f371b140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da1afb83d25ac104d7736ce005042641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c8bfad118c9a063ce6cb92262d63342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e9a9c1ffe22e6b6c78e59101a389843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeecbf5d7e16fbddc31f66cc79a128244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b688b2acb2650aeaefa17894395726d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02585f3eadce9db1239bbec359f22c9746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9734d2517b1f27a7973ad1bd92960a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f26121173804223a3eab69e4daa9c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f2d2641bd845acec44f8804a67fd349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b765933e5a47cadadff35443b3ad32250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdddc9023314eaaa528552a42685dc351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d25137dc150b40dd65040b9cc05b952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcb95729035608d759cf11f6c0ed2253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b00a5e7eaee3c680807fe929ce69b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68a2403e6d183c539d288d20519e8455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6beb1f1102300c02f1a092e6d7c6356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16b0d8fed187b7e82e9aa6ea531df457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01251aab991ec52bba53ee4abfb1dc3d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c6a15160a5c9546df71eee0e0998559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aece0bc5d0f72e80464f734ea7e0d3960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efebbafc101b80be8040de79a6661da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c346198398045053f3202c99f333a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a74c95a4770f6eab603bac0a1364763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81ea34420f5d715848df4f28092df964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e01823535acf8bfd734520f9fbcb3a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad495595eb204bba2713aad35df74d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbb759b2213a2be1d693684c4fca8b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50007b3703eb017302cac960ade8fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd025d2b4da4de47632c8bb98163be469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930415548606b97f746126d632514d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389f3db925a87d70998b4a2ccdb5cea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0c8896fc1a1d1c0ce732e1f2f98eb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb5fbe86d775e75dabd554aa8da58273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ceb714457ae7bc12ad261c60e56d474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cdbaa2f10446d1a7d1d1696c265ced75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793dfdce9d5840efd8f3b5e143b0dc976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8c142fa7bd89c4686ee3b45f9ab1e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d85433d94c4b4cd6fd565173091a9c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179722d97b97f08b01eb0cb6f4c94fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfe87d1e3c41623bb141aac923034280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb86d53a87894538473ffb283431a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98488d8111f65c4aff5ec31d9e12e5c982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11506c000d562dcb9e49fe843296efe883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3626048bed710ab8ead934488b82f884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc6d2196e7bcb0fd4bb09d6f8f92af85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63356ed6f425f4c869a5ccf1bc0d98f586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f9b4a89435a674a273f3e459cc12187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95028811102fc3e0cae6e029c98d683088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37874697723046bf29b9dad90d6a93d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0dbe9595ad23dc8830ee9286ad51b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370b50c93bea65d9f29183c2010dac091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0b0c40888b3c6628bb8a0406cebfb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed45a47ca476155087743b6d14097b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df699c96882450a5c79279d48eb6d2294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6b89b5999a22c0ba3345371360f5295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7963200e7599711082c656464ac4b596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939932cf7fa0b5b831000b6be46518e297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374debca25ac2c7a1012718ebf8cf46198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871bd34b36c9db8d09af68683b35f55c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83279075ba4cc7d4c034dd74839c7e09100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca581ffbe074fc5b40fefb6de2e4d3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8eaeab75a3e3b5eb5135c848e0cbdd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94600519647f8d04d5f9e28aacdee39103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868a1064a8ceaf6a3683297ef3dd78a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875928176727f4b5806738e5444180a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f7e503d57c9a1f6c2763e7bf07205106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef8acea5c80cb8033b663922de88dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c868b2dd36c4d1710958dade4e406c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea2efa9daa362a984316e207a6d55e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b1ddc57ae80750c643d3723f4db68110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09deff355d70101ab1d48ce17e77cd4e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5678bc96ccb08e971f2350b1274615112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6149b0cf01015dbec743bb05a03ba2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a83e0e79ae50ecdbfc422570c034f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d07168dadc2f32a05a23774eba1fe1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214aeb8799c8cfe67107b5a63fb9e8e9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73920ec405af03afe85df55a056ff88c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fad40f39a348cd0c40a80142dd992c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382a6b4a524d1d8a7da8e7b39dccf4f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e19bbb46d6b13f43d534bc686dd96120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42a87c83ca2f8a03659390a1e27a09121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562070e37b407e633e47a1cf58dcdc11122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0a5aba0e58294f550e39231819d00123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40445ab03a5bffa295c35c0acbf24178124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9bd502e840f09244c3976b2223708125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db99d52824aa8d3d0a4f77a73fe27d0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcf7cf580d6319c18c12a9b3baab8b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b39ffdf2e5ab9c49bb35f29e93c7f2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54395a45e886bf22f892dde7d86d3c4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e12cf4e146a534c36848bd00d3176130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be8e5e3633220bb01eb9789b149d16131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05a66dd05c658205b3493aaa31c186132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad1bb033f175f21c2101b2f2ac5257133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28ae13a846b124a9dc1edf2fc8dfdb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702c3deb5c3419321127222db224fcc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1ddd75c2f28372996a0ea10c5a143136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cd2fb8dcb42b6ecd6a3c6dec23f81137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb961a3a58b2570257d0f8bc45ee2b21138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c64698126a22f2f1ee63fe4af8528139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ade2742b40f19a9bdf29162b07063140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94f8b7961be9be166938f78dcc94a1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f472f63799e501e61117c1fdeba39142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999908d5256aea28f1e9c34ccbb5779143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f2d649f7b19d4718a6e170643f1bf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc6ada3db72b200eedf07908dca62c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199b770617b95d6f1aecfb947a878fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc5ecdc575c88312af510b2864f7b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b0e281b36d7b451cd210baf121924148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efd47e0409e7489b558eba78db7f0f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981999d5cb021e31dc246506992b0d28150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe521d6f86e70ec9cebff1fbfedc78f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182e533564e42a52e51b86435406c4c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecdc3edacbd5afde109630fc4c6feb0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f572099d22625e9cac97ff4167083f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771113b923927df8608bd89cadb83e7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07e5cd67213678b04558e0ceec2d79156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36c2a0f5104d05ab3f589a6c4a18b4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692dd639793bbb0196c15c989f86ae9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd3bb2d3b776424c14429ab8df3315159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7295db335c4e5c7ad7677414ebb40160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d00984558710ae49c1ba4918b90be4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c500bf19d3d13d9ae20f5979cf446be162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c84a64cce8954b7adb07305b572b56163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88062b029a19ecff0af00c8306be12e1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3bf47410c6a988a7286c8965b24fb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9609cef2d4a6e704210ea9a752700166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7c32ed6cdea0f41d95ae7a56c42c7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8bd8c0d3c79c1c470ed63983355ffe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456b81401f5bcbdf6b547a84fcc611e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2eda79649ae2e3139b39f55a0b087170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221e7b2cfa49b8e933f0a9885a572e0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4cf16b3384881396ea2a2485392dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711c8687d03c41148fb2b34cd37d436173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae928acda0b471a5b700c43c41f5858b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bcefd7427304540f22c3c4f11fb4c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731590d1e1e448444323d15dc384991176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb7cf6232bde2f63fcc0ec59b377cc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064f118844e68892f331d2ca95a6b80178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443cdedf3e781eb1f56526b88f34bd0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2fe29d2509f6d7af2962c850b7e512180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbc87bf30a3111a34aa12c97164856181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c11157f9e366af1267fa9980c4bdbd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929115a72cf775e2b0a0d7f8ee3943f8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731ab1449dd62b66f095f4a992e0c14184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e4789828c0ccfa49274df3b7340c8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b27eae7870129cb4612595f84ad65d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629fcff1d2b315a2d548469cfe812207187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9667f9c762f3750cbd7212920c988188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e835b08f04f90de2cd935befab947189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664dafa49ddc58863ce8238f0bc2511190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90812e5ccebd0fa28af95d78351147b0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199bf93309be6d43d96177a52aa2dc1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47994ca5b2127f897b16376fec546a50193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fc2f61f0751c9df89b728caef9f86194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd997cdbfbe09baecb169b0c66aedc99195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55dd1fdb3048267b778b8b8da7b43ff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09c9e7f048cabc92ce39ab9f51e7e7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508a72c2a49be67483fb713c145d776198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295e083f6071687fe515567606c1c8f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f949dbba0ae690f83f2653ab39020200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc316d7117c7f292f902ca28c6e347201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d5645d05dc2cca9bca399204565a2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5400aa7644bdbdd93d8e67a3c1821203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecadf308416b1d5bf0d5aeb32235df204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582f6b884eb70da4d38e4478becd2f9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be77398fc9d8354e6fe9b81ed4cb7e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae3724d4eabffdb2e4c0a5bcb7a336207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a5bb4234a96dd1c3fecb3602b13aa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e34af67ae1f1c202d4f17568f96cab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa7957e332db0125257cd2f8bcf9d0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feff0e3fd235d0df3ed0ef82c90d9b8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ae562bd51ccc2e4eaf458ee7b1f22212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27803280945cb5937b4f03ac1a15003b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0466b995b48ff42e68eecbd739e911214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16c0b60d7baa31deec13b920639a88215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1529d3c5ed8a47eb2e694f808f98bf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983f639a58d22e3ee1805d0981114f3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e045cec642b1014da962fa3d8ae7c3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9ca692114e0239c56aa46417ee19f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94d5333f7f95129e9f1601558cddbb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40df28e3b2f19af496f01e7f76a3e2f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd3b0eec14814b3e92ed2616dd8db5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf6092bb4febc210f4f1e64b6e81cb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b7f19e8de1e60bd344c29707c3c68224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b28e921b7cd4a3f63838b9b48b8b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b24aeb90c3627dbf8e4360fd6a3895226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df693e8c76bc07cfdb86511cbc8a11d7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704896dd439bc9b2010d15496857dcc9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea970af57830ada830ba1d1606353a28229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0b08b880d18df8e1b82c64b87ddfb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776476c551bd3c22abac27a58398c526231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbb5edbae11fe63b9ff7490a05a13c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306216dc22c394a9a4cc2e8357fa56c8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ba351fe4da871d62e2b37f9ff53d7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c2df0359a5fcf172e86fe2809f368235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2d3f9bb302daa4c2767beae1c7d42236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9663f853df075873d4fa76a9ccb8f6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f73387721a6567c5795f2906641443238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b892eb2e55384dffaad269ca06b1e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95d52789633e60472c6c2bd14ef1e5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79ae252f3b4dd98ed8d4b1bd1e6875241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b925475e89c237b688e649ffdaa24a6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b631911690ba43cfb4474db49141c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7173a533060fe6455a31c6e2f0728244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756c385745cf707d46dc4b0a751e543245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18beac5f9a742b9880b21bf9d1f32cc8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd5400aa63761a4ecdb2bfdea50a33247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572c6ec2438747379200a80c18c0c55248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e4da9a45889af70789419b1cc2279249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8973819a8e15b62957f22bbf1b666a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e711459d5f7947302cd6564f60a3ebf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6047fbf571b015cdb809146910eba7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89aaeca968d12af5474c4529b0a00f3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8610224d75faaa17a07c3203f9a6b46254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4ba47d7faf6bdcf1da191a7193b42255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c922b7dd180e16d1c219361df5464256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb788680e5620607ad18288fb747ba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2507bb4274c64d1e7ae1338a4e6809d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aeaf16530480ef192e84a274491d39259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de071375b0072c6c4d5f5ac45e244a3a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f011136aed18ce4cb3f9042c8fa14261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba812464df28754e3d467bdc5fea0a2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0694ee8666af40976f629af5f7062b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992fd336e1f40a215047bd1e3c13560264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5513dc60b93f500800c61df9d4a8d3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8b0f38f4bfba82b3f747ae3f201ff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33289a3716c599fd7923dfe73578fd1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b33a6dd685de37ae39123b4db2df6a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4ec3df8ecab79220f0420181fa519269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd249869585a5797a1a670b1c75f75da270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf3f372a9474ef29cc88dc72a479e7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c56eda9c5e66676066fbc1e08d71e3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93c33500870145babc5f66f277eea0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59662016f8a5e05350c6876abc391281274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00425c50d149e139334d3e7f0dc1831275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158f167c3b394ba86262d592671fd32276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ebfcabbbe7060bfa8456f136ffb16277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8d7895dd87a7ffb1bfaae0a747b1b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9251af81ae0d57ff56a3dfa55cc6c4a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede3f7f7f3d49e5bf43fdb723933cd7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50b982f57bf95171e5a24dc4f7b92b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be082c7f1924b8e8b191dc3a70c24624282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ec7ac85b5fc1a7fd49124e7b19299283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a4ee88bb9de3db7b8743da4b03f78284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37700f0147a5c8f0f008b7604941b6aa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342e2eaec7166f50f3610efa3a8b059286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf98ffd725740673b6d7b825df55722287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6ad8847edf6c2cd2089f89a41ad3a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498441a673eb8b958c2c01882c579273289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538212a2fbe7a8a8e6330960ff184874290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029afcd1da2547ec2bdeef94094be3b4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d9ede9dec8ae9f5d2dd827dda09d2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eade67e8e9e3ff8433d289db9893b8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78489e3335af635271f32c83d6bed0b9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2230f4632a5596aeac2ef56ab356d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86423b26a797d642fe4cfbf48fbd72c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50d2f7db5fd67d941fdbc23327c14b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f07834f8ed320e6370b5db4d92838298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d20740ddcc9f80ae397338014d1cef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321a9bf5be4b1d9a29413c8f2d35651300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9379f537d9fb1ffc8ed99be5126ca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff8655196339ee428ba6e63987cb37302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8b557bfef2b5667c3c4403e437953303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676babf2e910538fbc5c2ba5be91008c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddf1c6999ed1b64b044340e08ae859305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3c95c16466458e5b8364a80fdc80a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0fe8f0e26f1d96ceda2a0276ac564307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7cda25bfef01f70f824cdba8e5b60308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc15b24160111cdb9064fa43b42b09f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a08d0010246b87099a4ffedd27476310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5868fcb833cade651890a06a42f86d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46cc3b47b2c191e511c1cc12dbbf48312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97dfe1f0e967e303761eccc8090217313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3df601019a4f8690ef35af820c95b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be0bf7234fd4fe13bde9bc26df03bd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39461ee58fc3526c995af37f5e363a40316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5ed43d65b92d747f832a14c5335ab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d077880410c13b739c625dffb30a73f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b40d3d8a21c10c725738f7de79959319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c359e9ab2aa69dfe5a6b15a78776115320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aaff773dfc4f7db029b99777e3067a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1249eecab6f12a96c26f966815a43ed322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf6cf075a66ffbee2a583e6e8c3ccf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526269f5d1191a59be3ae32e046db357324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754e18fd8cbbeb9fa5f88dbe5b4c3f3325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>