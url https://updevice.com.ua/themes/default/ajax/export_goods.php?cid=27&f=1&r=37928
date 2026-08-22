--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1489,51 +1489,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033032753c2f28ca7eedd3d82b1f64cc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc52fd70f24ba2c40e254aba3e880e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae37d403234056e13b1c0452ccaba33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba36ed4ba435cc72a464bdc55693984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4a8d736fce2473cd1ded8e6793cb75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59153673b057a70c0ece3cc7425cb04b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156343233192235babc1fd675fa028127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365968a9e24718d408b85ee73847f3e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df956f028bc7a6d2969ccc08fc98649d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8779fb87dbd9205f5e7a9c41defc9c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46143f1b69a25916b58eb1fec04e405d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346574f607c451385b760f75a0d541b312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f886ba91884fcb0f4bb98a57b965e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee27b04a095241ad891e6f68d5798c214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4cefa103b5d3360635510c1c9cf1615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a99dae48462f326c7f8102df93f79216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7ab4b969264828c6378c7595104c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbbf4b5ed40ecf1da67d288361abf818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c5994a8da105d5d4ce3e116cf37e119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224884f14e83e93c4f174599618760fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e971047332364fb0d753e34535bc121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb80e2d39ebb0d193ab82dfaf8b107022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09673d4444e3f9b8ad54c6bf421d69a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74f0baeb55acea167209d1eea5cc0824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b34cd2ce0ba7626296a6bde91c44225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9cb3cb12522416102db305b665dfa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a47b5f944c31121482436e705058027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb5d57ac1e4d0717b6191ffde9865928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316a364d5e42391a0d5dc189214f08929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f695e189e6d0c6f49aaa9086632d79a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d31432d57b6f4d73b06611e7563e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1dc6cca638c390691540f36bcf299532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e9a754ab44a3884db0e2bc30fc11f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1395939a7f1f986da2aeb7db9e9acd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b898ecdcc92298ffad77f000a0451a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21751c685a90c92e78621b3d59c62ebe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632f4b9a194b375cb5c3fffbaef487e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e4c5f81b9946a91df04bf7dd8f12e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c1d4183b5e085f9cdb348b06cb13e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17188e6745c23086e51911728c3d5a4e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d20f8acb7716d542b3cb08dd4c2bab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48458c28b6c6ab58acbb846938b9a18342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae6d3662d26c89a886d9496136da6043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d4278c322e8230bc61b4e808001c444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5c171905580e36c8b75a1a88e541e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e2974b2280eb7b1ada2b2d982f20746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70389ab28d0130c2f247d9a5e1402eca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ee52f27bcf01ee07751fd6921576248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8f3a9979ef9be3a69d5e9f24d0a0b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c42698f61f0c2218a763c1864769a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87446f60665a844303ca4094ab40bdc051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301f3336e0719bcd7ccdd0431a44cab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf1f16d7ecd5463c3da12f672bc60453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530bc0e0ade9fac01eb2813707c1a95054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f22fea1879d1e97618de266a7044355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d32bd2ae2eb2b2aa0ccea57570456256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bf40846f115e51157bff6f31fb63b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6c6d2c447a23bdaf25e5ad3e9c05858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e321f08b02d5e59889983656b69164459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1eca1fbf795b07aa896fc5065da8f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62963c681b7aa3302cc9ae28895a5161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e469cdc27e67d56632ba26daf64b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211e37412deb47be56dd76831dd5af263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c201e718591e14ea066ccc9af7f923264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195a15fa217644be98accb2179833a865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264286d30bd1ff565bbc227aa4ac93866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77923ab3c9931781c4c99cb4f42029167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a9428c8876d2cf0542ba48b7ebfe268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29090f63bba56643a948a6241d705769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8690698c02eb1e51bb3cbf269729c870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838e7b63f3b0ab972acfbab23e78c2f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4e7993f11ef20720f58f6112963c172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124deacf79fdf69eadff47c0cad6e1d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59cba2cc9bdc5b1c89d3ca8da112ae174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50baaf1e1fc916b8d06205329c275e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbdf6f56203ee23b282e2e7f859de7a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092c3773d655c2047548b331de833fa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b87ab186ed274f5f479b843fdd214678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049d982b0e783c5180f19f6e99c8bf379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42660a832d64b9e4330f336f0f4cbf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf81ec9d6f4a8c6044226713ba382081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe2048e337780a425250631a2d0ea182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3669a0b4ec51c911c6186a40b2f693683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f933a4dd12258ec2a2112bb036a0084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a680d73875d71aa58cb357c001253f785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68c89f3d6b8b72277cdef1e7033d0886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b9708a915ed466cfc1da8d85792b887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9e03148f570f9dc1351cedea35b1088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3267b01c77e3f2489c7e16271f0c4cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c134c584ce45bb8882b72b3985a605b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940e274e3ee4001b4370aae9232fcc491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c9f0d5c22c5636634fee856c2054892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67ab449d24c7d533ab8d0ae95c160293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efe22ca631dfd4b574de17b7ff638c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44509e8df1f450113b547aeecb3b8895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527d7d690ad1b08eb484ce1f3defe5996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a78f7c779b4499abfef3261d661e597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3062299c208eb03d7a5653c437853398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc24dc07fc54443b8e3a85034ec79599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606db9a557bd9afba708264ffbc1c5e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676db34c1836bc1c786cab4fd197c7af101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d15d9c56fea4bbd6714484b616e76a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3129e7e1126166adabba96c1769e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfdf9bbd9d87364aedd467de3e7b66104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df629b2b0ba982a1fbb553edc30252a6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fa0a8efae2fc4a954da34aaa370fb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab4fba23d8257d4d9aea22f21bde78107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1c04de96dbdb9c2e2a2466db277b1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18913bcdec8f9cc5281b98ce888d4614109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb600526d2067e61b2e46cca71d4b4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc64215a4a01a1790cc0e2b35d6e95111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e31602df65a030df42594ed66c505112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b12ef1ba7e3f71532647db526a470113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2e67ba75838cb538a09861342e7f7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d107f42f046adf7b7bdd97e4db3d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978430770af3650beda0d1d5020afd39116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d9785dc062bd86b461706aa5297c2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72a02feea9e09c808673c1a8142f06118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32612f1140636984659fcba6881c954c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a08de4889bb41e24315f036d6a5c84120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f92aefe4e44b5bc0c59e944c063d9f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538c1215289dabc5ccbcf4d55911510122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f54761642fe060e109e2cc3287462123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d64836530aaa8603ace1d957590993124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a62b9fdba13e64a8916ea0fe03b2d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc888a389dc8a4026d5e3e09e1a13b2e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b6d749d8c62d877efed2056b242ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a884072d4c068e212b24a217af46410128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bc19bf27cc671a180521d27ad60ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9eb6c5ef1d10c264c31d46e1697cd6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08a64b33dafe8529233f0517f14460131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8bee6d9f6b9070f0983923fe602eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f211b04fe91453e26ff2c5c083a92c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5d3637f0deb10bd3f20ffca97fc7e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b7ce6854b70473768b325e6067cf6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b17e79669499ea458d955515f4cf4c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cabe1db5cb15029925b36f4444321d3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388c83df4bf4066e71e3ec542603df4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24b22f8daf5e899ed4c7e1bc3939fc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ffb8d1ac6640642571d840b8b31b63140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab920ffa0d8372e9362e4dbe5f61eb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a6dc247753e90b6259ae8dbbedbfb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e60052dacfe89e6780e111756bb29a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f99916a5b7846775e6f11f3cd2ca96144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef57e94eb492d70a0f0791affe8435b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142d7e7b74817fa71d46e9265d0de26146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44acf3a2f91716e455a8c853d9920ee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860fa579667406be223b0515a266b27148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e078f12e5c642a531af17d1c13b5e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad189eb1c2ebdee643f04147c289416150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1e821629fa084a0bf3047fd82265c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce4790a55d75452cd35118a91c9073152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b57c284303e36a742b7cc470c3000153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c466446f1d5022543ca1a4bf8d285f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970a6bbbb5766516e33bc32823d8c3a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217fa10ca190db99b0f6df2e55962d7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a096cd5c3fdbd9acb82657112177c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a8178fbf05e02e10648f1e782ccfe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f69d1259222e5bfe79b496e0d31886159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3768eea6b905c57ff26d29308009876160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a6d75af6ca719b65c206879d08e7a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09a638693176eabaf014b410c57a2b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e95df1e8479614da14ca31ef81bb4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebae699e592e9bbf1f44a01129a51a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e41d0ec67fdc0042fb15b07fe7aab9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b389997909af8ffff6960b3cc0ccb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665f28e1fd3274bf9b65729ff320330167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92baed7131a5d49f9728e031b4c541d1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2d1b901199fcf26b889821b2a2ee6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ff0c5d71398c7cbd8579cc2a1e636170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160115264d00e8cbe5d152e6399c2199171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6eb1f785649189e64ad5b36ec83eff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6dba1ecd657b47dca1144f7fc0bfd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f24543c9c1f1fdeae57feee93d9ea7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958435da3f7a127dc8d696ca5fcb26a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f431fdb8baf8ba3834f496ba41f54e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b0dfae042ff5c6f7e40583c4b13c7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14a23e210f20049b58b12bdedcdf6c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87124e5722dad1068f466ea076587fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ad856b5247584255ae1e65f5972de180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18d2dbcf4255f0631f93774196dc40181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17f6dc3742131d71489b0688a5909c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7867af2f8e39674b8e7c56bee36174183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1888b560128610cdda2c89837a75ce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5ed1e5c3d9d3773808f77fed47be3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea4ae0728eddd0e7306ef19fa60115186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50a11d7507baaec73f5974a5613cb3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df01c40f1059ed097b2809b23eae2c8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864dbbc15554abef591b1350ee66f9f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d5ef78904a88a14532a5edd0db5c9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370dcaadb1c6cecb44e163258d4394f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21303d85095e91edb0471bcd7df9d08c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc999b3b6a2437ba4cff04ddba67441193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b2e36c14acda0cdf9e77418db6046194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b0cb19b252d457aff3450028eb89f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf1cec5ef1428a1cd7d52c1a493b19196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f29493780de6a1bd2b0a337d5c615e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42119da68110c1a8b0c6e3356c85af4e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d411d6fad74c925c1a272f606dd28e4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e5f44d1fafdb14923e948fe30e80a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccec67f0811971e81c32bd28ac67349201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728dea1d535d23738ed56d92d602dd0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a897cde32c250cf09f1d53308d554f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01b5763c2f053ac0a0a7b6bcb3afdc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9751302ed61a47f111cbb8ed2569a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fb078b9b4d8cbef34f5cd7820dfc1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0311f7da8a2b2b438f9babc3ca0dce8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988253fb5022e371013fa6ca1a4f7cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afa76e6ab4b0201278191db5ff45e2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87496332e99517a4616696808f24b5ec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6cb54b7ce5cf05737c28c2ebc2d5f5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bab0e8bfd4fc12b7f80dc119dfd9b9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0dbe2e810cd9b2189246dc0eab224e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470cc3644a6e94d10ff84bc1242230a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4146836f1e454009c8bf30dc812b775215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233e7c439805382783b2abdf8a17177216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d63d733c1cf016c9d6d36c383fcea7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b98be7b426359622d1f4162dacd7e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a42d1e6bea0922c9e9aa3ece3fa543219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26181bd4aece22c11ab9853f6dadf3df220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb59046155a74d40fea5ceff8a469b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71967803beb603b18223c6a19772a2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617822e1dd39404685d86e8d0dfb55f2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15b3af32976cfdc6f54d54a868be3c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269aba5c77c711373a300982d9a0b018225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442d309cad967dcb4406f316ecb4caf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecc2582ca49a97aa5ae2ba03bcb7fa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de5eb9bdcad2cff84037cef4f4393f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94bd4ed7851f93b874660eb62c2631229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ad5d530324de63b64d7b6fad11093230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7079a5b2eb37048f73f78db77022d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a91dba07550bdb69f00375f41fefc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221c45826a8a7d63fdf5714739dc882233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8738259090946661b2bb38c064e37234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add79cf14f2c2c795605d1168a7243fb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61cb47514009b1ce48af3c36fe6d8a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83e10f6460fbe8c715265fa724550a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14397d7a57fcc7f37c4f1d05e00fa2dd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332c0760aaa0c3fc12ebae34d280efa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd87c29490206b4b97c28fce2a554ff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be00af29c6311a4827c4817fb67e1a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5effd25fdbdde244f40101b2b39e6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ab2b8bb2a44eb563cfa8417d85e16243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886e2c4d2c07a30e519f58e57be6d26244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ebbef29cb8bb132e981c7597fa941245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae649de210557e0d77efb016342b658246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67932963907644088b7dd10f2fc32be247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64745d8d9c2f5702a34db9299de615248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41519a8afd5051171b9d826890dfa3f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c07b8435a48d24360dff19d253ebd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322ee6dfe3e9453fe8fcd9e387da122251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180b02a4fbccbe61ede4f9bdff9adb0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f69027738300b9901e80f15013560253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7ba52b35a36647e79adf19d3eeccf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a335d4a5059c44955efd36177e1181255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336433b75c8cec53c1482bf47dc12984256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff91bae932706ebc008df38af3a9c2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a990f07d9f883d415edf7f406207a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a70247863fde14ee9d88e4357ff915259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c114b5ed5982973a50f3d5df08805a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e536dcbea6494be94dd3f7ffa83f0f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94095fbd670fd0d8510f19f2862c98262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430ccf2712d5dbddce250e4314510d2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed096c9883c77fb36a0aecfb8925eda8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0945946a327c4026469f3525637f4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac49dfbe77cbbf9b98d56f370310563266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87710762a13ec6c70d8546c10ad87e6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311e6a9ed25095225acca0eb267bb2f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374784fb234ef9af196292a02918b180269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f9f23b4cfc6bb5ee26b0ca7be2830270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f776ce8cfaac0772d4e567d9a00f9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349afdc43f4434687923356174064cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68c0813cefffbdaea60c1722c690c4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efdae04238069dc0dcb7c296f24b00274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8b04463b267a83f31601fd4bc7c27275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0abc0c404869ed9d06e28fea0fe9f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811cfc1df5b470c6e8890619ef3ac855277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c19c8cf647693cfffc1bee21ffbc76278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518378748455368b2dfaeb670dea03d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303372633b245b0ec6ead41069a9fba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8266062c788183537a33684353d0d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdaa9a0b878eab61d6d9f3ed86c2902282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dabee2d2714de090d17faeaf8c428f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30df5f602f2f02d83dcfbce4a6dbb5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35e1447c23eb2f439a6459969251c6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbeb9720c847617302549dcd54d390286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65692b450f548bc3a2fe3050efe0d1ce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2fa7a22d443fd52d79c123d5ff85f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67ce31547c5327a8c680adbf036fb4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a27abec63b9377074b553439bc40d4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59387969eb26507b2f38a23ccc9d41ba291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4095c458d2ca20716e7cfab44a613cd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0beffd56d3e65fcc15a57ba6ea6cd8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38aa644e4ef14fc80eb2c1394498812294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958aa71242c04ae58d1e5da60305536d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7bf9309c44d23e627a38b36bf5a6f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02c75a05d34e86acae4c82f7538dc3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0caad9947a2ba565e60d641d12cce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60aec91fef2771478faab01c2d2463299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4ff39590981b2c682ab13f066053e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5a63f7d8e94ce229b2e3f4e6c1fa8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b714d7b3e84fa855601ec91c8b19221302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43107bc2e4f765c7bd53f093e0066a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3ca3d9746cf9163febd9fa9c56f10304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f881e5e91da84b2347087fcb931980a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a140d7aa90d9609c77482b839d4e3f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742016b9f759611f6bc36139c851739307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34e68a36aa37dc1667180208ba5990308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a14c691290b8b86b619c34a454bc6d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a78825e103c503ec4b7b83abc34266310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae90ac3b4dc97e2c25594e771b4613311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfcb9aa2eefad33cec5ae027f12a5a3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d528dcf6dcdcab133ccd2f58b8d7178313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95397fcbad81cae76a9d74fb8fb90719314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d36a84d714c6e7c529a2a2450d912315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2be5caa8f2335370ec1eb0d0e34987316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f555874eec5e86c23f63358a10ffd1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a3373e5c600c107a6234c81d500da318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad9631c5ecb0b589daaa6bd0da6557319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400f667d36ed6a972c4c1dd4542cbb5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ca141ceb2cdca76e6ef9312411b56321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c4bb2fb3cee10b4fdaf0c4b77afa4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52926e5497ea1a34bca0d103327148f2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59274e0fbf20435ce1be52a697625b42324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ce2e287f28f7f6f153d47e713dcea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30931acc8a862fdd7c985b7f99d6ecdf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32097f20eb09c02a60f4cd15ceda919327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a917f6edf18c476b62825cdd8f4e95328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c799401d3152ee6b3fd80d1fdc9a9d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bb158761b177079a06a7a9826c5d2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e3b516e46b9a4b46447de9b73e178331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f6e60581cbae9c028ea0dc0806979332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f6fe65a5d468d2e2935e70f903867333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679f8ecf8ff4140c2460f28e507a34f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e6817749db47a908faba90812cf9d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359f89db422d2ea06050b245afa1d433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022b61c5403371e57982c0381e1da024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b286762c4ba2467556344e041da9a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3e5625fd0119bc6eb1a67e7198fe46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c655f8109bfdbad2ee9ab673b4fb4a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8105ea3d113ae5f233c34c3b516098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4f9ec40906cd1de926b9bc040b0ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6d58e8249e3d0f731e6a14bfd7a0810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff33a0d5aa53c1d92943c2ab16ab5111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3dd2dbb947c96958f6d9e9b72a2d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560c335db14cafe07bd1ba69f98d8d113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfc2e21ac468ab6ef564c5bb843b5f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15731f78f299612ddf3b9265e5dc878c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4845ca259f0c3bb0ef1d2bea3985216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819cc1ac6da701b8dd834c8215228b3e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944dae0cc9fe8efd649d3e36ad0e554618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f1a54d345aa10aa5f3d8e62d4c47719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f74f105541ecb3128f8b955f81bdf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726b973e7a3844d7d59f127905c9af421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada182858f31cad7245102f23ff988c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc6e4b44c475af1742816f1fe41b8823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a656cd960309ce56827ff52279472524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356122f052f5df344591d2645f197fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186eee8ab3c6ab39756384e9183568a826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed71a97762fd159253b403f5f0bf06627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7df3fdaee38fbb8374b727755c34828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fddf7ae625636b68f8dc164add9ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce5cac4bd968d8fe47719e0c3842f130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba64dc572962add4300c65968d980931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bfbb0fce69ac1340076c767f24146232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509770268407285900faf36a33c959833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93af8bb27df58c7e23c19cb17e555c434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41797ea9b08032e97b6a4b62476de0f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d67ed20b9162755ed51338922862636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57cb895ff27ff8c7f597acad275bb4a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d055c07b183836f88df03e8103f6a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe8f5d5611febef2d599deed14a3f439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415a07d3f8060ec2b87caaa9b11972a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525705b2d53a4c4ae6e6bfc344e7c6c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64440a5e0f47b9d5f8a4b7d7a2f4cb0742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bae4843ba13f25e36f89dc0136af743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff2221a3c18a853e91ad929afecd5344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15caafeb47cf3aae9cbc12a96f34dc8645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a1576eb73e23a393c4562d3c19eb846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df78b2c6c6e02f1f4ed1ecfcc6498ae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892af84f159089eb67422a800b73b07648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29281777dff6a5a631a36f10ce060749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690269eacc7aea5ef6fd49aec913aec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f55078196617949ad277c4019139651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370d5e185a3ac4d8ed9da853f154caa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03c11068b212339c6636cfda8108e153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143ab588d0e6f31cfc1898966c8f52254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c79462696600f7b43ecf3322d151d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0177012ec87ff2199c787dc5998bd656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da279a1f72310706c27e05e70321115c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3a45c8bbef6da0bb9dc267e93a24758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d08066c124f6eb8ca9148a7605056359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66eeb4cca7e67b60294b6ba901e37f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa8a9be3f89d7b573837acccff1ee161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d8818387a2a4d7dbf432c9f02bcb162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68259ba57ac16fd8a70d5aa90eb6bd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ee6b18caf6a98a604c412ad3425ef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de24b2fdcf3715711ad27dd7d12aa465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779be1abe243978ecaa3d72389438ab266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597963c86bad42e00ea4d17b93bb8b667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af70b9a253a1f76e24140c1be72a85168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576a9e2f2c4407577ff4e3af48a8f3169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb27c29b655ac53110d7f79d19365b970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d0c0fb208f1adeb88d73fa96cf4c571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1633254f1fb7ba02ba26959d69bad772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257d5e1499135333634df1e75a66a3f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b73574aa43dec6ffee6381f11018174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ceaf446989cd667fab0ff8a2e41d375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a3915622905dd60ac17b378a8df5976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af331ea2e433b3cf8250a250cd28c077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c653c85faa509b7a3825862402a6778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8690b5af4e5c9adbc34724316eb4df79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c473119073ed581075348956e67172a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146669c095b2a142e724004e6ae690681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733f72ba929438434312f3589722a4582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea111946ba2a6c7e1ab521d909c08e283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386429ee3895b525ac07ea323510d5ae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fa011bfa20e6d6f7b0de7b6cc77be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f0d3b78cdadc6b9f1b58b894fe32a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9de200d6b98f29374364c6a1214de87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101f5279733b6edac7b9c46dec2044188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9f2be512e5c2beb213a7453b141b489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28777de22017818d9d0332b09a7c2c1790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56744daf8879cfb13ca53354860e562c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09b1e2e55fb6ead5041a16373e03c092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f94fe5e0bd66013f4015c2bd09c02593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72088922fdb02481b73c9f0bb75ee10f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33c6d3d862eb6db66921acda76d73895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3b9db9de9bf53350945c541b5c32d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad638a920eb1d1aa4902b6d9ee09bf7397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04aec51cec2deb7bdf9a022f984c2798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d619b2630bed456c30b6c1a063107799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21def217ef15583cb5d60ac2a7143b44100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7524b1e9de298f00f1a29b0a6d8c39e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1472b2b4b4c5be3d72ea0bbafcb96102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cec53181fc8d7e72825ac968befe48103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bffdacb7c616f0631005c4ceb26af8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65ec61d3710ca62b56d0cdc7b28e5c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251468fb363d0fff1e7be1e043d9eccf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec4f5082fb6a916191bf0ec27ba123107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69817d8de9609935703e805bf5c906108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f978b2a0b1680c7d86cf68aefc3227109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ec62ba13dcc32603fb429622e1441110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329131f38406fe062215eda15c47d664111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437e75d17c13b2abd06a3b8e0abec9f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80daa81a564bf1cde0d370afba9163113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10634dd8515ee2f91261b5f91cb44716114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d5f0958a4df47d6751b2ca05a489a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7483ffbfeebd981f923251f47e38b9a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02a146f18c183bf525e146eab89152117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2bfe85ba1d9417ac680d5e30fb676e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb41f9836153692c670997667103d6a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdabe3560207d1774b8d59421f09b7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e11e96a27a921d92dd0b75359360c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7d939f96637e7f0862dcb5442baa4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaeefa7b7253c3f2900243273bcd6a9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d540b3082c5d5cae6cda6833ebb68124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc55444acc11e7d098376fa93144866125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9924822f88878669ec2f7593cf237126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411b76de4cb3b7ad0d2a11add237950127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926bc5da239a0750b2e51cd89be6210128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97db6ba63cd6ec21238fdd8427ae94129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9107fe94249a9e2372298ff89d5bc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c1c5593e87714860e963a9a448c36131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24dfee7717989dd8169555bbda72b3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82db51d71934a3d50265dacb04cddc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6360881c8d5287543815e281a1b36bf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4f379128e380957d642da5901d73e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7782bd0016805e559713397c08ba7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3e6811ebc276a7ea6a05526596e31137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a6a29ff66627230c755a0bbfdad18138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9903baac93a5e3d25bc6156cf3d3a8c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c665d9eb0ad0f0ec170c929f5878e53140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51db36d1176509fb21f06eac1ad369141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7c618299850914483b275c67eb6e4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676029acabbfd4d6664dffce54ae27d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4512edcfc30287a658aed8f49131e63144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a217b55ba5a5c5ec586982c77a5c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a487be7ce651cfccfe8e2cc0273a621146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d706b8f73c86043567ca62566a606147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e53dd649e52df0f2cb9d9d761a4976148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454c154b37581beb814f815abbf8152149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4665f31933fd24fbaeb72885ad75c6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8cdc89c444fcd6da2ac4ac5c7a308a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c07f81a3794653db314258f0dc00e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abf33b73f8f0dc52c901375a488b7a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c82d337b42f138655c5669ca43e135154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6e7df6d99605569385d7f403f9ab0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6076ed43635d2fe7ab46470e01b8c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12983b6e9a4fe4277a9bab9812275596157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d9c01b6feedce45b8c8a036b33971158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae8c4b62d129f0555ed71daa57cf38159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019e43258881adcb58574c0dcae8a49160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316524753f7f231c61e994cd7bb21473161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0762c1e5f1528ae645df84440eacd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab32d692c466e103f6c6d604f064088163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d9a28637c6639061fe047001d078a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8281ea91b3f9e81f5a21b7edf1c202165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ee92ebff01fd21cc67c246208820d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed94573c30205f30e188b38301ed415167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d829a396b91640dfeb1b32cf9cb20168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43671c671583c5025e594df784d806169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e63b34ed82019749d53c0e25eba59170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185b2c62ac30910585d0385c1222395171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe66c4597fa2eeaf6aaae351210d0a7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b425d36dad37889fffd5ab19b95f6d0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d2b8f192d66e6b1c5bc819bbf519d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4d44323cc8e6a3053ccf11194d766175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa352673d7c9c5d25d39f278fbb24b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a048984cc81a077670e5ea9ef9f6c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9d316170472c5f8ac9eb09e12986e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831c3f17136a58fc9aeab29f07eb5b3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a222c8299747f9dabe94c919375b44a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5a649560fd69d8d1e5f8f09dba8e8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49cfc9bd8da2efcf82e110123ae303182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451d42de478b8e99a13f6186e53bc20183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5780cddae2d21165ec8757c029688b0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba7f5739f700f2419703261cf2399f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010972930cf767a1007b00bb890dd56b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd8423ab330157fc97bfbc462019c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3384ade859c6bc66ac0fc20772592188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567378583b50df06d244d5e3e16d5404189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58571162dc8c3563d71e4a76536114190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaaea52d8cdce043e15f2c09f898f0c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1db58a07612686453a721b3070999192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e684132203273087fcfef608f85d1cf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb3ff80d5c2c34aaa596ee674da3da194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6de6a200fcc9f60dbbab14a65bc2f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a5ba6551c5092692b675a626e000b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafefa0ba4521b595ab3c5103a74be3d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006abf7bcc7cad7815c6b074a6ed997198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ae5ba6164af832be1bc3ea48abf5d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94503ff9d41f1a76eb3520f3e3b3c204200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ce4b87be6ed107a6dbffa59498fc0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b629d979b3cc1ec4bd44834f42a624202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39153284e2b53016232916cd1123338203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639786a788266676f44328eca102064204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26788e3f440330ca4145f6d74ddc7be1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71432b364e5e14f31f0687926789c4c4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe9782ad97a65904590fc80ad8ea43207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da4a0a1d6f80607249c4e249597962208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ebe70491e365297853e4de6733d2e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b6d76c5bbedd8737342fd1d700de5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301c62f260067e468b18a265bf6f872211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ba46af37d0afd0b5cde8b69272e78212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64742e5963d4d5c44f05bb8cd0424032213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e29a734ab8f12385561472591bc7a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ae2324040a5ca50b65c1900af96d5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700cf0347870a4527d91b4da2f9e7a5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5ebdba0a56e7a05cd6cd530f7c890217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea6c488bfb6ca2c7f001739cee4f6f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03065068ae534ae78ae465948c5051219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503ebc1dad1e432b21818e7574a46c0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09cedec8c5a8ec64cfabcc1c5a86e0b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a11c0ecfef8d0c9224a32d300fa24f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476201fbcdd897e2b536f5f1b2ad59e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ed077bd52b05425a68946066a2711224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e14f3fcfb9d4e53e877e8c6a5a419225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaed3fef0b0fa15a491e4a5c7c512ab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab7a47c6c75a5aa0ce2d1e40e20e96227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e13ea171bf11518370f5852cdffe31228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341df6a290fc70378a94c259822d8dbd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6edbab4739eac4fb99f5bd885be165230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f865bc9a78540c19beb9ee3ed5a3902231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0808eb16ce41d654cf9d90b6a72a5d4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994dc581f2af61ccf3e1449d119c4e14233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24b8e9aee65d0b9a12843632ec8e48234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d162bdee48238dde1af1e1077db1dd8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78870d459bf274f6bbc9091f32c85928236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a58841c141130f716a62262331eb1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9534f664163472baf6270c61c60cd2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c1a36a858530f0cbe8640a49398a0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb496b7c35df6b4450086e09ef245a8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a208893fcf20a7ff3a598948037bf0b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82fa32f6dc74de35c011daa6f3bb656242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c015a600fa97b70803c1b2d556e410243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0639da3f21d45a681f0de61b0c7fdad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b1b3e24566c45761cba14424e48f4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881b5bcf0ee300bfca7463f6dd4d2ac246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0c06ca95a707e667ce78f0a099be7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7651bd9c81bacd429d2d8df62e078ce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04140084bf59282b09739070e419810c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db25167d7effe40ffc9de332e726c53250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6466d8a40d0fc427ba9f087af9dccb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98a5e9dc042d344d1561a90794e5bf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192b6bc818c13982b3c5938e6162f83253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911574fd6f9834cf99717b57b5ab5b7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de6cf46535120dc3ed6da09a1c97bb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4416bbee0815824ed9361d1f239f546256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6e84ddb552d229b3ad157bf786325257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27327508f277f133de9acce79ce309258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c28f73629aa0a35890f33335eb3918259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af8f7ecbe636839bda6cbe1ad13274260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db879c50d709cc2d38b2c5ec8019fd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28be5d25d7e352dcb5156586cba9495262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f237f0ace15f08664afb56f2f4381b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54189e6b87b1108472d61aded6e8120b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eefe893468b03c45a726c29609a8fe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90cb69af3b2da669cc852ac0092845266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9e7b11d6e493f31c7db99c0855b8e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ffd458299ed3b6a953d5a52df215e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6019ceed781b64e79bc040729f583269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a50e90aebcc2aa2abd753f56f42cd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a7614c4136e6bec1cc8d3638123f9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a62206736d250f096d88e4ec94ae95272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f94ead916b0dfd690f9cb73e91503273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a675ac420f717a23e0f3b4d465ba81a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919268bd490b7d8243617b1b5d1883e6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a89161abcacd43982a6554a6aa6332276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcf047a5cec8e79fbfadfd27a0bce9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c0c6ccebb843cdb32bcfd044b290d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477fd21716a18c27add95914c3451b10279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25224788ae55ee1bd0a15a4c45d5a264280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3187ac131535316e1dc584814f23e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a69890689aa7d9ef35e4c9abe0b595282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236ba2a0d1b1c27bb3fde994877294d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067765ad9d96c83b692bdf3682805057284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10ad08d0f44f696615ed66f8811e46285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed9bb8ca3d9500ab931fc9827926eb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af458369492fad0ec98e8d0f55c07a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854be84165f979173158b080c6c3f5e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79c5164816ea46d931c41505a3244e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907a6923f3036fcf2ce89b32f20646e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f37e47a3216b7060afe1bfbaf1a2f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c736ee0bf87e63a0ffda83cfb6476c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3940ce0b67333c8982dcf9c7a597ada293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb1741c2068cae6c0ff717ae7a613f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7a76306c68936d8d79ead885d424b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a33c9d9543b2e23a12f0b2b74878e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c21cdf64343626bf6f61764658283297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f00d9fae40a7c55ec129a55fc30526298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56696711a76326306a7ddb743a3de62f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8d3ff6f0dade563ae75e0f6496aa3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bb5135245f3085ccbaa855f0422fc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b2b32fad1b756a5831a04faaa05c2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319759ebad2a46aeca0b091d671e7c3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f99821774f263aed9c514fd1281ada304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968e2f71f2e2d47fb9657069c000b30305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff80a9ff849a2565d0e0796aa76fc54306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f314a8d0a442c14caf41425d3b79a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc241e5517be1c49ddbb9c86bb59b5c3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb9913d03dfdcdfe378425295d9cee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d92173ef4dd57ed71c47f355e43d02310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452d64af9f8d3e3aeeef2cca895ac5e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb75717533908d2d3f0b3027bc4d3f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a8933e560c4a0217c100cb15f5165313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36b6a1b82ecee50f9c80731a26ee76314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75daacfe1a63d045b13993abdcad0f16315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c088b7688757b5942c86e1499d12f2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54108998a20c4cfe396dc6570aa4d5a7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d70a10ae783ae1b101972c93be443318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a8c7d3a0854352047dc70c393bfa6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc57df462fc1d58bdc3c5615b07f6d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3aa5c0b1974f6274aeaa13fe16f3a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8a306468acbc41b6028bd7a98110b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3eaa8dae782da4ab4c8fe88514204323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae5f44834e340c1a6caf1dfc581110324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611307671e61f8981d9e7ae91b408ec2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54aa8f11e25a39d56f755259e504420326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041e74689c50af347c79b0b6bd8757d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a2ba5d740e500294a7761f65ebf67328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846ad91bfc059738ce7e64cc16b4ee6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77f668d451eaa7ca671bb98fe2a189330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5fa296d8b91423f36d4255702b430331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29342785d5a046c09f7753b611af0721332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d7d15dbf536892e6ad9961427845d333.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>