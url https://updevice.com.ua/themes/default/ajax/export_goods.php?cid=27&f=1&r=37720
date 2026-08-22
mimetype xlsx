--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1489,51 +1489,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85274f28f9142ff2ca42736774f8c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d42851f02b8837132fa7aaddf9b39c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264cac1521bcbbb6efb4e16652fcc453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04d8497088969753ffe078ef95cd434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0344fd1150978115a8ddfc8915872a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15578b1053f0fd1d8f1f4b4ee3cd92e56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491321c3b332a8bc2b21658ef6c6aa27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36564deaa71a9f5af2843117d579a18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32901c7bf7bf5d0272a2204c9ad5a8f19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19885908831dceadc913c70c9a227ace10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4143ddf743a128c219df7a7c0511f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b70b15f1beeb2699d35cd251b1a75a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3f74057ed93df0a37c180caee19e113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3417d2508d8c286b5eabc31aa83e5c914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef2ffa74455acf9dff4fbfa139af5915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5c33f5f8b2e9715e2eaf39db2408816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56351edb420680eaecaab05109fd18ab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e34777b10b16f4471403ed24dfce4218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c053a618579bc7a7185fc5714ed72f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce9b17458cb796fbcfcb8b5c0fa1a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507e7ddfdfc2603772d4b8ef7d51ffc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac62cd5ba86c0d88470974a81eedc1222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946de9853e18eb7aefbb990de0c830c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d7a4a361176172afd8f3586560a4b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf647d7347b41b43f5e4c649873cc5fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8fbf1d84ebfe9bd117d0a7b800660126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e4f706235022e71474f61d4102eca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd894a289fb4825599d0350410d64828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39766212bd563d4f5fd8ced5f693326a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389a372a117f26f2cce05cfc85a929a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27500d5a3d6d775a75c009e3e134c84531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b555c0d5081109376cf01476ebd5a8d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69436f349c82b6879858cfebcf4edc533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fe5263641ac063540f205e5e0db0934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2574c34efe5ec6aab538aa7333a6fea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc706d1eb87d67db2dae285779901136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68ccc0b6e1869dfbc5a236434e688837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13be91847f84c311715dca367459b438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4da146ccb5e5af22af977e6d577c839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c0fc0cef3ba19a153073bc4a2732a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f134d7907a6ca5523c7b4d94a336ee941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2f0b2d9481c053fb0543b752ab01142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e167f53f28647bdd33a5783041848b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ed7f78dbb735daff210ac7359155344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf84cfea0c98b579aa695b75ad419845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a4b608347bc34b6960bec522cd47646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974a35a72b68d409ec962a338da207d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06639e7bf75bc6354315e891ca0d6a048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607da271d2a345be6bcc8ba892a75bf349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25a790161c7240a4263023f8010ede50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c279afac89a19acb77107b43ba18c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a673a4404688a0f005ed25af0ffec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac564f49bcbecf40b050221afc6f8c153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25c1bebe124ef55331b6e0dbfdf5ca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d0b71d908b2a042f1d173319f068b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d1216793c9daba66058e33bfb64b256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416a05f8e7449cc54c3cbec2741bb2d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681272c246ccfaf72a7dcc0d384059458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afda7816d9c5e135050eeba90d1b8459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7d2a6ca8797c64f2e202542bd509c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9423bc82c8d59ab9062e648f5af2761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a110d8869f804a34f948ce4bda03d762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91be9cb8f09f47fdb3087b10ec522163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85c0247e63faf736e22083383d3c4264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ad4a5873b10d4ee77638f54495fb165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205eb135a034cf9f2d775c0c36d3799066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d7521bf43c7862c1f3aefe4b3515867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbead72bef2dc7f8251b86e639cfb7d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96535e62db1d70d7d35ac6a026a2064d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534419a889751a074d6229a12273af270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09ac86bc77bae5e1d4af08ed2bb6d271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb06049073fecf7d81132cea05348572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844dd49d684a91d30f18ea5c1c57898273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c723bbe05afd47ceeb54640fb21e5bf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db03e7571c95d1bde349ed047072cce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e052d6a7a578d9f25cfbb2dfc9844676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e70b51748e481ca49efd65593890277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47787d12ac78d92356249b6527b6bc1a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a397b145a3ed07bec5026efa5a5d3679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafbafedf9662316be36f788f30b59080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439c399d864ec13ce01d593aafa6bf681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78014898aae19bba6ddd879c4647de82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db061afc39b48c37c72c44ebf9709483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c01e8edcb57c265a5340dd28e86d0984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77713c1c011d65a5c420dfb72531670485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ee49222659fda3d677b0f9529ecfc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a87527c43801dac60f2f421897e3c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267834be45738ad28d3faf910e095b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e977419404488a33fee081a635aee5889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597c8ad886fcd8395b28636ec439cf990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee66a850e97f378dadd2cc3f23f68a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d4b0d71150b757cc309b6aabbc60d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40ea43577ed1ddeb4db5d778d62f8593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5a4800083a26314a01ff0f3cccc9394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4877a927a646e1f4bb1ef983a7510295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0036aae6179cf61dc50ce69e56a0e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15a356eef20915e9ac2b94a6331c7997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b10691fbd14dfe200c4dfa59b595298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0436fcf1edb4646f4958f0d195380399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee3c6110313a15ed418a6314fa85f2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01f928c02305c9e946d5fa4a11d6c2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94531400976084bae885a73cd7bfde75102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c02ba0c10eb07b9760ddd37c4f944f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23070f3c217842612ccf5c3888e2167104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b0dde754b9e077d4b3165ffe67d4e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479500bbafa9c25e4d291f232bd0190b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598b4db62c56aba93a493d7b4833d7b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f6eac1daa87145d5d0b16fb802622108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c56e4e7d1097925613829f3b19a45109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11255a6f70931fb0da8b80e910edd8b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc9af84f7caebd4adeba6e91a11bb3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f09593dd70b0c46b6375168c382939112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d44bfb73800145c678697298f2e38113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70012d00056762a70d9587352eefe8a0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1829faef9ca72e6f7577a1902ff64d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ba70e41dfe6757418c551b5df9b29116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483a933afa5372647aead7aba263f22117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ad6dee1051c19d9f82ef040c49db2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8103777e5a2b8c5a41e7c1de4445e05119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408111dfc6f3af4bfe484394d23c64b5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee86d1c761cad261f4f11693966be99121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a66c04ba5fb0cc17ace2bedb73b0ee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0326655d7bf3182845907b87b084b5f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2f81500bb62f49fbb1da1b1c663c3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f19a3be0a65b82f939186c653c5771125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5fb35195dbbbd289491cc076b71d87126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a095b83fc40a960af7ae83272a1a0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab367596f0954652db3b71a1621f5b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ffac923f17a9b5479e33b9b457948129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aece7418e66c700b95a73d20b7bc31130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87628847be1d8213fd1cfe2b3d614a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1115795b504dc0b98384e241dc2f0f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c01674c66f8584696a1c7f608a5ab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d123fe5cfb23c1e1f4800d3be1d171134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b2cbe680abb35eb0ebe6734eee503135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b99df255669c7b78128f0ad27bd6e5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2b9fcee0d69d1353132f09637c0b7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ab72565ba124ab610687cc032bc87138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cce0c222e2fe6de01d1071e6b3743f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168663bcf90bd7083934dd9657928f1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f68605ead9cc994c0e1126fbd14488141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e418056a4c36e57eb73cc14a9ca27142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11202d3b269c3fe513763c6d8f925ddf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ce3156fb8a849f875d94f9a5feedd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65a80d56ad4ccd750dea328914f33f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82b8a9bfe5454e890fef8e1ffb5ff9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4e519011b7d7ca26904d9be641ec1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ce0af61f58912112abad30b4ed142148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8c33103ebf4e82627d2a0b8ea547b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d73c0b9a2bc7fe3f1c85e1c9eec1d1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c73d4e7aaeaf294aa1f5305d2d01f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a701873f501aafb80826ec07d9a24152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19689c00b05b8aa7fd513650b052608153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348559e24b2b51f9d3b3b4fc5c67463154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5af3acb0a3f6844a85d1b8227ddece155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5d9dc2ebaecb07adeb68f4a4e7125156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe419ba43f416e6144b45e302b6ce0a7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2e60c2266e0899ec6588121e83bd3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a36f5f1225c189532ed0b0d27a7d3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b342f97d964cb65fd52640d118ade4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedefa312e5ee6d4b2687e6ed0c0296161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ce3e1bad6b32879eaf80087563815162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd39a5cfe4c9f2d84fde764f9048cc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdd06fd7140d2a4d4d2b79fa044c77164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff514523aad3aab0ae11b6c0fc14e2a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbae58bc443785085bab458e4913f2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60884ae5ea50fb37d76ee6810ef31b98167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01462ca502f3c76b982bd85ef8eb6f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a178c2d29d127264a27989751d0d22169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a140ba33de344ead8fbc672f2e3dc0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441315dd1b8bab1a218303b94d4c790171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd23834337ab1937869f10af1bfdf7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4e8ac5f7dabdae46de892cd044788173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3f2ae8f542b88aa2257b141e452ae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb69e2b4f0bbce9e1f5358019e93352175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac44e48f313a0953c186b4eba543ac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2487e7c0417d9eaa55e8634dc4ca1ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794042b8c7c971a571e2e6d20cda8aa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3b3e2c679539ac4e1f7b8bcffa029179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f4d680b1cedabb8ef0fcdbb2ab7e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696f161e5676b09009802ad040d88e5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a5b6dfa93b24e7e2859bc542fc2de182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d44200d345f26b3fd0dc2c4e06439183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a60d5cb7684d36f489f668de72687a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142304e6c59b2fd234f8c21dc963b0e2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c445b190e7f086a87cee6461d676ac4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240ca9c4daa51909e70d6a048770361187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81375ec37a893096708e2731f7ef08a8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd2358ec17456759a794ea9effd4bb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225579749b57af7faadcb00ea415642d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60516bef6957842c3bdd2534ffa3fbf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd19d446356eed9ba336cc8c4100df192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e94ec5ef8bd4423df2e33b641757a9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454b6b94446fb07ef2f5217cc702bff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3d7b3d5bdb19d9ca96366a2ef1e41195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16ce3e7d165f132ecf52c84807b188196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07350052bced1676d777780a48389845197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90de44d5231b1b4241f8b173cb3cc8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c42dd84a75a7bd5cf527a6d8714bb3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d649007505b58d5a28f2e2f28eff806200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44779be704296bd7a806afb79999bfc9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a6da75a3832c0ac33e7ba90d2647e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d0de453c10957d57be8b09748cb70203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53985f562c454e8f1e1d5afde83b4e6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e86edf02c72699911309720e26e32205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36b63abd659543c69b055f34a7f1c3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fed6c740e6846d4762526dd250907207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0bd86d54cebfdcf2a67fbc74d3dc3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af73e05029422790e0b15f38a9db912209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb115a703d5a3d77f5851834b9e31be3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468b537b156d05194aeb167214ad210211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e908cf841d85c929e5e08646394544212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab7e1fd5c54d5564bca6e38c3c66fe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84edf099a06ed4ff714a42e6ed05b2b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf7d28e1613a093b12b62abeceb243215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561ae36bcadb78c7cf598220d4773fe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158f626b2013d86304c04a2d6e4a289217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0eaf1a2254c9cb5472e47ada4becf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2070b2053d8692165e12cfe7341650219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da98c25b171825205840380f7f7959220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d641450850833a04ca14c3bcacae59221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf0ed891514f6ffa4c30d882c44d5d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8849bbec35ebf034293ce39a6bf7f1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8b8d03c4cd30c314b9ae7641447db224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495614338b94f14f5c998b1cd86469a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f3ee0f84bde9b5a1d09e7432fe0d0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8d9e84435cace814bbb91595c0681227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa7f955e2c5884ee7f71a45b7cf85d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac6ad6a900c4d318138d42ac67d820229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f5834460799e74cfe96eee130c472230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc90da5a6a7e8c77e47b28084043d1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85ef4f131d76caeea9dd8c082512d4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa1d77eeb6808c63803600106f2212233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b6cd26609215ef30d3b28775271fa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262ef7ca087e0f49cda3cc4f6ef4d90235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40e0017ff968231b63d88c92e139fe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b6ac34fbe419ea5edae0f2fd205dc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1397937ee562675e6407ccf5d6da2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6246be57d63cd8d3c895be60f3e7e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d481ea029ed023c3bb76147315d088240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce027362587934116a3b6377afc2b5bd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027b9415f013283024cc1b8618cdea3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ee930d804f914f1be7cc14bc23ff4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f97c3b5287b0eeac6d43e4f78019c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d39d63565e95bf650cf6e1d3e9a043245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b2e675b3f43fb237bf457e6fcbb3c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd89213257cc31bfba82358343ff70247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007cf5e3dd8532fd6e0ff9daa1728aa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503bedfa1078b46d2d63c8ee2f8d3ce8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1de29cd238eb4b68c0f6da50b1e19250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87822441386d8486fa17afc551e325e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e41413b9c6dda429bcce2939610106252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac338ea1c6426fbcf9088a89900415253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da029f4f18754bed990a89c660ef785d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db7facf4de54c8764ceb294f43c50e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9e758677b5db7099f4a871285d92c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688af682c8884f9abd62810361b9fd1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60ef298d4836b4ad96b64dc879c0c5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ef0cacd766aa6e8f057b39313b9ca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337e7d2af16b7bffccf0200175a4957260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65433a1545f03a94b5c3ed89c98f95261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92decdf740073698a373014f0dcf4bb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a4571eac4529c2b8c68a86bf58a98263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c820ce996766f4d3579a3edf785c13264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e2c2f83b4a124d8bb8b902953bc36265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab17c3babb5e5fbe9284f224427df9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41163bfb618f4d19751a48e9e2a42904267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2830cf22dfaa9c05462d43243ec0e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f00777190b3881fe05a9e707a7ccc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a7402be877851626c3a73274d8154270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d95d07b399f06e5a12efe59e1167c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30b7bc70434c50e8b86f8578452da1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32864b4e9f2768d7d43f9ccc48698e4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bda3ff860849026c91ee0ee4221a24274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745de99fdc5c853cacab63a464e49ce3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7faaa954fa0c5f8075a3772cd3fa3c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdc58b03bec6b26901e96b377817f8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c1e2c64250eb72ba4132a3df530ce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83749dffdef36f937e063f293f6cfe5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087e343087a5483ca29d0c564b24ba0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42a26cb59ebaf8bf3141f64de0d4f2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5d18f353eef47283808eaa6e74b4e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fd6a63c8c76356d85d17dfaa84152283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fefb637a3a935eb26e64f2692babd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a0932a50e70b615d48268b984ea54285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9f2cb532749ca10d47306429d0640286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efff31056c7dfc1b69a30ef52412ce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2af5ee312dcba5f39d69ea98cee0fb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd178e12f5812553c7f35162200a61a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568dd22dfebcd6f63cc4b5b1111d7621290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57cdde08c9d656c2153c1c110fe900291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbfd15aa64c23df31ff3a6b3ce22a45292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365d0ee0b8338b4b56874f0cc5d95c7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed526a3ea80bafa55ad2e5bf2f6ffb8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672aa71f459dcb42af4581babe520724295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faabdcf12e3caab5892b2da0b51f80d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11cce2ab624a31d9b826b5a817227f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ded95f7d32805cca36fabbe48a2d29298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8e184d7d6034efcbab7a7ff8a7399299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419ec7ee9305f833188662bae71b769300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fba2ea209205e97eab70086dd90399301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd95e203209be92702aceab94c00ef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e813229a73ab73b69f1bbd77f5255303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac95fb61b2a3c17d7db3f08e9aad27304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747715b9fe68e0ec0f326f7934225a26305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7765f962d772ba8d963c5617c3d044306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b786afa3368fc55d7a5f5260dd25da1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a04135a8cb0f0fae21304502667e36308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e90c40a9f0a2aaccd8bacb8b41f1a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ab1969d55a7cf70d15172f234401a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c840f48107de7fac3dab0a124dc93311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31920267ef8e71295c93e7b8ac76806312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10906ba94e93c5d315580a99ca89d02313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c46779e862ef66a7458fc9e39867f3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8a979eb363e0da686f96ecb50674a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2970f77395d6e289198c5820cecfa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42536cc00a96044526cf4667f32968f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1dabfe309e399be15fdccc610f0700318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924b142573ac1baa98c0845df4f5f9f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a69cdee8d436825fd272034ab7cda320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749dfb53fe503b022615be3bbd914da321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95cb9f8d63902232d93dea3ce3b830322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83aba058b41ad5a8fc17c42fa2623c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac2ae8c7905c85ac3a38f7453e2559324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c6901e8c6336c705234648b61bcd0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34996baa1c1d77b637309608cb2e286326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d10ac4c313c56109f8fb70435f1fc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8cd006b0a77eeb4602be1811e5df8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a412085dbaedbb972ed7eda6afcaf1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2861be3b883b5bad8af5926ebe9e11330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef0163b1bb4c89e240db4bd3869475331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d92a44211c3bba54065e1f7c8edb6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a9536e87da94cd68994ab5011a4fa333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108cd2e80bb58ab326af0513eaea2371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46520d9119cb74efea2087dfa979c72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee7121269e78f640dccc2452059edc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267f23367e9690190f9534399d091f24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955e9b95ef41c072df9a81864f12fb95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e7475f1306c0eef26abb4720e541d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1068a336bedd78cf9dcc7650dcce8a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34743af39c93792d863acdeacf43086e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd431293f480515d5d48541a57829259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6925b3f73c03467982c2c2d1177e4c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11879e9df891adeac2507a5a63b469f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46a4281e8f24a5d75c9c8d31e3909312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17d9136ead4c9bf89589a11cc5ff4913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675420f15742c5ffbaa69bc41751c51114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7d296fe330c7868a7a05077b2a5dd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82535bebc27765aa8674bf1483862af16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5011fbed7013dd5971f463a1a24e97817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50426a6832547304119714d89ee9b3e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e096fb9efab74a94fd67543caeb036019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da070c468afa2a7e5244fd26d92300920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0be74c82bfff0124b0f57dfd113d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae4888241d8c3ffc1cfb14b64463a122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e6bd398d8384bdcd0319e8e4dc46a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7b11dc77478cc1127684dee45e57a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8b1e47dea6007c6abc87b0312bcc225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84842521e68f8fbe39a8f32705795126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04058733b55218c8aaf956ad069e94d627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e63d2a0e4ab1a5309d6d8e341c3ef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f555c84442d3dbf10d72041a526bba629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfeb6620f612a529f5893d9dff493430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d9e0cfd831f2b78913f1d2aaf2cf931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77b1945bd0265021e38b1f858a477532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd434e059f5cf8df6b1f1eb83233bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac764544bacfe30063c274d03f26def34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33842c2bb2f9024120a7160f7f6121735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d032351be7bd2acc06af2c2b080d8e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5678b84383fe61929a616b3ca96e1837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187023db7c56152aaa0d33f2ffb8b4538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2a8f445de9798f0e0fbb3b8e2532739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71c357b8548448a9a00ca6560576ae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8ddf5dbed448bcf1b967aaa7a74d241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22cf925973953738b7ba0c1f61bc2cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae71ef31a4f8506c00965fccd19fbee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abedbe59ef7b5507ba9f1d730d466544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d068b009aef18d8e51f2d4b1e01cc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924cebb3eb65bd5626c5170f828c7b7b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4c95fcf21637a325fe5f0a42525c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e271506636b81f591675cb51200b5048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96be8aba6bf650ed710e2a50c9bab0149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6dec8136bc9e08f0bb4c67c067c02950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2d1ff0dd30b1e79d1122393953c3e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42248cd6a5c874edd655fb9b57b2d0c552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102d8551deaab1c4b29a2683a190b2b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792191d5fcac168bdc520b041e2f92254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216bfb2b943c06a016f19e25295958955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2385af159ac1a9145426c6fcbabe40256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377b6c80cf81b5868a791ccce79529857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacb64178829f71305cfa4e7d1b6bf758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568f4d6ef87e60818eb633eacb2fa7759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951e82197aff86169cd5939ff8f068660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514463e6c32e948754bfeb922887a00161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b73628dbb21fe5d36d178ccc99c3f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa661bcd4d6f29581aeee3293478d16f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae638c97999cb987f9e9a78150d87d864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413878b240499817d831fdc5124c53865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67645bbc67cb384c373d69707732b866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f2a586a8bbf41bec26170508236ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa83feb245ec86863c2bf28a47b180e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1fdc353b80cbaf16a8230f8f61ded69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb35d3886c4379ad58d913ea11ea0dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72dc979263cf26fb470a7bf3e1ddfa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee64a1e082c5becfd358f12a8a539d572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5fdbcb2a68833dfda205b2f42ea47573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369acf826b44e4d5f1e661f48635f57774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba38089db51adf8010194d28aa5b0b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6bde285b3d1ef3bd27d66a801e58a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b5a8d1abfb7428d50a03f40ab04f577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed960be4936ca447be0fa6cec6cc97078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3827295b96aea9777d56dbbad80f1779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b85b813c24346057a0481d7ff921e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112e024cdadd3643ab17e5b8210549981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f7ec47d304185ba10b9f38707faef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fabe75dd68c7f70629606e0afc15b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80dc60fd9766b6798b407a7619e87984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937753bbf1950c38967dff858100ed2e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92206d678066c1dce950ce318ea7554e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be732c83906317599991fcf4cfbcbb587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4369a707f3dcbf24f6f677f7d52de4488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0ca5db0e179a06e64f60b0d00f34e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5dc6e1310277b0cca3c6bdf2e255c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10440a82bdca944563f5129f44a769e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8884057ba79f078e41c24982f524a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f02f3cb880ac68914068f7e0e02a393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54f38f2cc9b2ff58663f99123b787c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15510f40721bb9c8cb6dbb53c396f795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe9dc8526c5a368b0b7dbf5a24e64596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e7e225b56d3a1e6cb507e7f4a60f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d182893839b7cb44cff3a7dfece583398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739d7415c0a14023f4a1e2e75d266ec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751169c7f730efbfffeceed3d0183970100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29a0d853ec38b510304e40c64bbe0f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d376302f86b3f41f1c8173e9d5ec8f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a2a9933c86840a6e5d82016836bd1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f7970a75642bd23a431544eed275d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623f6c62e5db3e5dd10f0ed9ff0d9b9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321baa370d667afbace203467d1750b8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838d7c83eb8c5af8915aa1e296677dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586591bc60cc7b1b15c794e6045d0edc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f210ec2c58783c5b00eec87d7eda6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a47a36965f29a5877665e34b40b7f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54d27c3884267809da89989a106c9f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac486fa430a6ca500724efce6b3064112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e2e60fef23dfce23150905022f052113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7bb3ffc75861c6f56f39a4b065623114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c145c309c6e778e4232c28f0758082115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7223f6c65e0f608116156c4a6674a89116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42141f25adda6acfaa188c057611e8bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9f6ae646776ab627247fb2d3488ec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109ea910bd08e7b9b73b4646d31e2dc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421cb3d50ba0e94030c269b1fdcebb16120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97af1f0c48b71a786248d35df93d0b0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7184c396a82f8449a126d7757c91323122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b6c9115f7087db29160737307fe08123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343da08a494ef7fcf14228fffb84964124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3dda09cab337307221d1a0b4079de125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7910bfe2a06e70725f5fb267bc95be126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e464a78f3965e6156fe83554bf66f5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eeff11c9fec715991302280f12001c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07280bf58b26e13b752474fc324cc004129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90458a22e2e1a2d05b7ff002a3477c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fadd711e73c78437c2878b1ec37b19131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db7291119905b4451e1a686927fe8e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c93ecbc2b755502cc56795bba86a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984e909f16b4abe489ef4d2c888359e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7724ed4171ec90c636b2d2744e42440135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4b59e7f40d93744dffb5468bad79f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbd65f3a56edf6bda6dc1be600121c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806a7206c7467e9d19d55d569ca47c5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6321ca8787fb0be93d649b1dc498cc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40e3f421f147f6db6c6419735ea341140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548dacba667fde729007d3d71ab0ccf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d19f68647f4a85e0422137dfef86a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a0df80e5f7d237782f9ba0647a295143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27f28cb291debf40cb752b87a9a1ae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638a262432223f600472855c5d2ae1f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515bf61110b994e84dcf391c07e8c26146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b1507767bee4da5159ee64da65957147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc669a017898a7a18b6945fb7e0d9c4c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0afd20dff3ce3e338724449e445a68149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d02a39fdc5a3f4143a80fdd53fe70150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1216c5700a40e3fd8e175921e38e8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d3e7ceecea51c4e4fc126ca347cb3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254919af5ebe0e8bf66bde27025d96b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c18dd057691d95e89b1b27898ac9f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be01de7a1f0d19c374b3dfa26871f17155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52be7c13e671ee951e2863743f57dd5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aed2b7efb8e650e4c482363f91cb33157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2ca8987543b161f89719d76bb9dc3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dee9c3af6a7ee4d0288092317a95b4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908218e17cc093fd59a0b077d50e6551160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a06f0655708caa38d7bb783c66ce6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e306e120c82f62c91ba1fda555488162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8225caedfda71f0276a046a23efc552163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f4f87584b264b10c1224e0a5fb86f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220dd7fc4e30287d3f21195830ef02e2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12736eaf946bb98f33c05e92db83ce00166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c3eead1c00be096f1e919d04c0430167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7b2f1288863b0e80f6bc284e6613c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718ba7acf27764c75af348297fa8df0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e3124c0209e48b935656cb66429a5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52785619d264512c97fe36dc2630bf7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7be3d17eedaffffaa8dfbd6730087172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e2a2aff197b29c039e7203e57ec12173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22129c4f6003db3fd67706a376361c42174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3626d20e4534a9073abe7dc0fd8116175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65817041750b2f541974e5c77d65a0fb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3c155f08289955f88e9490addb603177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0258d4cd4a7c659d7799c9cf4031f4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d33bfe17a9933936c7b5871ce78847179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f2e19a920b597db86c5ed98ebe2b2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013aafc9ea27cc5811e36dd8b87ebd9c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e803c9c15420943522ba8036e3e60182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42406c89470fc9071d1d99a21885aa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1e741fdd0ce56c62bf1746d9c9a77184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d1e67173e8e9fa3dab3e967d49c9e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3808e2fe56c6b8cbcd78dc66ab1af91186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e9dfa2aa71cf67acf5aa44c5c1d78187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632f5591231140ddf5902ef3e1ba4e4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa1d6a8edfc055e04006ba2b3900ca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9782f12523435245b72364ae813ed7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22b21f4beda38ece4de2ef239228b0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78b405493662f82cf4b8e61a55c43d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72359b346b60b9d87c2815bbcf461b64193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e8d2dd9aba4c1b151b37cea08ca09194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f91723acf876c5289a2fb19a36371195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912718dacf5d6c0956dbc8f1ea04fa2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7723651c085ae7ec23d2a6ac40adc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e97e2b07a93da7a34a61d87e66b1c0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b905496d758782c541ca738faa4c50c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f65b5ef70fa2e6e1a61b2e107936b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3871fc540e0572d2e4664c5ed2cd4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8daf2c6330f4ceb714642489297e4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b02b399fc014cb617432415770e98203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2e3bbf88eb5bbf5fec10d3aa54a2a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9df046e896f1900299169bc1bbfda205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49858dc39da37e9fb7599f80d26545206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfacca8a0cb9d78086c86d9976dabc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cecd4cb2d60cc654d48acc96025ddd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7dd76ad8a16458114a074fc2bdeb1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97d62fa8aa72a3a03039826c2b70bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81b3deea4690ec7b6c15c722022635211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e58fd4481a849299e9a38c14a34823212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08748d26090c5d8e5aa0a54fcd664ad8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d2de34da72ca1d5acb15f4f7b7aa8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e715e949d30659a1c7ac6b03e29ca8f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28a3e6e01c94247e8e3747849ca1e1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c411cd3ea30b441e909b9e8988bef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d9d660d363152b701062fa4e3174a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7af609b40c4e1553795784a879403219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fe69759cb41f27715ddc44c992c43220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38899d8ea41552cf7181afa9f2235619221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23e268b772566b5b89961b0b1757d1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63767932c56f2043c8dc1cbade2e8a6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28185fc0d2a57c6e12f3a87163eed2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605be376daf787ea0071e7d35d53bfba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912ef8cc0031689bcba02b58aef740a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c2769a358777199c445161ea5222d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63a47e7e4709ec87843aaecc7b6acb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02886c7a7b1013e0c721945898e2be9b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115be0c548a8dfb7dffce7d0739b545230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd90cebd123c143c989f828082fec3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610900f924e2a6825d75803bfe2a522232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d941340a4648b3330e3cbc6aacdad67233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d655d2f5d8e94ab3e5055c67b14264b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45377ae0980e931561ceca26f172c8c6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18362323c29b9b7d0139213fe8e3d43236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67322065d3569c4083b391749f8c34237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10f3c86297c26e55779744dce3ffb9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffafa5993ee29a853fb0bad81dddaa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b122005413770853599869ae4a7e99d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababfa8e3b0b749d86e6c1b2860e3d71241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850bc7750e8aaa21bb8de2e920e31e6a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1c7c65ed26c3e1b6184bf3951db17243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a074bca3e238c3dbe298d03b929e502244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ec6e146afeed2d8247174d665e8a3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ab88818e5b6a9c82d9cfe1300d7d6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b912081df3cd40b4af57cfe34c7215247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952fe3d64dc4fb4a8216a5ff202feeb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d82ad6903f02359e0e456ac8607351249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844d4200797b8d7f5fd4b9455a0d969250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581297fe7eac4e47e74df7a8abe3579251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d398ae69b8bfd2e952d3e148bb6a9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ecc7279019b5da08e70d6ebdc656b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5649024c242e5146dac3aaadada80d2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9bffb590df20c9febdf8f7380e3b6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b82b24e1a7f2b998afa4c3f6b7ce1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b296397aaa0133599e2cafb55ab8700257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4962680a838d8707834fc0c1cf2dc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6aca71b4ce7079aa8f42448f474561259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefb34a4d0fe16737a78fc9bba78d40260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4986811dfc02cbdc5b668297644c6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e01d99a4a80e2a47a66646aa486559262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46816dd9523cc9ea141684975f6d1eed263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40412e0da233ba09d30f03575e5c7eb2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6f0fec2ec59dcf09955b29b530897265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a7c20783136ce0708f82fa3a6dc3c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f90d91f2c482d91015832a421374be267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311322947098360f3c6ca3424ce49c1c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd477bf47e3ff3a072b1f4916ef052c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fec4590989cd1b0db4c8326d1b9ccc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189472f790b42139ea988359dc31df8b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59057607314ed312542f5e536977a4c6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142c1daf38e4b1753ec3ecf268835dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491716f49f1cb92482ecbefd494bf02274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819178a76ac5a4c5fc7ec63620ec37ee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9104ba0d5594bd08984a18946f9c61276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfbde4217c8ef3cf14bf9c34dca4dc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0853bc610d16cccac575330fc3d2627278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ca56dc0696fd20379cf4069d23675279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e46cab770f9cb5e697f741ab106ed7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7704c1042e38868df11a81f0dded21281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c798310ad7854e5ce5935644906b11d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f05ae45787f3db8af453a00c0d1f5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9ce722d44f0db32543fb1f7917d20284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4e61449f2ac30c174cf4e4e9a6486285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26453183edc36760a3494f174fc2dfb7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b08c06f1ba9ba7ee5a35c2a7d9a9c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c9639494af551a3b8a8d4358713fc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87b76ecf086a12fbd2192c70d3cadc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039675b0a2df8e583abd1beff1fd72d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5690b133f01814750843ed652f3961291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f1b8d4401f6be143933795dfcd079292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b091dc78a1962748bb6715a3814f0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e327f51aa56795611e9e7bce3d0d9b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98624acc8dcfff83c54a0f4295fab3da295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668009db1322f7867e75f76ddfcc2d4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31b0b259297a7366f039b9c23e7dfd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae2d38bbb8d12e27281336f0c21e13298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39249dd151e5445aa619eccaa936520299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c0e10cbf67f01eae9e8c89d04c576300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687da358823a93f0ac34657f607c5dc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cfda5f37972b75aa0c01517d11961302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f14135303f55b55114ebd92245d3d9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251838ffd0f61a30367170679cc3460c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd84c70d7f79571e8bed2571fbba1e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91710bafe2a9fd1e6dc074aa46b131306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91868d0ee2072999178e72d2d3e00452307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d4aeb0207d7c9fe6f9c96f17cd304308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb65806b315aa1b5281576dd36f44da309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c045ba5473c33942205174eac6fd75d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937377b7dd9f3f2937da691adc881c82311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8323c22e4ee4a3161e488cb95c6eb4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4c0fd7e1d7812ed28dcaa4a72b30b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c851db1a96cb4e499a84d20b9b382314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a54847e71e625fffafff570f74df6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc924e7eed8527d6e450d41ab8331a7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cccdcacc70c99f092376f3208b67a2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdc159c139f7b740beb2889fa7805c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b786cbc328665ddd51cbfbc7db4b93a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88249eaefc876b26def4a32c9846abc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ddbaf619b9fe606a5ac661dc85b15321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d749bcab85c291770073030108b13322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d39157abbeb91167e83f11219fe930323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a02076dbe55e13d527872c95757a1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef3c301011a65a433e61bb6f821526325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf61b7c60d46d765c87aca0011a8bc5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692ed4a35f39c7a10a01772aa4185e5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdf70812189b6d267bd44ae89ca877328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdf35db03556bd160396e492915655329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48dda7483c53d79b1a72166359c0339330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a036ba9ccdd015843ee8301dc8a10331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb56ea1c542d2fc7d764a3c8c54bdf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc01b43c2b622751361d662d9f8d5de333.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>