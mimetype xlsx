--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af450256b79616017c4793641c72aaec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5168e454e295e20b2d712ab2684752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be140830c6eea80af2b243dd8651a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f871cf8121e87180de39b96156a8d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635e4a3358c6c92d231087b3d02eaf05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48bc773e85bf2a98cd9064225f97956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229b8f793a76e0c26bd0481b9dc673f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6f4d5a42386ee264f2c72c97e5bc38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30009ac6611890ee06d68f9b0ddbee609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed3197acbc66115fcd5593d46b1d8710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193441c34c34e491aca2c507950e689911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc100b60e3cfaf38ccff1fd793e6c9a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2a6f1bfa51c383b3d79a8cc41d81313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2dc13afe65d0775f176b56bb6cd8914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e06dfaffb2922c6b929dffe49bf05e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551e2ac35a8e6367c407be90787444f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43aabb6c429448743407c138a60cb417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e134cd75bed6905d62275db5ab50be18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad715f21a1c7c85d1a68346bd0c493a619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c675ddfb80f42cd3926157930cee0820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e05ccf6ce8da3498eec4eda920030321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ab9f6527be1467f159f33f58e99ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38b22d89feee56ad608118cb3c836423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd8df111f7ed7b52c4e1d81dfccdb124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a21ce0b29ee2afe58f66631f7b2f825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039c453ff49b10a44d535969d12f60526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188b8ca7d4863027350642eb50b2e0827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5ef48847f0aaeefe516aaee1dfdfa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97823cff543bcd1165e5a80877f93329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302c15dab5ea55bdcab9ae49e4e31e230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27e4166215b7717912ff3d6e843d8931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e028b597056433f3486ea076b1078f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80332371c78f8758df1e2a39c558ae6633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbaa7b5c2e0d819e8dd50f35e8c9c1d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccca3c047118912536da35ef014c8e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107fd9b6d0818c5abb60c3e7295aea236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c481eb0831498cc83c15afebf8dc78c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a240f4b2ce05e2a04dec3fe79775e638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feaaed47ea0a552ae41c1d612929d8339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9eff8ccb80c2dc0eba9cac34fc338540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6856da286a118a04804dae477cc5f0841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3e6057a947cf3fa55f7e0a6f51e3a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da337ae7476e06bd5070fd6a2df3d78f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bfbc970f3665924e577fbaa1dffb544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975b23967ff791acb0585ff66c1a2c645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13852965ea145159820bf7a19831490d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097baed9dc525e9b80d6f424d20fd7f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d22d58162eddede4d563f7128fbc148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393e745b7b7396b4b6d7c7c12eba3da49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5cff44d55ad0bfd6bbeef94d223bb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc227bbd56b0f10e119cfa016236ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b657c46a05ef9269ed9a2c72d59d152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf307df1002cabf9bcbad583ffbbd85c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92877b02a85c7c71c964a3f437a9a21554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1086a39e75ae49a16c3829a7f37cb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3933bb209b1434a7f767fc5b2f13856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3fd57178f6c06f90dde8f1e5c3df057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5b7e23b22c32fafbff8f1a480d95458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df210c460410c7549c650a32306fcc7e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5156444413ae1d0b860b5eeeaf303e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec122866fd963259496aa4f8542d4bf261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a887308d33170f1c3d9c3c8746d5df62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7326e12db1b7b53f385e877edd9db63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be761d19e317d266cb6da2a83e202b6064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a3bf17d9b2d397924e72976ad8cf965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1f90daa6ed0659353045cab2dfdda66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9735f3955878007a56a5f409ad3ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a56a84a38fa56570bc6b9863ffcae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f0378564ed0399d6e6d42468df93b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3c7416cd2f4bc46a564ae1e3cc43470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7c4e060fb7c56daef0eb442e37e3c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72888d18edabebff1e33e2511d0ec08872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dad240f56b34a757f961362bd88d2773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0253f38d8405fff2075f324a2076d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d3ccd7f01728bc18feb1c1f1b10a975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38710f3a677561416688008d4e6895c476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc7c1cacdc0bc65c37160bda516de877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d362d8f7dfdd44465841dda0802a98f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae1bc6f41d0fee7e172b175fdb82a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45843623198eaa0f82c8cad49f22402580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1411356d7c7569dc14750a1a1cebe781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b2e1e253912eaa2630e1fc1ac78ef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54a0519f96e83a1b5bce5d11fd4a0483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010848a778bbe05fa5b874bf0dc2154584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e66b1fde675249eeb2e489e6f9d5885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03237bb1feed40524e49422a92c9e32786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b642e7982b70864f500c6ad11983787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33657acba7bab97bd442dcd7b65871088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e5d4257c52bbd68e81c32293e44da89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac8dd54891f835630603d80b40949490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe210ae8d5b36cb5905c7d982281c28891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead168866b9d56ba641200191b8422d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5ac6d9e7f77cc672f0df87803095d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc1b22424ee4fcf2363f85b8e234ac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57e88753cd16a5506adf961f9e510f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d167b4bf88239256766584d8b2643996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e03bfa52309f165620ff46eba85fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fdc868b7fa96dc0e0d0ca22bf0a1098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077eb621803452f377c961576c7d39b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae4dc31b3fbfee15835bd5ff5a07b0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605eeb9f8dfcc3095e16a5c0a4904068101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0590824c6848b1ecb8d2bc86706e3c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363218a7fdd8a9ed63270e7c1534d5b8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9070e126e0d976160c689afe44d69b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a055a08899bd3694b963a7e3bb247105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de0a66d2ecf119ea1a6d19ef864402106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b370f1c9a75c5b732d851d307da4110107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793b6d4c4a88fd979d440cc0db7f26f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517099ab4234b1f67079a4483aa99c5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1fe6f7040d7644bce247dc3e3ca40110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b118831b11536dbaec3fcac7f4b5b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60995cf9818fa048ce35b709fbed66d5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82969724c38bec4d934b9e34c628e5d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d59858728d8b6d447ad48160fdb9c8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a5dfe328442aed6685714ab969f39115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2200c0c726a714a1c2dde6d0c33937116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0b6dd54f4f7822ad2c6ca31280941117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15285bfa433f6d31c1b5cda1b3cc803c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e73cd45bd279ef733581c617b4aac9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417536c42755af46b8d7f07760a3833120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c73cd438a4fc2fbcc9770b24defb0f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9dd2f495087bc5de0fb40dd312284b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376d3ebd5a800b1c4779a7355e20c4a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d1f9dd84549e835758f43b3fc8470124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e33d73ddf48f132c43fa5dd398300125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096762de175bd0b07e961d6101e351d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ba40c5b877790659bf6614f1ccea0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9219c9d89718f753ceabee9afcaa1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3281c7db6a7ac31c774021d023473129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2da9765ea3c05e55c20500ac56950130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ded48b7bc98ce6895c1ac04a3e510131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6a976758e33ef6068395b49d13967132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8a50bc9f29364cf829505f5be41bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ceb7281c1f4aa2a608c6b0db6d23c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e194fdc25dfefee6171d56edc73d0ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aea35c36428464c6f80850f1465fbf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc91cc1d0c665dbee423c999b82315b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed81e628b0c7986013422fb03ba479138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe21d1e7b8797c9bcbec8c9ffef549139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb8eb757e8f7c12f27b9550e9d50f7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef599b2a3cc30035d24356b3279aa70141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1e6dae1eb0e349d7f3519197c3bda142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b84f8132538e282f4866b559f09e17143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21431309c354222ad133bedef91f3c69144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2484b70828d6c48bb33583c16c41b36145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6578cb18a5f81f78db5e1ef5d6d2ad3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0455fb4dded92e67f60d0b25b8508b3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d777732a24e6492f701884ceef45f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee242730fb915d0302697d353922aa7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deea53d71b44cb2680582fb18682ee7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec239d1dae005133e8acab0cf1cf8339151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7410d608fc96d6500fcea3423947f6a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fddd202a0f3d73ea53898f34ba46826153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461208e50d4070f6682380030dde32d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72340d3d360f8d419b016eeaf74455f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963010a44e3a035b3993f1f4d2d82622156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0bf5f9a4eee81d60ff9ee3fd547a92157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1088fcb8cb893d1f44cca86debe238158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32a2d68e4f5625a954f25dc9f9deb4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234714a53591c3e335024d95eb8cc77a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b952fb2019b0e2d5e977482aea85b9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267cb4f9c36bea34f69514c7d884d521162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf8c5b9db27cfa490a1aec5a8b85c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba559b6ba55c86e43fb9f3984793dfb6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457ef6b1cafb9cefb370af79e5dc315165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47504c689411dfc56895c5e42ee52e1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64c162add41e174a7ab298aa586fdb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447ea8a2e6d44c8cd0513ec39f927cd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c5373bcb23f0f214f156a4142a883169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b2f6a4be947443e4dfcd32e56cd6e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ac9000a9fb25ae18f9ff38926b109171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615c67e5304f55fdf5662945ecb66fa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7f909da5250893f10d67be6d69276173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874546047101ac38d8120a82ef68a1c2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941d27c130207bf7460b33a53f466ce175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9542da362d5e771127a091286b73f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d32e642bcf4aa220ed76758433d75177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce06d103917af0ecaaea174b5d25bb3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec6779c1f731bdede9dadcb332139b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c43cbeac3174d249f376299fa59731180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c069eab8802542fb5d6cb7fde296de181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc956cff55f8ed340132bdebf5b62b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc0af29b84f3a60d3a62f026d8fc42183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8169e9852d1428fa150560c1e3eab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94016f6827fad1d0835eb6ba7a5e9fd4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23400e7aa5ec8a49681a35c5707a6e2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c421ee0e0216f6ce9bd0c66f015c7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45530872bc25e8e9e90093bb4300d0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7194476c09615d777bfbd87a7a81b02189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8eab837ca42f5ba07dc8d3991d3023190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c79fa18351f84b1701f48a89b03cf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfa5f368c603eb95cbf5a007681399192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a8037d178db5b163101c8b6649e18193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5865dbac39de0bdcbd14594aa10ba16194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f58f83c84d02a7f46a939f06912c5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ca60ea7919a1fad7b0a6f6e3998ee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b5ced547565804fef0e75725fcecf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63099c6e4edd0edcb95eee7687d4a8f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972810805d40ae8ae74fec3af03cb1e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57a1f815a2a6e01e24faabd209c9da200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d046a91274a270eecab033986172b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9c694a7c9c11021c8eeb404420fcb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b6ec1aff640d9cf084220123c47a8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addaac138d26672910f29715a0e3c587204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0072a25ba3fff6ef503d002c8202f07205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae146ccb6a308e4822c4f9e301fd65206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8673dad26da144a3b2a6ca4fc88b30a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5792a0269aaac59ed7baf0a2064076c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c138753c04719490adf254e00005650209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d0826e8ef55be4751c0f88ed5f330210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64205b2ef3947dc87f8fab93573b4978211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29092eaa1ef10c522daa47b7b3a0f7b1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d913893ef2580968198a8258ccb07213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dec5ad354ff147a8d5fe166b28886c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93fa50f525377a3212c279995d3f89215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1e7bd42083d2b336a5fc07338a5e9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b2d4836e025355bf385f2bf0a5e6e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d288631e92bb0a254a2c207815d9e9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da136f8b332d6c42f71ed12b7215f315219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a667c8ec5982a432aa24073cc60bd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82401133953996d7ef4aa0d5d6ecb6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955f7a35afbc850b84e02221235a302222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc28a7430a74016ae2ea83302644dca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629f71566393cc6e8308da568463c9b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c50c0beb5acd3a595f4c907c22b7a0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c049b10be9b2a8bc95d6849240c96226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d58eabae5872c23917624e004d241227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bfb5a3653909d9dfa92d566ce75485228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bfbd437f633fcd1942193bdc05ba9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599a42acd823764372727f7935fb2e6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7069424f144e3032852124e0cdff3b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de08c6155223a01d79181571da00428232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e025de60024c0de17cb80b00080eb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57de49c6f2afeae212705040647ca0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f472edf3193df1177ad66b0703e8724235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0836c54eee597de751260c3b766c4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101cdab3748e4160698baf822e2e7c5d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74360997b4388686ac0c0df249f3a40f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cba5547fb236e7b71f3b600ebe3b5c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e0e23211a88fb62faffff33bdd0f1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4e2cd43afbff33d2e36705b8bc9b5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36db0a015c84ea7c130e17c3d0563bf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9883dccbb7c44099ba4b9a4c16f4b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d201d9df27fb93ce12968063ca92183244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa24c5984d70ba7c0361118de2e47e2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400dd82c8ae8a4b8a0354e5acabc0ff1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f177a88c940c46e9d2b5a9daf072a0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353dfe72c469b980e239a2a8190d04f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fed6d68578c07909ee5fbcc89eaae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457c012bbb73fb0decb5f59d430a44c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7432329fa35507e1d18b290f367274251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4ad2e3a8e5641cb9b39b22a305bf2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922accc5292b35dce8abf49b5402ba2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f8b80d36598d0a13434ce375fd550254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6d468c99163ef7ad67730964b8407255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf14d755711816fbdb877058f8d2e8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ad96050c681774359dfeeb983188f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24618d3ace1b6c07533fdf74e89bb2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac03021121bfbd1c8b3bf95e04fac9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa2d8ad98f13a76e919b81b74a1c7f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfb4a3e9a5854b1d7cf1961ffd6274261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e866b9ee5752a599fe88853b91a5db262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda18955143f8845133ea600fd9de88a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a700624d7e96b5043374d34119aa61a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e68fce9ede4cb175801ffdc206563265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49061fb191f88d8b4588d40f11678120266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f69bb75b33fee06eeea7e45f8e096267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b447692f7f131bc3406d6be42700b94268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329917d49f9d3fb0553af9a04a36ba6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87cf61d9a1e3bdbd03d0f59ed9bc5a6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ca521521cc089e07e98a905210feb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e8237033550a65e6fe30a108a2477272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f348e7fec7f75234772871f4c027c15273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7a50934b2ee0b0f80aba7f3a388f9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413ce524b7c0020ff50e2bbcab6ce76275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5ae044ccd7b309567c11f89585a27276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6de397412aff9f8047bbc11c5ffa7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe126962ab38fe27be797f18e18098278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb181c897d373b76a2b68c25d6221f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be5abf3e4832bf214a6961712379b6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd33ea187213f5a40ed20b40fc8cb74281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b64904f896fd8e3d697475f5192b20282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b9f3b8d20febfe619e3f5fb74f57e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5feb3a6956bf5480efda06b3bfef66284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f14788059745f23b482dfc5c9e7d48285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9e1f8f40a4e448ae4bc3e26f471aa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e8c50e2996bac54d0bd408e2590bc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d754c6208d79b7b656a5f0b08c801288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e79d6207782eb69c854857131048e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c65755a25a7573ce29959f3739b4c1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5750614d876275fab154d06d927cbf1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac575af00c5b06b8059c34da61e2540f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff26396db9e3e3f460d5b29224c102293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5bc04cd675363738dd0567de55460294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a7603e8fb165cae5d072d1010637f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edc3f282913005cc8845ac2fb2ffab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e2f8eb80f092396af67ef6a86101b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc8fde9bc7158b58f64cdc38cd3fd4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47864dd6e4cb675d5fb19b3a2391f70b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b4cf01c638e83a08e6b6e79e59a7b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed200ed00142ed680d311d6cf0dc196301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6b9a9dbdfd02a38c7ef8ca961ec0c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d298f8e149382bd9d7f0a26c8c432d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa3599940cc93564eb7bb95cb543fc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4e336661bcb0f6611379bdd0b87c5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd7fd775f282230e9335f82cf5b0f2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a6e23b5eb5d776988c41f7ddaa7d6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a173e25ce0851413171c71f54eeac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793e6e25037c7ed1d0381d89d57c1c1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9725514f022a9548c25bdd6f7676ee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ba4c3b09b74202b0cbca0d383243a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40ac93aa2049e2fb38116eefad0f3d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ddb44472e19b58ad7eef5c9e627a5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428bd1d473f3d4dda98fa3c44673010d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa893208afe33f0a5ecc3a78a64262d2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409cf5097f15d871dce657ea7d060d1b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b620556d7c0f23bf6fec8882a6269317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4812f56071a9166c119bbc03a5e67318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32db0593670c78dcf8d20affe1f7d69319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2aed26d12344cca5e08968fa4f20e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6c1665b30462f40654ff7c39e7ff6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d28f966dc3e896fb39fb97e6c045b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79b21280f66fb68e935c5bf14920ca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbfe3ad1d731771e41d02a18d2b12c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f640fa37df730d192de8e5895f1f8a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2f1980a34c2ca34fe2de3450c1b7b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54631ae4474e07940879ce87152e6ad2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba912476126bd8d8ab8d55648855938328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7d8c4425b76b0bdfbc2649a72c576329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2fce356d415588ea57f0dfe33751f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c6517074ba5a1f66f6a1414673247331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16576e178663f07b45c4616b7738815332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32933a1a13352bd39775813edf31926b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6799061a75183f528168e11f6b8417d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793381f45751a47d5aa06d860fad6ed8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b40ed9a1f6ae3a39b27de52810825336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe211b48eb7a4fcbb8c693d6369eb6e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8240f0a37b75b0a41239a3964c4d0d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35990eb3c91267715b41732bcb806ad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8604d203485636e017268870f0855ec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc130c891248b2b8fa5f07f1b331a4eb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eda3e991cc0f67e86f3449d7440f99342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40cb8851749602875fb814b0c6653e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d82381147a81e1071d0ae81a3da5a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e52ccc35981d8451f0ae6dfc4b98ea345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f997acacb5e249be1ed807a92fe254346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eed97d8c32ab6e1938bd6ade58da83347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571aa07d1276e8333b5f945fe255b8b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16628c804c4bc00c512937996de3572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64754e85ce53c72c080d3d585c9660f03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e2908e3e844452d07a71f832cab254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80f8c5b5ad4295c5e8e3b69010e9fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d2c6b2a524236c7abc8f8749e60e76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993f51e7398aec0becbbb79d591d16a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48a73092bc62f215efa31494eebbf48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11799890e329c5b5fce22e578f17e02e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733de526e947bdec18b4f57d3819d24810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49af6c261d4ed2baadafe9cdf0ed4f011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed597276a4499754423dbf54e10d1b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e677ef839f2c63182c62d007c1dbd413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fc0c1a7487364adb2da227db9841d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfba93a67ce41c890ad372ea6a6049a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31144da2b46e010778d10e0d58749a0616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f014494905374d85887ad63fb338117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4230db5ff5133fa9d803f7a8c615b218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d80df98f9cedc59666fc62f314f04f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114941623790b4ac2d873a0cc1ab6c3220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c88adc6b89f01ed625f1a53caa6f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581589d3305925d49dd3de056ac252f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df076f0732c68b486b6e60c96712e723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a345e44a400ac17b95d70b13b8d9124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5b7b890da0858537400a8c9606ec225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b8e5346c9ab31949ac99b9782e86126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195618a27ee638252f47b055720d46127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffddbbd9e9b718501f63879f561667e328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714cefd2aaebe81c4e4a79a0b3a2c8929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b9cbaa3f6b50ffdcb19f529b8bac830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0eec7077787b46aec5ed53c8ea678b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826841a905d5105b7cf11c532d28e38f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b3e3c090ed569ae097f6d9732b81233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60800a478be2227d54427cd0159dfa4a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae89d7f39c94fe41dc811d658ee8c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae119402981cfe814a2fbbd937196fb036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd108db9c8e27ff1b1d7153fc2de6537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d58e6bbaebba02b8ef4218f6a7d4a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553096729579bae6f18ddd8416e6d21a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df238e658b0f6be2fca02069bf9edec240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b92face50b6c1690970cc2a43bedad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fff81383249e74597b51a7b6ed59b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975798ecd79739660da5d7d4381471643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ab409318baddbb8b9a9c6ecfe166f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c320bf7a9fc45418c4a0d8e7f4596e145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae89d14ee41c7a3c90ad0d812087c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a064ac60a91f4e8524f30fab42fb68447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02829cdcc31da4e0302a6c1d5797320348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4420f2abf8885af781bd78aeb04cabd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b24bda17ea3c18c5969a9d0ef529c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8e3289f45f706f925607f7f43b4ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fb9640af0cb2fcde31644a837436352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5a1d230ed05eb10239d2c0bb3c8da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d73c40e89cc56c4454800ce5270e1654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238502874a28044be2c78237a911835155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33312fff0736538478cf382eb66fd12356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f571bfd6304c58331c260f8dd864ab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af88fe76e26174deb73c58564d3d6758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d26feb00701b05e3c9cd13640fc3c059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f02a7132dfa401624fe087c5ef46260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b33d90e8e2797f1defbc433cb228a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1799401029ca0604a22ea212aa4f21862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2458d6b0e3d5e2e695dc36959d7e763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e0ee26e3779bf59763d6f7dc2f93264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd047482caac014e890d32107627b6565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d7170232e47b5bcd9f4256003fa4366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbae5709b53cbfd0e309d5231e7fe5167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10213b8bd686fd122e3ebb3bee336768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebde3ec8a638fdbcfa8c9fd663850669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471cd258952dafb00699f9acb41274070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6a4c132f9d711bcf745ea9267392f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514a0e88be55d6761ffaf9415163b8b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23943150703ded95a20068d96642e9d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1a380a45da366c5d2cfb61216849d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e6afee790da526e4c420e76b491f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4c002ebca151162aa368d96938fa576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f32803a78b654b8654cdecf2e609277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aab189e8906954efb1741b420a281d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d22620e56d0ddc1067e03c52956b5d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41a1d6ffdc85bd256fd3de1e6f341180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867af1537870c795cbb88ae09e2ec4781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a117d888a026ae2c811ca0720638c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ae9ec93d6d84a2bc0b657734244d083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abded0c9b58644e82a79cd84fa472784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a45206f3e056dbb183f32fe54c75285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b1309da0ff81a552545124cb0bbd086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51a2307bac303894ef0ad1065653b287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581d251ce3557a273ec7bb8b0fd03b788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5517a5885531ed7f8f23abfaa644c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999451d6d41321e0f88a31e694e9245f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1bfc6679a093d95a98d3d13e766ae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f75b1cbb026883bf0e3da5183bec8f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9dc09114e3bf53d64830d10ea08b9593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08ee378d86b5fa29be87710cb9bf8094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3330508cd0352ae7a37f7caa4025995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e425950ab45f87a383d82828e7670d696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de83a2e61706152b847f5cfaa1f1d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f1c948bdca89980eba97a2e30b01a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c23834e41c608b39e5caf1ad9aa8999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070011951794189d31a9679a540350e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a8dc6d04357b6178e4dc771c4eff7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7550d2e0661a4357affdc3063b330102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f4bc477ac467d9e68ca4c87bfa9c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f0293f8f3334249a79a94cbaa9c5b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506627974df89119dccfb49911e515e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9f62d47d5da23ffb4c3ede84fcf0a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a54225d3485d98abecb5378496dd4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085b2d5320ef74d965de2028106be0a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdcd232e91a7cd8c1bfb4fd7f10a5e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e58a78133c93d87514aad87e44bfc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c717ccbe01d4f04347e077b32b443111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488bae31c61465f68ec83b63c2726ff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b000114ea4a7a10454d1d66b61453113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df969341079cf200ed9d4f7e5d5408fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10435f95a7d6e71f9efe0472fcc6a07f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770e20e609ec4cfc151240bcfc26c3f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902a6fdc1e2b5ea75628ad79f996fdc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93144612b9469e986f8de54ceacaf937118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8ef5ed9a1fdc52bc8e397fce80be2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b59b4ce1bd23b3f80c197b4f3ca0c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7543dfa9fbb6dbabae73cf0629ec7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9331a0ec6444e275d1129f6be5ba4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b723988c8aec1fb6c60d28cd73bc07123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4f2ecef4cc8a55f26969f7137b885124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523da73f15a53137cf610bb80cb632b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7243dafb269256bb83333f650357938126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0ad1d231038c904aa40edeb356c07127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b08ebe299c986ad5d40b589d6460fe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64549b828c718d595da730f249e701c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cfcdd4e2d547295f1a68e7ac1f92f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc507c8870e748e07c76d602935caf0c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379489da3be27c9f5fb6859b7e9c6068132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9f2487e306eab54eb98408295e85b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998b10ce999d3e273f051374ce40bc8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e3311f2f891573878b1044b51460e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890679d74a823c997709f8151abad1b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6972a5923f71ccac5780f0d0231758d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c86dbdf1666fd17a7ea5d3f682d18138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c03617d08001a2d2d69c80843db6b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a3dbbc2d92066ff9a7e52ef692096140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc8bbf3f3f948ea79831a09b11154f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea1567a8c77710082df148cff967a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6885fc3736e6a808c965ad5e2a9628f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e778d9e491d74281d0efc6fcb40a2f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cf0738530d375b5944a8705740a93145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374cead21b02f37e1bf14e4926c5f7e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487ac28ff5e0d1e7dec59a4f5d80db0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48555e18ccc43ab31b56383bfcb22c28148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19636cc80071065f9b696768b29de8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829beb478540eee45ce906dff0744ee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4751e0a0c876d7a5dcbf4d7e9e1f75151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc411a4d1f4cc02b4cd4acdc91852aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6fd03e53b108a58b16eb8ac6715a54153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55528495c07fad9282754960cf36f92154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa8ccfe9ce041258c11e6ecfaa1d69155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f894faedcefbecb9aaa0150c552e21156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce264c33ab2b4fb33b60e3c7486acc5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc81cf5fccb1f8adfc471f00b817b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fd69e53e2fe0c518b80e6b5642a40159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe60df5f230683e7b18dca28ce94de160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42acdce35bc2edb25356bc4104de88d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab893820d310cb00846e7ba2f4e127a5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4d8e5c31251f009225f51e127b712163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956312083905ebc18f23a95265c0e478164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701305badc7397415f8b5b4e193f082165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ebeaeb15dd1b07f806544e5772fca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37465b2af065ca48f113cb2cd77ead3a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2247bcef839c87001176d20526a2923168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9adec865b7ad2143a5fac33be972b7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2591da82a2b25f6c33338c5e2e13cd7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e99318bf6cc31dc1570c34626d2c7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f148d908d09f6063dd1256b67db42b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adaa88a4aa8542523e794b6a778ef1c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fecaf8319dcd6d9451b5bfcbeafe31174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e2d75054b149cbd43bffcbc030eb8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897fd93e00b61540b1aa92fa984648d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6d226dd67f19b7f705aabdfa1513e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f8b63e7b256ce93f38cd1459a421c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccaf253dcc7b57ded2b3935d51af0cd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e3b0dfdb3e6fadf41dd0c918568b4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e06a787af2a8d4c86efe6425befad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca838f27e991c149248864af228ddc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004ffc000673c6d50751e4c404e912d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579bf41299b8ce5166dc72008ec41af184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e6f96564d53c33de12c5c628dfa1e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90dedc0edf8a8e0cb40c715c7b3e8e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697d1068a5509c78f7ca80a5790bda3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74702bcaab8c48583e61b4fe111642ab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53cf0ae7e8573ceb95a6ab44d16395189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254e987a425719349439e008631bed4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5feb7130657b34396ec5d9c8b564f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18883b905a48cab9fdf4999afbed7f74192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d99fb6910364455c3c7fe8e980ee7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ded1a4d6d8c9e2ebf33281ea7072d0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14b0fa32c0a0ae7cbb1a2c0e204f22195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab903b0aa53be0dfe7ab134a98274e3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a069a300d0e5d2b9129c5714d9ac1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3913c7f8def2208d44509e59eaf5272198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b637352967312cdd36f47478a648e32199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9194de79f20da1b24233e410cdd038200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e578d14b0c92be3c2e739855b80de6f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5249690ed5f3d21af89a71d59af69fe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa8eef5528af844c8043d135f2b5e5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e3e88f8a3200076d132fa9cafef32204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1634c3110699003cea869c6280185205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68bf5866e487561162727be6bea9339206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735e2e253f65b971fdd26b1f7c6a968207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84cc867a1a812a475b6f10a585a135208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6bbf2954802afe0cb8cf7f97e18a2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276193a6839cef3587e4b352b76c603210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce438444f5098db8c87fee51e8cde88211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f3a80e54181486b155c1a61b07e42212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0f3ac142269b36b2bc031bf03e0bd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6af622acbcb1e3fd76860cbbcefe8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f539e78cd563b1c6b833dc42a7f1bc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7a45ba9cea4cafbf75cb72fd85f12216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7310ae8d11afb19933c1c26f00df444217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f64e36cf96380cd69ec6c8945ce1e0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28078cf6ee73ae1a9524c7b1b9cf81219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327535a719157dedc5f0a45fa72fbb56220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150023645410dafa47f54042c8e1d80221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa591968829d57d94b60b800b12157222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bcd010665d3b0280fd31f5445e608223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51849da4d19819573773b8984c3f17224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e38cd2462c10683391e416e54e0802225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc5af08433f28606906629e5135b7e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372d172a165346a884ab5dc7f8e63e5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3b105da4c1339b9c9f11ba664b31f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb1a617a67d6775b51fe3def9a018b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0fa2c1b4e78c8e7813e8808f5dea8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5e5776b28886b842367aaa6314fd7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568af5d0522dc44cc75f03c2feb9c9d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075959115665c906886d3f0e0c21ccc6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205564b6b749fa815d94836df75e424234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038e85bbf3e6780b8ae2c82884feea2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fb75c6ae123031c940059a7f1e0d7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55533168ab8b5e91bfc9e7f993a55e45237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854eaa727be5bd440c3bfc367acc23f5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175cebdfe6f86eaa5f1826020934c93239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ee1459e4ab0ca3fc01182a078949f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab2b1e3049033fb43842657df07597241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac7acdf68bdfcf891d2422c7ae7690242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bf87806d2c6eb6012f076447887ab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585b4dba482ec2f19028248d80aa0b0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e79786c985c341b44cb9a1e02c3bf1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3287b3cb8e0a6524747e6534f9fb1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456c21c411907e52ab7b3ccf8aee05d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a988e318cf7b3558f46940db89c1854248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fe01c3e6dd1ba1ce39048fa00934b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75a01d396cb7528985f05c6eeced91250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ceec505c041be0a913d38a2b60cf5a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b332ee87336763c4538d598b7a4ab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844f49d601125c0313b09b05834c473253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d5361ad559c290ad38462f6141177254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969df985e97d125414925bd9d3d18945255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995019e883383a16ff5e5aa40ff2691e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c32bffded716f7a8988bbe37e5ab2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873bbbc8bc63b4cd475defd4736b89d0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f8e7e74bbbfc2c62824acead36e83259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9172aa45c07cfba196f37c98b725e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3296ace095e83d3492e9fba0f9018261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac7fe72f383a3511368d91d8bfc783262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3ed7cabe952ecfce073eb33abee99263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0281d8c02c753f85340980d8fdf407f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb329d48e5c07358652f045834a2450265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337a603cbfe4ba3f967bb2156b086ee266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09240c928df4f1b58af9b03c19d0b3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff22d1bb7098c6a7e1c151600851d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e2ff6b5204ba8f33118c9442f9252269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b929f4786a7535b7f8c3265e6923695270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3adcafe34bf7b10050e32551d5b3b13271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e037e0f55dce3b12862bd8ac8fe86272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8be23d3ad851bcfd1804b4cd8d84e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d4ac6f105573dc3ee006b22f6149d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744bdbe4bce5af62173084a8821d1a1d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87643ee524207059bd56d05c61bc5810276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354384a6eba645e80e2542952266ed4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f9554e28d98470d5a02a105c428c0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794558cd38b15c08a8436f449581e940279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58a064d1f7daf7cdf859621f0d922c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44df74452a28cd4036a70e19c43c51281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a86ef7598fa5bd3850836e8ace4bfa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb567e86d5248f9be637cf733cc0589283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c1c9bbf4def81be1bf4c2128a3bbe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b142eb80250371dddde7858813bc4a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74271c8b615c27b588a1229aacd404a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f38f7d72f8c704144bc4dbe8bb935c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900e6ba74432c4a104cd44773dc6788288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10c45403f02b304baa71a5593fdc08289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771746ff90ec3dca5ae40e7a19637fa0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d4a9ffd26fa8e5ea7ce4e7ba137a1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584757f233c01b905e1a02e58823c359292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eda8ab2c63d31cf0dafb7ea346fad8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c15e6a419716a53d854002eec8bb92294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3c6f48d2b6e388b064e67778844d8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34cf0bdcafb9ae6abdeaee497e2c5e1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b6ed165219c9eae244d2a4b875b46297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28330cf4a4513b7040ca988f521774dc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cc9e4336b4dc7e0813969ecd9af76299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d6f228e3dce596fc20542deba2bc4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442511ca10be3a5d8396e6ee4729e5a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c5c70d46e2e920c6831ec372445b3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf49c741631c60e2e73c4520253489c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b2ee3e3872bc07c4deaee432b9acf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf553509115141e556c733a65f346c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c7d56d4670f4131581de3f0c59df2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2eeff9d4c00b022670803fdfddeeb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba8dad3c90905a20b2a45f0290d109308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281d4dd57520a802df1ddf5e120d977309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edded654aa66c9e495b8fbbf43aca55310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8535169ddea7237b151b2cb4edc74f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c4b703b77cbba0693ca857246878d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124bcb57d643664d3d23158f39a83dd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab17294bfa7830a3b453d732617b13314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99c57e9074fb3250c1e05f0cfa27e3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021b247c549ac2d0b4dca86b35a638b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb03fdbbf1ff6c6a939ed4ff3aca8c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65bf07af3c24127597217fe00f6d64318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5991340b8b5ab24c8be866c5462669319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5529a6383c1ff6dee030fdca84359320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1197d095408ebcf126763456eb36dd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52851449943f6c5630a5e6da30b2f1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a923e35bdc6fd4955bdb14ab43d17323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c363494acd2e8d8c33c85fce537f132324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6931534b32a9e9eb269838386ca590325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>