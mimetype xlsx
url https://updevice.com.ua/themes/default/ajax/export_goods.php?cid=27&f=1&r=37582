--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50899c38e678562f2ea65cd8719de81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868329cfc238cf02841229721b6cb2ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a6924f1b14af58e8b4d354ffc1c193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617c0350afb9815f0077598601faa774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2277c46874f6bb0b5a1f4bbbe01595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8358f93e21bcf6b50970decf5d57746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d4daf0ee033ca1ae5b2e8f37b77ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d64d836702906f659543d602019b328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51d257152efe5e067bdae3b242c1b99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebead882b8f0ab9e8f1c88ac0fe96de10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b0bbe8e8986fc1a5199b32c2b9f2411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c265a61b75e8559315b4d63229747412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e5ca8183a633e6c665b368e58382813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f59e9c12bd26d813fdd6af183658c514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ff8e9e9b25e1a275d3a63def83c3d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620a60e67842f18f9909bf2d401f26516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765294717b6371014ec20a139f3fbaff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978d0017571d8b4a2766405f1eb106a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05a6330fdaf1f10ced19b7796b9a7419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe59d2376a11ec40cbe3d11a6305d5e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592577a91421deb4a8373089648d419921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1862785478d57d330a89c307261297222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674a9018294fe8fd6af58313508a1c323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a298365dec7caf6fcc0958233c48c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee93a77a923ae41cb7efce17e1a5c925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25217609965420222a6bbf3ff0b8a60426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9671567ef8f0a2a774f3ca10f80ca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a2ff16d5d54ac46151bea1e8023ae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeeca304befa929d917c8a8d845b4fc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b42c5e548f3c794cc4aa3519ea3e0e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f64ab427e2d4eda0586b6e240ce05331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c0f8ac6f1a1c01dec8e85f91fb94232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ddb023995d643451921f7e7115bc633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93367745023b1ebe54d29285b98ecc1634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727e026ded60f9705f8f7a86c3cb66e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fac61102f8d9b5fc265df828cf5a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af05115ce917b733ac423203e7d7bb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd00630a67907485a4e1198a6126cff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f53710fab8be28103ef72a2fc9f7139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8afd149de68d7e3c26253d069588540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1faad62ba17981557eb95319e3d45741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329d8842b80e8fda6e69d97a880c93c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77b813b0de2b22150d49873273ecf643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47bf182b2e2e6d6b68925565d646ebe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329eb92eec4d0b449d8428b148aa659545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744856f6fcdef1ea7e0b4018691ee04846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bc03fa65d9d3eba71dbf1f825e05547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afabe6a2711c4b3da1966b2dfdff23b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a00b86c101a5ed5f9b2ff9d3c311449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274924b76febd029db5537b24c0cfdb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39f8f4f378988b904637082e6af14d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0777c0307c1cd0fa65426d481d4883552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e24a898c6be8fa758d2658a531da653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b663be0c64702045033548b0a483554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2886968096e20fb574056945472678555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe05089ac0eeeecfddcf6f35525d3256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16646761bd4ebf113613a64b1d943c7957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cc04d485e57ea237e1df140a0cc5f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6796fdcb625833bd6a2c3632912116359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487f2b7625cc5bba83135ea3e92ff8660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181336eb5b8faa72754fc367599a810361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024adb9c20be94c9dc9946d7df9ca0eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d70bbfcbc874d5e77f25de0ec6cff063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47defc7d74911c23d21af4fbda228efc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1477a0c9938edf88171a838c7f16565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6c00cf044d61ac677f797d0f7694e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a486f0c6a8710612c5196d5adb8fbe567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eefa85671011e2cc05f3bbef73107e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654869d82c3c1c165ec781be93f7469669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09909f73fb440fac49e0510d6e0e8d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7150101bd2684c068042f47bb2638c571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069af46c46541410319c88767cb6f8372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fa78e630a8da361efe8d0fc74af6373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92557e95e0d933f8afcb23a58b05b0874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0af9ec81f37832ca766a2c40cceb0175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34051f91e4045fc737f6073fe81ca176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b5580d231e3412d8496c7e5eeb9ef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35848c38755b93adc3f3b547dad638578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e52b211fde870de2272a0f2b1ee3f779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316758f7f9df7d7f9bd3d1ab0408892280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335ad2b20534b04236062a41643fbf981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e23152816855b3f70d7bc2515acd282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10db60163fe20ff9289d494506c432c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b987f7c9949dd4ebe1b603e4f3508684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b389f42ce32d26bb9941c0bb02b8a085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733e6ce233d06f3ac18e4bde1f35a7186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166f32334d2234bdc3b5e77b2887bfe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9dd2de5c8b8e45ae8e063fdd8920c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31ee4c2fe66e26624e15ebde63067789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc0da5fbf4637b29bf419de60be0c490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c7f809cb40feb2de58f8bfefa53ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c7c3324d9e2b6be15933ddf9f324992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839ce4763505622f7d194fccaf8b2c593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad03cb92519516af4b50a39f5392ea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af9c83a06258179f3a5d85057e55dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802bffb84adcdf26e026b475efb04d0896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874f063fe4b68eadaa97e096c85140497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4e90f1053dc3435d0654a6899296298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341009ac3d5eb550bd35dea7b121f65a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa25492811929a069f4e110714a2f8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f237ae53c0767742908ce0d8340bc3a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9179760d800a94320a2877cd29245102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a731fee253bcf525c0e49b631c909b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34bedca7fff3130418d21b4cddcc34104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c066056ede732a6c22a697e958959f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92e2e760f53b3229f2e5497c8d3ff2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50889781194eed4ed94bed09a123e80107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52ca366268124e8897ee0468f7657e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167260df0b4dc6081ea737d8b83d83a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595a7812f9f375b087f550dea537645110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339966e29f2c12ea4079849a546ec072111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146194433534cce276a24ee75839d8da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce576ed7b38101a2a694382f013ce1de113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248d6905d931848b882d47e9a56b610114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e474ad5b82c7389965961797658d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313663926fef9e05cb679451d7573ae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5c5eaddc6b89912927cd5d493f922117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f2887d03032e32972ce0c93437561118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ae289969c74d99a04b0233dab8683119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614afbbb0187f8f824c42e92978be72120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd80417b4001e4bf725efc91a78fb39121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7c8fcecedb5e404e6396f5c9d47ba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15e98c24eb44d735a6ff9fe1a3af88123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432dd105df21d08951346fe260c36c5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d12076c029db76c881bc1bfd43bfa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b39c39ddc5cccf37875030de8c0d1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee998edee58746bf664ffdb80ae5ca0d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5df108f49085e1b09c4740ce46aff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa8f9cd7ea2cdc93ec3222fe6393dc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3904d3d4dde14457cbf8247dd0cc8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eda7c2c63ce2a4752481a388b13b44131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bc4ad7e03e01dcd6729cc92f4903f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05165f329999ea33b448d682763d95d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55285d02a2759e82478823afebc59b73134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa75a1931c7e2896cbee3e95c8f076135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837a16369246694d95c435f7e613abe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42cb9762ee3c445fa6475e8b423116137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a27b0472c3907ae2395ca7ae545ac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d1f9126d49fab05bec2748267f2d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e6cfb1b1d412e8856cf1e6d7870a5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbc1e290846464bb85fad328e1348a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b657b7849e043b7706cb1359ed1a1a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea99db7dd279aa43773804bc1857ce9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c4f533449632a57396ce8aac9b28b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17ddac0b374bf8d7edb852dc4b93c2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7199969c5fb63229b770b5457ce02146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd32e7c7a486cdb10aced3b807a2199147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71596ee7395a9f0406398a5f2d29fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f8a869eaee8a13379dc323d7e43f1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d271c08ca0fa29ab2b554a153d4fe41150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a80f7e64f178c7b8abb4ae883a615d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34275b5bbbc6147284ad3553fa5320152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f916db8a336cb8c6e36287103bad6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8dbe213896b131eb0097b1040e6cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5768e6cf781997fd877d12a7f019c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa497dca7818323de84f4f23362b114156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185139aafd2a661bcc78bdf1b972509157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb65c1b35370fca0dd75321a4aac21158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c684b884acb7ccd7c19e09ff9d27c9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d9a05704d5e291cab10142b69219c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1fc1adabce08a744990150b5a7017161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9742b5586b97c3e41a6ef2a810b57d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba5e523da91245e8eabc4ef24769d0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee63bd23f779adea5588e3fef252ca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4078fca41fec0e08b62feba8e39fe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804ad95c7c85877d39dc4039dc93c03166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859238ce0715483f3146a24a7a8aa9ce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015677aa35eae590a9a0af68856a4d8c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42177cfae08197a9a5f37f1bfa4a121f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb511c907f59d5614acf41ad174d7cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99730ed9c2454c3414591d5e0f795742171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922b0e4ad6c087c314fbb4769b704f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd757b9ed5988941e9af6315fbc0b9e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c05e82a420dc7ce22f38dc9d465d4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5cf181baed0727556a121b31f752eb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98647739febdf73f316cdb1cbab25668176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fa62f50fac050046c14c9f14af133177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b469b8cf6aca0fefdd42806e6afae57178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49172d6a9d8d6dc1f533a330091a1b21179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14553a66fffa40c4743645efa3c35303180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733225b6b609f7ff268e428aa4ae4966181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ff4cb4b2d8bc3bd42a4e04dce6878182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43da22d822f86e6a968f2ff3d67079183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512feeb1f0beee03c278793e52770a3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e779a33fcacc42ef7b4d1ff5e667cf1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4542ea8403cac0df34f470850552ee186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707458807bb9beca5e945c0cd21eb28187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0826ac4743f46154f772d72b0ccad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319691a426afe3253fee90cd927c237a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d34919414f321ad2645ede84e3ae3d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b476cdba5772cb8bad214b9ec9299e7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29b124797d72fbf0934b7b876a2ded192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7b68f4c26cbc9a07490a448cb1e43193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fff53422212413708d43ef3eab6fcd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19be34772d978315c54faec8bc27895195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd497cc7a48e787cf4b6c3108de4be3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737aafd95f0ae37438326139f0bc5027197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78314e0018ff1602479854327b20915a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a8a3ff08fed4737edeaf5af9f6ee1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08924c3f5893ffadc40bfa9f8cda8697200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880fe1b298927b74392c61df7b9e7e9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6f58de479949fc41aa39cb8ab6715202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5dfa32495bb2bcc50a9410cc38e6a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f1ba495652370a8ef1ea579539eab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356de020e2c84b0c2892c9660cef273b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66604bbec91705c00831b03fc9f74d6f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc765418562c6066c74fe867f4a67063207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbfefba64f83b8277ecf2920131851208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66c23f775eccda52916b5c38355b29209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e3e38037a5ed6e071882d37531da0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c664dd98ff7ceb081ba1cbc4715b0d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebb586e2f6401b056c2e7f5715413b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26631b4c3d88798c0900e997ff8d27213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970fb967a83f86fed3c2346103d41d8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebbfc3fcca30a3c19402f7f3cb3001215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368af2a89ac02f1d4f515cbee765adc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62393ac9221a983ceb09f1d71903b3f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7992ec71e7d16309d3a66aaa1135ad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ef591e96946cbc62079dffcfc193b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f69b8b07dfea247c2b8a0cc61a3f9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e9b69a722605b11527356918eb498221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f64a054eef0f7e51a8bfeb04c52d7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64cdd65b74b7f7bb70ad5b6b7874f2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b0d0fa76cb862ea4812bb024616dc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bf56d66ae2167a87b6b61a301cbb7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1987ec8c12f7a08aaf1e62d6c798c17226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed0d798be1f56e71fdf2ec1fbd571e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95aadd540af91d5f62ea61dbf675520228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132c24b8854998ca95a66e4c3d8a50d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672dba1b95302490cc851e215c2714d3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe82e7ef430a291743a3418e6155c1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5421103e185d51e41f9a8750e8650232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3938a80cea68b2cfb77fef7dde9da5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03e87593aa6430ae98ca91a4a71bf4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae62790298ba5e504cc907caeecc837235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe32d84a9525716b4b3cc9a0b6cfeec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4851b4bf8242439d26527d1f228da72237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71ca94be939e919bf69993376de668238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73b3992a99b03c372677270d550256239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce502d1b37bc3e129caa91e88d3b606240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4ee131b83682c4b74dba97df841dc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff670e8bc2d8c15266ae1c3d302375e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e745fcd0d5afb787f406ce4f0ddbbd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb0c0d3b7108cfbf5d280ae8c0a8e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fabc0c8c5b5458e33df764a378e7e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270d5443c9b311952b90bd95c32dcb3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8e3a6ccaf8cdbaa9d8bae8c7258ed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c2bc3f9f2c0c36b36623c91d686cd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a6addaaa4185aa0426fdcea25f394249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca54eedeb885307e7f24f673dffcf8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37de5dec9d19e4b66d96128a7a5a33251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9f29e0f2ab3024920ac7a3e0e951e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f425750f8f8dec95e8c0323ef08653f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197beb4c0461f732447d8dd178258e2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a56b237401a25bd9dd1232f006a950255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72953a2fd83782f816f566e09d73ac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9ee29251effdcfbfc29ed51a8fdc9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969324fb14784e79635c7f48f26089d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cce1ec2ce7d9bee455f49a3e86141259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f7032c0ff4b58ccd5b84271373c1c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926135ae9ba5480d12302836f394d153261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11264f184f1d802981495e6727e8d593262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13aaf0a38c375751e503cc4f7507aa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d728f4d7d33d7f6655d59932653bc3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf470ee85a5613b09f6173cdf78ddeb3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f05b0fb3e9df58580be6af0e0aa48266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54d308012d7f35d3cdb769a96fb08d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f0a450a6a6d8bd190eaef8eb7ac2d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e4ddf8e28d605e1d6956c7d1586a4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19633b523882b37dc62acc494769ed0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58c74b10a01b4d0155a1e57006b5aa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59291b9452a0c3f465cd316b77b4ce08272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abc1ae9b18e438f56d5cdbd72a3413273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b2baa2bbfa07eed8c402c91d5095c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47aeea4a4766a6b87bc167bfe15ca2c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b453f27ee703114157f6e565490b1de276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3af8abb9b252c71f57780052023cd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1ab1abf59a457731f31a5dbb1ad39278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796a247a1f79c7156da436df14539cd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b188bba282c99fd904cbc536082a8a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f632d11d9be5b791e7bcb282eb9517281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0840540085f7467b0ae0316222cba62282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611f5cc8d58a9387e26ff97d5b02b36283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd50cdcc75830bd6c72427c7bb3fdb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304beaecad5013c19955e90efc51f397285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9434cab7ce36ea3b37a4e20d110ad58286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acacdbb3763a9dce89849efc91be83287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f274fa0a487a8b995baa1e6f6e5792f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107a7102c3be794d81c803cc726244a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199215c86e4fb045087930e0ffb64cce290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242d8dfc65c2198cb6348cdb23855a6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084b4c0bbc52c1326e8b9200c50239a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e4dc707bf426e8df66206f15202a4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc656032db74defc14966e1586e951e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde109aa27362e2f32762ad91733f17295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3f7e026d3d1efa3a7aed85cd72e22296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5c7e2a780f625ca3e271bf968377d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b9c5eb3382c6bd24e748885112631298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45921de6bb3ba26a1779e2833eb609a3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633d5d6debc52acd32bd1ab01b709c3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea643a62b24eb5aa6c04ae0188f952301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d851fdab5d9c33f240023f01270855302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f63ff7161f2cde6ef2fdcc3944b3d9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0f048b25d90c563e824b293c68608304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80809f230446519e0d5a954e844304305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707495c917fc3ef2ee7fc03f704cd7d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b14b2a88bc572d8e47b9659943a78307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d92adc63fc75787df3c4c077ffb1f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77514170327e34ff62f34b5d0ea8847309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b8f787d41119f39e2e118c5306f4d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29b63cfce38d21f925a85e34d4043c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2badb7128b4d4b8a8980ca113df0a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30652a0f7db0c8b895699e021ed913313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a758d1e3c30e5499fd5786697a8a60314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabebebda3e6e45a7401242f33e90b54315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e4a3a28cbeab34b9c45ca157378d2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81259eda165b7aa786024aaedca3271a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a45af91ec3e22e85fae3c43324a67318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1696fa4f273dd3b828923d70440b1d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc9965edcdfa624417322d79c0cdbf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9140e9214673fa91054728ed8aab8c7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526deb829e4c61673485a976b0939b0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907573fd7269e3f0bf31cd70b7184b2b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ead6a6e2d9f61a4177d0a1ad1119d2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2af552d7113090ef354138a80c1538325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f884d394602cabc9027b749f15a6b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ac108f8c55bfaa66da8f9f2cb0165327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ab601198c1520585b2ac6e5b714b9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c12f63f4ee60d9b1f8f255711640e6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef5c6c393c1f049577b4155dd15812330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38043aebb64efd40650e93bf14c40a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fa846cab639f910f8e23186a866dc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c795ad7eaa33b42495d0b97296966333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a363dda872e67d359b9a8e67baec84334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6a3c30f365ebcb8c8abfb6448f0f1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8e32241f80e77217c62df3ed13202336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1e421fb7e83370eae5c204ddeeedd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c7d7e514f9cc02a4d245e1122e008338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134a22ece078d4426d6c0a64a771b79339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825e05e55fb7dc4cd4c5e237db3c994340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1389ab3a1a9d539664e0d74101727341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1c7a3fbe6e6ebb21e4a733176c4e8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0aaaed9dafcd93c0d703c2725a3f0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298f41c7c2049bb3f81df34031dee22344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97738f1fa1f2a8102510524f1134b14b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed526960882a4b7a3d9d72909b47e4b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18634ff6e1c30866751cf8aecc331139347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46066aa60c8bb0846dd17e2aa4b3361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bf045302e61c95c754a7bb755b02f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71ef63488143b4c4ddbc0e5923fce83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea441e9b3c671c0a471545661a1df0c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeaa7b30cbc2f6173cdb660ab48a7ad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6010ae65d74d1adcb5f712fe5a5b9dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150a361dcbf10b261e5ba49a4d4f43a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f362addb62e0388ee185b032d0e2e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624d7c475ed67dbd6eaabe7d15c56a79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb6021a5d2482ec0cb81f66c13b57d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964b703ed27e348d5472711d20ac27011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b2369bdecfdaa01975c7bbcebeaf112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13810d6a3bcc8350d98201752d4d0d8f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb44bc1a3c8dba1495c828137c86ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa16967c1b6f5708e2eb90d7d5126a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4873277ea6c56cf99cc91e504b69b3916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d36be393ad8d68668de2b68196fdc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd422c90d004d7f0d62ab2ac8c76f018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a665fe7c6cc9343ecc50e54102893819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77ae2b4f6c01a61c372f489e5c3b9820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132fe3338820249474c8301f4ea6d17021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40ceb568e976d2bc172a081bb2850222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae7ae07c8273faca3b47a94711b9b623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c35082cf553312b80fd22e3de5352024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08cad2ccc9f6166509acc61abef3f8c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c639f98c0bdb2f83cd2edd5eaf9fa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686e469ba760e5da48335f7c4be039427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f0750a8e3c44353ca10583f03013e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b8849abe2734577bdbf347db7585029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092440d5f6aa6c13b8acfb7627343d830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291dfb591dd9fb0d6c13a56c43d535f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21a24786fa586ddf587081b6d59e4032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1fe0e8fb2fad270e3dac1574ecf55933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692b73a50f09add1b4d08db9b73b41d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70e12c5ca6bc380184c264f907ecdd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10aee0e27d9cf4bcb85a81d5b0551136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3337bbe19e260bd26f43be39019fe2537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e27fed91323b3c1c8e64ac8d3633238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f287d700c51c20b693bbd30fc390839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31b333ce9c2e164ea7be95f74f52f540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f10ba51891054447604d59ce64cc041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d305d300ab29dea8090887501b5c4642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99275f4c32c148503e7cdef7f686eb1e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710dc2f409d9e97be9b9fcf226c9d8944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e76de0863f1cdca29dbcad0b93a2f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc64f2a1c0ca1e00d3ca91687eb6cf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de669ff2665b1ac11dacab395c91b7247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9049c94d3d4eb8284e369f042b30248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bc4d3f230159bba1b9cd1a7f4cc7149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6811bb43453c7554db302d0e1c317750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a1bceb14b4e514fccf2f13e1afdc751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79ba56fb187ca92a2630cdd254660052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d945c980d041f216a997ab17212946953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139924d3e4590dd0bae67bd351ccbcf954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe152f193f33e15fcf07fe7169dada8855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ce6742adaf76a3f064e26ef328d2b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0c461bd02ed610098c8de27e7c8a257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e3510562eb1867208dbbc7374a6c958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0109d4cc45b16ea98b340302294b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419c6f24e5bdabce02ef8d586b2f93b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28c2b8ed6dfa056ae69f62bfd830a961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74e7be5f192dc764fb11ac755ae59762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14409fa6f3696d5c8a8e0891dbace9363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a580676a8c5de99d77f25b96ff11ccc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b420be871262d02876238390a8d5a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14b6f3261ddd7531905af4385295d166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed6cd5d77bdb958884a0ee62ac3e1e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1f8d67afebb77560caa9502f0e10368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a8067e1ada1df6d53e3f366b7c7d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b484220d2ff6c1b9fa458aaaeaa96d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7bf1a4665d154fe75c2ca6f45db84d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117cfe75d4f760f72e936081a1f831272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16604c71831cee1b8bb35aa2742ad0d773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a17c0cb2931065b918c44e5e37ca3274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98c4d142952105c79cfb9f33ed81e875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4e0b193dfdea838b7482e4fed371476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c03653437c64bafdda6a3d1e248a877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339bc4c23ff630621a1a8308827fe2678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2778a3754f4bfaf9667cf6984f40fc379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ab694f1afb0f14b2b7a7692cd68ed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fa77deda8d9a965f43219a450778281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9140acf78415571fa0923254ffe65182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a873d1b0e1d2d513a7b9245a149f6383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9167453f205503b964787ff7c9510e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249bcb66bbaa3ecb5fb78902158891985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe73b2589ebd6e1e7220d0e6cab1f8b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce633b6a2fe78bfc8fa4e7e8f6362687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb96fd2d1055471a4faea8a58b9eb688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437234168301a7b991c3d9af6dd4fd5589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd3298dfa1dd31859e6351146f705f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921f2d9ac6cd471bece1e64a83ef74891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a34952f8253bb4d7177cc4029be48192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c457c9fde190d8730f7cb6bdadca3ac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02a9d896303416152ded90de7d13f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4de54d8992f869267ba1b3cb4ad4e195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942869382018f603306551507217e2bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b1a4c2a76e85c2f4f024011bc84d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ad88985ee24c04a694333de33181d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25ce2870e8a19b03aed839eae3a6b199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f020d344ee00d95f5e47b89b408182100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db299f0a117a67d29d19a1fa1a13d2b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af077f117450a37f4a2af62b710adc1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61783cd6cc2da29a61730d50a1f5674e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f541b8bf8a384fc955f8464cc745ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66268eda1c1c7195847b4d6f185b7735105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e812f0862a341b5e63b29ba7232bbe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fb9c7d537a8cb13e3682ee2305060107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796a9e508be9a6158837c69c2a52259108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1a6cad2e8cc0b965c5d393883cbb5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1377b5ad5656f478cd33af4f7ee398110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15aab3720d91b7331b13d01e815d11111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e214d599806d5484fd8af721b16cc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ca321ca7c8c42ca1154ab4d92ec91113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d260c78b843213635130321455f1f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f8a3d387e8d26869e5ca1d87212bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a348a7658c209d03075d705b551851116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16839088dae1c8218773e9b8f937c404117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508a7c9ede35d578a00e8e8e6d3ef14118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a07489ec8a40a61b49c0fcf7c4279119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe6b9e122b11fbd432003cbb9ea1be120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b66dcad99ab95572d93f8ef693cea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e890cd7af0c9332f5f77226bf3e0606122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb58cf013f6e8b86b7ca5b5e2b4745123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5781c8e8530bd43cdb6bbc87447373124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71820cab30b5047138ed133a8e38c5e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ebfd47c277ca6424d850be3dc8b51126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a8376ed08d4d5a8f4ec3ed3d9bd4b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604a2c1bf08aa93a08aaf39c6864caf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dfb3997f9c5da5e918bfbcebe65e17129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d265f577255ff48a3f080a3eec0221130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f7043a969fa0da132cae47124379e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75296645e84dd8ecf330c5ea8e6a2faf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11740b33d8fad09967cbec7c87f9f88133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa681821f06e4b1d9e4c11d45ed559134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572809708b4bb595d28dda18f0afeac4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72710ab181770beb40496dd903543fd0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7036af495cfd47cf9e113026f68616e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55e881ae56530d8939f8eb701638ac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc37f647df1e853dcab88cd8b68cea4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b52ccd2b192dcbd5d13d98a15055e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c112ebf96b3f95ba360f9ff701b1b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189d7926e2bdc3f69fa97c48ed0ec91142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045bc5c620f8ac7a75fc98286430941143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd71bd911db7d1da4518e27a555acf5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9901f2987d3b523b8749f390928300f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c76f4dcc4e6cd57ca61d7555779ce1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa5dffb413f0e12c59da6a3d70f647147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ffe9b836d190356e93a07c4d444e2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572bb4500d9ad9615da682efca0fd75149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b662bf8859f9c67722cef2487ded0f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ce4e83da3b2e0e08f2a35a1d7ca1c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df02aa6920cf6ad4b38028dc1e169d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ba7949a379ca2027995cc6ed2f305153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe42a4ae4b6a8b798732e3eb1672dd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9dbbcf248e4fb3ceaf5038b6e0c86b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcfe18c67f6ddc00b1b77d2760db11156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81d3c5da77a7a77b2f47008c28fd57157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cfc7be45aed1d0c649ae8d95c9a52158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ba6cca35fbbd72f89cc840711f133159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c5627e1cafe244b693d9428ee9680160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b724149bff17bdce083948d97fb5c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3816dd73ace95704325bb34b4a587162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d663bf29cd92289b4364126da5ae4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e42783429228eb4ff0341d114c145164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93384aa5845f2d505ea57ced95709d1a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc344356bb5b38e501158f71d76323166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeac8a16ff2ed7a47f0592646fc8d41167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7827abcc5052aa484279dedd7d17f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d17b9796aafae229d7c06d6fb8d959169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7578d2f2bd0a1ec875a4de712514b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f74240b83ea1d41ed75ccc04a66b1b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bdf8430c1e63a7e8e48e19d162510b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04356ea7c233adf94dbf833fea4dc536173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5ba2c8576e9eb99a8b55a74133d01174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25418751359b10f7372dd300b6cb051b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f1d9d1d38bf49dc820801a3b15a5d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e19cd8781e4103127d9cfb3cf2847177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66200af90cf3acaecd3b31c2d54f7919178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a87c5134803743ae3e4830ee17c1ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b366f2d68452e0ce62ac62647233d3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce1d033f6557e0fdd9d2e3830976c7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2d6146aaba2fdb5ab45d3b37047e9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6357c412c34933bad9f8595aa545819183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15032aa9f48384e0bc9a1c5d9302bc7a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d3213c8484e740d16290e97071dfa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a58493d819c86bb072a78eb897cb78186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6928ef0ca6ff2154f7205fc34f26f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c57a9268fb58c1ccdfecc015dcf86188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344aec2c6ae7a9ac5fd45c7fc21ed233189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce488d228d9962e30a89a661e7439c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4efd62e793d61854f8b4cb8f7df4f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7317e796827875b9b95f35eb1a93dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fd579a6a608e343c86925e9921687193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ab94895c0da5135b3e113535974d1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1f535be0c46fd4810fe16a876f821195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a973c00c4459938e8bb33312bffee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ef7d380f873e73332d8cdc2992a51197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9f3e8aa8c4222130f6f6913e4db62198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68d41a9715c95f827690f5691c1e8a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d9b839e9e88cd4cca8cd20a532680200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48fe104f76be844c65b76cf70166a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274085a55d0dacd97c19e11a0f1083c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b417ec396b55b7106dd839aa6745f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a18899804ca8ee58e71dc247461a8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee262c568d881a734d6c79a4b20a34205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ed69f2a838b0dca65845aff69a6b6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513d62332f520215af1f56dbabd8775207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26473d817c0313fa8a77a41d27d179e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7d89fd7214b639c99d27661e84ef6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0549ef6fd37fa214b6b8ff29204e89210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56e9503c53609520d970049525baed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fd8a68e9c5745a6a8d1e52bf90b76212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01c768da4a81397b513565cea19f24213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949e706cc31c3d8dc49a83ea49414be214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12961d4529f42fb3e92e12df9fd956bc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e7969641a9c9a8fb0b47ef4aaf85c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54e3f02bd80849ec98ed98afb38150217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaab95fdcd19fbba07aa4e43051e6f4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0c9c0f9fb422ad3a58a1a794b464b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc019d06889e990e9cb05061bf391c6e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bc6725f91c58d3d368a01fe25fed6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68863852bff0de1e77bbb5600509ea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326887422c25139a9f92f7459738eca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f67410a0baba6021582ab6c0e473e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fea89421115edccd64bae1e1fae8fa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94546b95b8620a3ea0b9255fd2ec8bda226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0447ae61fa7cb28f13c202bd9fee05227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe12a4c558133da9beb8519f08453d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d506b06b392c65173499c489afcb3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d96d892184c9f98b89e7385c2864cf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9389fb06c86516bc6c8a15e5f3d06231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd8a89a32319ded5aa16983eba4dce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c40606841c94d1b882c98b7f88ffef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6bb0796b05c06ce568b8d8364c4d3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b46406dbe024db9ff323388a5e95dc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9747973acb3d2db000188cab674a47236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ac4743ecc76a908ff4f6f1ff8fa88237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ae82f13cac573e37df9e710759cfb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda6a52cee1553d0bb214469c300cc8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82f8c661f2ca05a0d799e196c0d2a7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1ceaefecfbacbc04dc2f2b3bdc108241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da451b4276ed8069f420eb44d929044242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c042cbbfd5075660e39973a5a8bd93243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f879075092c798a50a83f206387dc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb877ce6bcf7accbcd65a958b092a6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef8d11e68dfac82c39d8decff7b844246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515416e3fad8a42800f01ed0a2ad5e97247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfde0d3bcc83e25872037681184710248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71e2a8d6c67e6852f4481e936a68b1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecc50d9e1f42d5330c87c4593a22f0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8867cb718681f4fdaf0abc91d8edee3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeffc2afb568efffae2759d9ea94620252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04ef39d4ee9a28e752ac24e6b4de6c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe5f8fe83e072b240efc2c69354e9c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ece5df4852847017b5ad4c11a9d11255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa79a470d654049643ecbcd41fc6136256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c194d94be1a9eb3b000ed370046343257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8fc7aa9743c10fc01f31df2646078258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f10344d48e10ee871de24c62c3580f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07da9a44fe547d28855a56317b862a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564768aeabe34b8de511f8f5833cbe4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb387de5f84c2176f1488b02f245916262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec635bf27e716ce9d491f1e670b2a1c6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e7f44c8cc2e3105309ec741249397264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cefd931f1cfeaf7184b78fb80d4204265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899e534665b339032e6dad27884ce40266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c77abb1570489c95c6ee525b5949ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207042afc8c57ab2fbe9eaf6d77b7fcc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9c2074992f7efd5737cabac15a426269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512962b53c4d30738600fa2d66460974270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9a7dc141dffee8a23874c126d0c0e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa215e27338cd8e581656dfcd891557272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f2e0453c0b2d43929e86909a0bae6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcfbba89cbc0bc1abb176ee9991b4c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed23a3acb5c144052b9e4d4869842d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a50b334228e0119809dff439ec6ec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafaa25050a8cb9fec18c802a6c5c864277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e061c89560c7c3a03ea10e980e8e9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd469cdfb1fc4743ad3f9b3f68a936a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a94903b8d48c8454583a892846dbd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc9335a2eb8f4922aa995a8d73c44e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735be37ae4cca08702a4473c8eef4f1f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5c6ed4b4d4db8c7b5f546905f1d4f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd231d4bebcf3e40dd1ee618db3cba5b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4eac7788d3381791d18696f6b5c4f9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f1df8059d70589386635d54b204ac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae29cf1e120157aeb5721c061b026f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77825003a34d5a77dc0d0e25636b94288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb2d1249fdad0ea5967b37ab0659b9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32537fdfa49827177a67edb0fdfd54290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f8b49a20b40f7a8576e04d911a50f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddd447919202193106d1cc3c7d2942292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a47ed29db43fbd6377f232f1690e45293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a0ca1ed6bf790d54a135e11e72feb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbeebc75c6c4eb2edcc975b3544062e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384b69f364c76137e9849b16fb83d9d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332dc2e19e908121a41299cee3e21d4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fac8121aafcb9d8af5b23ac2924e5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94f5c27ce269b4c3d3163404f8e067299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ac4b1d51c8ed42f5c59d86874dacc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c440b8ee88831afc5e9a6066c0247301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953ef7d5916a5e5c7d4a4605cfba110302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1d05069c9f59bc6999f32607b3dad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1a1450aa2e894bc0d9320618432b1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582b2cd48c61f5f30d9c70aef311bb3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86254efc859b52ff48a1c5ebe3b3be2f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe5e44b7c278b0627df0b9af42e8b5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fd2eceab0d6663bd6f2e94e03710f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09251623f3dbb4fb6b83e469354559fe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6ba570d88d2531b860bab4c33f6c0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae8c87ecb396531d3ebb9bbe97dc4f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f64299db067137e0706a4a8790bdf7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f84b332ec3335d2ff2ca585a1037f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743c7265edf3f72452f5afc7cf851d7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771cd7a7a72c63a87ad3d04bed063154315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07526adbaf9c7471f9a2f038a25516316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f3c909908dbee07ddf8fc2f07d6fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35bd2d019e43b5fd9af0113486b55d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c45234cb6938ec7197893a2768f6f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9f27dcf1bf01bcdece6aa86bc223d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc0d273d3e0058cf8560d15e2ac5ff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642333293d8f9d7d3df696bb4b0a02b0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3c324340097b3e7762bb4af8b7a82323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88cec55338e24383da26c123551f20324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac182c1af80b4df90bceaf3217e9ed54325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>