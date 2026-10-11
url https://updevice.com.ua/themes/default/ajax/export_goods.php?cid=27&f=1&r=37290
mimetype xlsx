--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf241986485e9f606e340bb0b1a46561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1aa150289f162843ae3bd51e787eb82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8998401eba88a285b0ffc9c4a443d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3b6726fdf8c693e44249f7f65f7f04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03980cbcd26d7b8e42cf46f9257b95f15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f12cbb12f537ec0aa2ee0c79b4dc106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15dee48fd2b398cb3167aea56fb4577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f14f4bc59136befca4f92151d602b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85917b351fd3aac9c4001e59ae6f00e79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a3164e633800639ff5dd1c8f4351410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a859245351389a5d786eadcf6c85111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bdf1e1689a478c6048fb3a1ca2cab012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ca289f4aadff3aac0fef900f339a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fecdd51dee20dd0b1f72173eca0dd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285678ecb3da328a71a0f9d42697b9b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e51a89632307d99bf31e40f73980616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b6c4d4e0f84847418aca82009980a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b9830d20344feb30605fa1a7cd9cc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ca305c3f47b3b07318f208c5baa8e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7668a792fd2e110e8e12ae982d91f1620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917fbceef263833e605912f224eaa9421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0004f8648164011ea9003c7ca4052122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3376c588a4941b5c9504416ffad8bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb792b4b4eb4ae81c85338ea2befb324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0e03dffd36dd5f6d95534021b009225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6429a3834fe8a17e5e517a5a98bf55226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf09c31c7a3af7b13e009eb360c234327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd705c2a3dfe75256065e45c2d7089d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3a0e70c837f04ce0d0a4b9d8488e329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e420e44d551aebc6a3361900b3ace30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de1ad5dd61bd3a2b18a6a4ecd3024031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275df3b22979469fdf15658144f574df32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35aeaf09f2c3e2fbc6a792f534e0e533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e81fbc9f6b19bc2d6e8de60424ad634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eae15d4a2a1eded9cd78115c509a9735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3614b9cfae42525eebcadcc32eac9636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a7dd9e14235386a1d7755dc41376337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe2d131af315a3a6df81b2f0e26e9738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39da5277a8a6c748c2394ed52d31fcd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ad908936e6101b44a273b15e83b2b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409e9bc99b3b591f77d315dfc0bf15d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefa8f2734961de092ffbe017e8b5fb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32ed6d95971494667b2f765259c07843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d3c845f9237ca4200d9a7d72c705c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80dad1f5929f1f0d77ec86ee24aa3d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b7adda18d5a62ec719628b0159d5746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6b2d9b749c60aa4af051907802a3747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5ffd3287db231824d76f3d13dfb4348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429dc7a7520b65647934ae8e1d812bb749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60ba5c5cdb69729b26a27c8afe22c650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c43ae8d8cd2ee80a7f5eef0d5bed1d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d694138692bd428df7466e77b25150d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661dfd53ca0f9fabf209c8294d22c98f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c75aa3532cf48e9e5687e4c5d07b354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4f1e4dc9317ef0f5505706da8548455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490f7f163be4e0a73dadc1ceb2ee28e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fe2b0fd972af1363953a175dbffea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96f10009c2c5c3be1ab4c1df87edb658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627161f8176115ad1331f4e12a963ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c55c741df02eca8cd586d1730dcd760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d57b1b33445efba427ec420795e16461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac03138311fac4f212cd9aa0460a48d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117ad0ff1972876d3001d7d30d20c6663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec56d5b1fb4f084444a6dfec114f23464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedb6dd861afadcc088bc5bd1a2a7fd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c1cd1b4af5ac3f7482b3f3bb8a4ef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca155163941f63305e5cfd652871e5e067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81227fc1d30edd0fd9f2c5761bfbdf468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fc58f874049b761be189a8cd8e68269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b68f73c7ac5222cc3805fb0bc8b6bc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac34e3b27473c582fda7d881b72e4571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd9c79c3caa9e0410ef5ac927ab83272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c47b7a9123bf82a89605ff11340b2e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c5a5d3f1a0edddde6b038e0db984f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e8129b182625e0747e1cf91b2034675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ab49d5954c528ec8383f097583ea776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22169f2a31565084a269f044b16bc477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8738bf71a233ce7355b23b46c203378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abc5022ee38f537ec3926292a084fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751071efd5429a819b3d4a01dc3e8b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2c8a09caef7134137d8efaf50060081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b46e14a660de9776c4be30baf748082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c9e0709aa040c7e53d7410b2cdadc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27c4a7964b97acf206db7d429ef6f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e2ed42a9349644bc6c2571e590b8585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ccc86c38a05f94c2eb97f295b1e0e186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0c44a6709fe88d2d71718d53dd4b987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27dee617e793afb12d16e55f52fb7588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237830ad021aa7cd77873700009ee4089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f490150502d3991d2a306b6803be1cf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48161757ad59b489de3cf4f75bcb909791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd237428242de2ac7d3a1cd04cf90f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d0f4000ceffc9f3d072d301910fe193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d1273b691e4b21ac9ab19ece7e5c794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131746d7729be5feb3d36626a929ac495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016111a764c4a2a7664b95530aae23896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c523b477ac51fd62a3d8d73609be5097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc97217c1595282c321b3b23929c8198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce6fe1409d77f8288cf385ab3305b399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c89c8791e68aa14fd301a207b8787100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fad4dd2e39b8a3d030aa3c5b04bb05101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940af2688dfe927f657c6777eb1d1bfd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b80c041ad02ff85a0ba14dc7a918e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d683c31a665a590ecbc7a265beda1d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ec890aa72c20597c22366c1f41ccd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406ace2332b858e13a40e278c4732e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0ecb6f73bac9dbc162d5b5a463ba6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28955ba20158492381a702657627e46108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c212ce6c1b731c2f262a3cf809feaa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999fcc866a06b365c203e3d76ecd233a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a201b45b94861ad50216fa5dcb0a95111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd60dcaaf57798652e0f7a68519da3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a62d680d08ea2f9a138809e7610922113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c50f37034638d28a5f30ffa9f803e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5bc0095fed1e1a8da6d8b515caf24115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4557d510849fcb3926631da4214d3d4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62d10bbc220551f51466d9c077d19e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91de3c21dfa3855a97dd593c11897f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d37e23ca010a63c82279da5fe2ac15119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043246e79d33aefede901369de22c00120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9eb3bedfab86a903d4f4dd52aed793121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda6c24b30b99da782c41bd2d40e3f4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916b746f49ca23329531435e0d736fd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6e4cb4d49fddcbcbd1b11883a674b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7b3b8e6fb84d3d143ec32841767a6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996120aba713a8d1a8c472c3fd56a076126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3da95677c6ae323b90d7a717fae90127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3c0844462a8d12034cfe58bb3f86e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8480beafe5857f0892e105c611622129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff5729d18ffdb724625637a5b5fd8d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabb0df1d73be9bdb03536184db26ef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cca9cfc7ad646227aa8cc87f7a37e2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb917a66cda0b1eadf11dcfdacc6343133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f98ab5836a09945afecefb3531e2c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffb389c2651416260967acc4bd59c9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9d9b83918fa13da539fd92a9ed5b8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b22e3af348e619f83dd08c41362643137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489caf5ce1f4ebb70d8d20f8edf3e896138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c75de3c099a7c583b65a83c9254e2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4365a75aa187ef910587d52669a665140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22977dfa0e4e692f5e4c9b25635e0adb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01ea308192038c7572fb87bf8d5718142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fd721121c93668b842d2373c68dac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1ec10bf3def6447e9faddcce99dfd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86273ebd9274f683add42e83a2473e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee191ee3ebb3d5259e9873c5ea3ed26146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990938241556578c956daa97630cf669147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13511a673855a1f3f98a855c5ace58a7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8968aab82a699a8a1242c48bedc4a4d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179cf4cfe144e5aad31d67e998f59b4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870a626870f8a3c72e3ffc5a4ccd284151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be510f1c5cf2819cc34620c7a43f31cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c92ffef8d0b037a4d5048f84c5d8c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7abee7e2be8fb69b1ef38b4c8593f9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3329f299f9125068d1cb83ae24568155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e9e7019f239ceb804222b616d1ce7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d6a32f9c96b97d25213cfdb6e78cc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb9c6a5e2518f2cb67acc2d725b65d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306e6cb64550573b47610e7357e98ce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fc859185d74c8ebc5ab821cf05abd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5f3cec2003f2d64f37f1f86de9e7a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f487f098133a2565d1ba2bcd392c6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bc1474268fd7602965ba27562ad5e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f20398f02c32691f376ff3b045e76b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9823d1a34f217c7ede8b73655377581165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f2405c46555093fc82e82a7ba1e57166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab565d35d581b56e04adf59fdc5a4bb9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae67dd77efd3d01d70c6aec15223444168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d64360b1e4cfcd4676970ba7ad06c4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065e1dec465eeed42f49c6e04305218170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24f7ea1a487c8206b574f4629555a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda33e31b58a8d8fb296414e898e9e9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368037184a51c66787a1721109aa26f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10131bfaae31f8f1967cc980db9270f2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a403e3516c27602cc4f9082a1920f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3d8b9b19d0c74eb75bee68f9d5dd3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a9f537a89048d4ec280b8d85158a7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead13fc80e70003cc1aa2f9e5fb8732f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2cf76ca049a5a3a3f49e2b6dab203179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeaf9488a61bce3cbe96baa5931fdd5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cddca2d098f2ae851b7a0aa13f42d7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee010d9991f13c9e061ef7f94d78d0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f99cf0facb3c584fbd5512004d79a2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d2904d705b2597e8cd4eb954f0bda184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1faf215be9a9155ea750a44298cc029185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65c42c56a9374a45f1d9b7d34ef08d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88e40434ea8eb71ef7ebbca2b3639e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033f480ea520de8c0f305346b576afb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3827815cebf9f06b9346e5a11c03b34189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b7b0c9c58925e186dc3bf9b437d60190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edbb788429de760250db98953141e0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff603b70010d4896498a5abd12de9b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb4ab84b2a800b41ccb987d4bf56c0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8a57b2af24d3b40d6ff3a62ba92e5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a72ec423250e3510a86e7f370432ea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc54c36f50adb023f943c4898dc51c6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc416ca3ef38bf71e7321ec8008a63197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616cfbc243b08c1ba009e4146d7479e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6803ec1ce098c79b88532f3b7e7d8f1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ba54e45180c574b84cc5b8367808b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d784d52b3934a4b8f7ccf526badc5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032e5339d6d1310e49fa2ed8771ed3f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b53be36e881a8b372fab05ca6f59f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da55e1d8f8dde9ad27863a518f35c87204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00937cf783eb9880c59f8a0b56c20310205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b879753cb003d81c26429d3887c065206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7c487e0333102c98a59c2244e3993207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb61e0c016d7c0645c287558576dd3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92757dd53352f37f6eacdcaebffc0e04209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b633a968e58310550cd4057f4adef8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668e3ee2dfb63979215dd01221c4494211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f68fd8b55f99268b4c9c334848247212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b2dc718bdebf88482e2673f1ab02b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a511a41732ccd6d8be20191ea5cf55e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f99c5a8312dc223989c510ecce1b3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd09b5ee6e77e58ae1f94f1b1942e5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbadcc41964c6331cd13a36405aa43217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5ecf84ac0a81def286e911778e5a0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30020949c15fc9f43e7241ceb8cea4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649183710796dda452b3234675e3e74220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb84293e4918935bd181bf83f0a6a7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925803beef5e19bd9493ea63a01ff80222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e02ff954362d459807d633da96c63223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6215b10c2f82872cebc2b143ad54485224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ddc2f4ef9557fc2231e39bf956b66225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba01f951399a5cb3395e2fb0ce42da226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57926c5546627e66250eedcc41c75f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f95ead6652ee475587a16842d7581228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9269ccb18f9d2c4525405e4cb0f5751229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2eb026ba590abb97686d140c9b6654230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6917fa1776de418cfe9df14c700e9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd76b3b692973a64d28ddd591afe7a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24e1e43974847a80fe9a75e4b19e4d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8890710fa460710052f672ae975010234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abdc554328171afe5279604226d31e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa4bab3c445779a8a5adfcd7dee59f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac5136842ac6b1fa2724151340707d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5191442c681dde19782dc54f83de0c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f7b9afb0e767acffa85353c2ad1a4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf205a0d620734a3c0c05be37f7c7bd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0486cbfdbe68ba54fe3bb94657e1bb8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b4f34f520cf40b42d687f3d25e591242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b5318eef98ded38ae1a86b9d3a033243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263d939f81095c8d6ec884bb79c2f29244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f5bed40ddaa1299e1135283041b78245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fad7ec018a72c6c23b87a981bd0f2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c4394fc6659e84371c4a38a1353a2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928b905059151639cf9da8e5320322a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48558b95e9ea0575172fbd0a781f6bac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230dd26fc37269599a1390760ebac5df250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5202299afe2ad1d31f399be3f043c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6990d328a413151d43e4fe4b7198d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159e7c3e62da1ab3953500805259468253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687c6e83ebac7e5f050874fe292bd93254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd04692e10581075ea42039b98a06bd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1e583ca52f25d77b65548400b6bcf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2414a905e3054ecf308c0997dfd8d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc619263962d448db42ed31ca3f94a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6391409e992cd98990f1eae577e84a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10af7086e5fd9eb6a3c75cda5f5d27260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fa67d6aed745723044c1471ed3431261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13920dd3dc512382ee1ac302e5fc20262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc6cf39777430f745b6fdfd5d25ae8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987c4b8f8bb21c7193221ace05c3703264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18a456480c985b12f1ba7538cfa1a5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03a3acb3f0ad93f717ec3dc3660c7a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e96b41c3abbcefe9c7fe9b9c3d8f23267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e4cb5356ff241676c8a60364236d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab1836561716da8cb2ca98b6b4d7b2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3b8d527a6bb50c5a57c994d97a50e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281018a98cdd5aaa10f6d5b5a531bdb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4325017a1d8c197c35e282b1754d0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71033db7e57b25f2daebe1e74e1d879273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620e1b4ff4078447f47d250f48dadc3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658488f5da2b7ffebd9cb68371f24e3d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b6ffb9dceb02b58df0bd4259a7056276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c89114c6877b0041e6bde7b718e99d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264163a6ee25285cc0555f7f31681323278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b33f175280184d9b88341ec78f86e4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263bcbc9a327b70c66ed29d21db8667280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b785e44ed433c72a4aaee05932d9b5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82124723498dd644006edb3611b136e8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbd5e9df362b643cb2f9cdfd8a11ef283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03194b288dd03dd85afe197d8ebf5b1f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc93aa5d437e2e99e895bbc472dcbe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc94ffe23f1204dea2d651aa3ea1449286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd41f9a718bd971e22b202d7e0e1ae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f21589af1caf498ee1db5b8562e9a0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e68c31545e2da19834dec4fed0ea7b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0933fe81750c75a32f94588e1f6f5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d39d864033e0c695f05b7769a125a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7109e2c98290edcf7453982a8c36418292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ac938a6f5d72c1dbeaca1dc8d53e9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d340a8f301670708ddee9baab817a1b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01179715d29505d72192fd7ed159a962295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf05e5c76bac4b63ad00e81c2d50f54296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba92455ffb22b06ba1a673990f644e0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466747168c3c61bc02a27405a445448298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd42ece60587a08eb39672838e7148c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c2b609d7ec9168d54d55e8836e0fc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed04edb717e82d800d577a5f12168f8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049e6b767f64bfbf23cd2d96c7969af302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22974d31d7856f948ad4a69d626a4493303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff622d58594ffbf0ee5e215343bb13a5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d47b5f912ad0099af704b744c0400305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88691886fc87f2bc5af035c54f514475306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86d6e3dd40de203897cd4dbcde5fcd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6538e63df2d5aee6c65690248905366308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7e44c27425503f12c089a5dd18f5a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760aace93f9f23a6baeffb1ee3183cf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873311a56a49700b15c55cc303d6724311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750677b902bde82af86b90cc35b34920312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3ae7e28e1becaf6e4c8daf87fbf7f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b46d75ac0de2ef3bf40e546f9eab9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd11f6be711a0848536d7aa48e41b99315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20de52483306a1d15e443654296995b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08726816023747a644f69b1f70546f3b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86950a2b6f580341732a5a6de6120961318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a4b24329ee60e51b3a822da91bb2b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0df670480d99dcaf6ad9ce02826a6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc18ecae70e831ec1650b534799c191321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d832584dad0f46a747b6cacfa8bbe8e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64946723a03aad86eb20ffb5d153a26323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d995c6a38c6bcd14efa69a01b1deb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dea97084c30b503a9e9b8f9132f34b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e077e9d4181ee6a4b17fe3ca4867088326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093bb916043f45fa005feddbf8236a5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6160fc43917d4259bd8e2350c9dae0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449834cfc83fc8ddcb4d17862878a9d0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526f2dd39e35567d7e48e93b587fa58330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e47c0713458aff9c576c7c515e36c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8bb3d848b989dbfbc79b228f4efb2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754170143109086b13df6668ce5e276d333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6545b8eccc2ef80a9edb07245f99c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c363b5c52c7f675199bde963d9bc32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709da19cbd540b8e95592866443532f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc56de7b657759978eee00857ceddd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948674c3090fd17f364b20b09cf61fbd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd31ef2d2a1139157d0207280d90076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6a723824d345951d4a584d7ac2a517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9768763aa359e48a9fcf9c1a6672f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a9cdc13acea324599913757cf9bcb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9a9f27bfa279cdc11815a1d64b3e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75696c9f92212127dad8f920c366f5d311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49049674d120aa6f2bf9bc32ec26206212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a26edac12e2ee0dc6b71fcf4dc3c8d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184b13974fb180cfe8e281e3a368f9514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1814d0179adf557098b54e5f300d9515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea7bb409f69d50cec44378e4f704ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3873ee1ea99ea4786860c4c38ee9217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57422797c743e47de33730e10250ce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9d563cab0177e69fd9f9be259d6be19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f392d2f3db2eed9a6c96f4a21cffab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1de323c92a7b5834ca1d232b6539fb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677354ff7314ad9dbf09e5b65b438e0222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd148c2b0a7e338597c7eac0b4e4b623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768f8d6b9ba861c2d3650c4f16ece2924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30933f04b09cd0254473ffafd05a5bd925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8a0e0ec6d6ca4707a5273b88ad3b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54606a0281cd2149cb03ddba1ff670927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa4b42f41d508ae58e8a82ca1abc1228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841099463a877079c215f5df0962bf7a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f36061aa632cfbfc35ece3ae3e336c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051cc9e25d580ec8d52b29a9f65f004431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79473ce3341c2c6bb000361ee285a16832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49214b0e9c3dbc6b3055766da9561ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4df190ac31ecc74b59dbeb5cd921b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704040efefd07302ada419c78d9ff36935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539289b6fbf206934ff2e0718b2b3c9a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0438a8970c733d3f028bb49614ba937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e874643555a34bfb797aa8ce8abc638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826bfcbf1e008fb92040e5a01203f4339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e15d010e21ce61aa09c5fb7760242a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8b15decbaedd5fac7c16179acabc941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5edfa65d09873ec58498d15c80bd9b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0b3fc4ec019448ccda1ee03071a9343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568068fe0621e8daa27f794b24f38f8644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d056b710e792b27fade6d344fcb7d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47fe199bd06184de520ad80a72e61246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde72df653cf8e75b37075cc0421732547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407dcea30a0b92f9b7bd9132340bd7d048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c70e3992a27391154923ce5a7bf90049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9073392bd15e37fc7f4ab165bb30050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6223d9fe8bc20333e977fb186be1f051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70aa8d62bc484248d976717331d94252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86792baf32ece5432c702b1cf1106953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77df35ddcf22ba9401e0d2afc2503754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5580991246e2af66a7382931eaedb155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186abba9130e4122e826fc69e086fc756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18a5c057e78152febc305399051bf457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a742007c914cd4529398fe5ccc0b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c2b855f5c73d5406ed320fbf2db5e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44259716cd88e8809513860397c565d160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc1e28c77fdab70eaf6ac15e66598361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa08a6d1872fe90f352b5e0b43ec9f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d474405d4460bdb3f93e4ae2207a72063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37796f5980b46cc2f514ba140b9fabd164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024d748cca95e08d903db9903f0bf4065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0df0d60b89b2d96d1bfbf7db4d2ed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d038cb5847ba203c7dafd195d718ea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33b0935e43c0c6f577814a5895c93e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d73e7145f9a5827569940e7e81489969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c71d0cf15ab33c8fae3269b98fdbd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90790297a1e38d01acb5e0c2105de7d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68d7829dbeba866effe0f4d92c34ce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ada4ca2e36ba9987d6fb292ad28b573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99aab1e255b2c86326b518921babf7674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be69709427231df0354a93932207a275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09baee6bf34e5e02699f24ab64550376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a02ca7fe6f974326c09662ed88802677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8b4b947d661035d7200b38fc137a478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa81dd850dd4925b4d957e21252d3e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd030b9225c1de7763e3702d9f20a0580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80718272c16d4cb8682ad9fd8217252981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf1eded99ffb39ed99917312990f5582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa85f5edb526df7f7c05f2eae343d9383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da3317d3057d377657683e9bf2ba1984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0169095ee3f5af629a5c76ad0eff5a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88889d008e7e5e2d54ed43008b209cd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe18d95d80f05815dd3d26d3f78b5f487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace1368be2164aeaa7c19aeeaeb55c388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc6cc56089c2cdaa5e02c8f3f4d80a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41a065e8199fa28c10a39b7a1bcb5990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8cad70bbebfe657ff00d2ba16fbc991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f4ff5e86f81780f29ffcded6fd4a292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b000bc7f6a2182ab4713c42cac44193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162bc92435ba412739ffb68220f48dfc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9a6b9b3df281ad219f5b07505136b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f26e1110f5b29de9b69d73bf65ef1296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7603712320e026440ccfdcd36815bef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c35bb35a36c71278dac820c22e5dc698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e78e3ab73b4d3da452421bb27e6bc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875fbe164c1632d3fabc8982d0430fa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01d0a49d918b4a874fd21f6af0392e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c3244fb7bbe9c6bf4be2e24cc1d5f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3ce88a47b3e91e71929898a9dfe30103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3d083090231d292c7c42459a3ae57104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80499012ccd5074ba61f609e2b5d3718105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc90aa2c41e0b7b0adf75dec5cf8f8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd034d52120630f738160d5ee6b785107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d9670398d709c89296af521099f40108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ff8873536305510e17e9c67c23ff4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045017e4338d28b270c17626b4e354e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092064929d64ca3064fca5816412fea8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abd087a5809325941a48d689c4babe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04f26832f91c41091b35e7be2ab13c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995ea35181c2fb54af0cd79322aeee2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c8bdf5a7c0d423e64be5cbfedab3d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c905b47d20c65e76baf91857a17ac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185922b70c33ffc4006312c2b95e228b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696c06f90f9e539619bc70165597c05118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933b5340c53c54bb2e2e7f3d5847090119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a243d19810c1722766e8839982e9f86120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb87936446422a95432cae37ec728e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc87e9e133f7d98949f048a3c1cbab1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db70f40aa476bdb7ce45f839a89407123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb554cbf6a711c3c328d27bf924258124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf737f2ab73d2edacac7226b6a9b00c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031bdbb01bf06d68c41652b2ed43ae2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f8c4c320f75f74b45b2baf4e15a75127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194bd77bce0ade520c5bdd355fdd472128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68852fb2676b6bb34bd38d3ddafd8f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc74c33c6dcd1ba7c3bda28fb85a4c5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310b2be8e3c5c3ac00828a7058a03ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad3c6b1993355d0a83dd4a45c01dbc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ecd56ee0fca39b8f0e8f2442742d77133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8df14beefd8bee7db14ac5880a770134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0980cc01c047ce2f6a345b98828e6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf543344be8f902a99a884958b29e677136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105eb2c1afbc1e9a9dcbbfcb791919b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d62f9ed41267d31a85eadc1167b0e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fafc977401eab480a7dab613809cea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5522fe8aa6824bb5ca6b9f43a8215e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ec95bd7bee55e9392940a75d293e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb415bd2973da27a080fd31393716a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c954e24b467a0d2bcc7d1c942aab8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c33d945038f2239b454aea3dd90994144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c589fd6a3f6771f9b13801a9dac28145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60984efab231a8b8e856bcf3b66cfcca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6fde0bfba804ab4c969f89439437c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5f662419cf0d1655497b7fe792db0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26fd34007280e521c687c6049498c3e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9d1a486adba842c7611a5faac3866150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e210946c98947f3d8205d0fac49c19151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5943c266a50edca1118bbc8ba161bea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4126ce014d92762cb2d295fd3a0d1a0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dee36d9d918c4a011d16203dd31e19154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aaa40668e1df7cdc67f3336d98bd49155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafeb5ad975a7b9ca1fcdcfbfe6c6fe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6613c9c8b9a1bb796c2591334efdfd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ac3470737cf826b5765d1eaecf89c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca483ce7ebf434369e6091f23273211159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e65d74f0273a0076e6e2afa9ddcdfc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2e84228ba71e7b01c9d61f470180b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1cb7316e156fddd1a1d44511369e3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc23734807fcf50c0454d86e308c1cf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce758d1a70f9ec2313ecb2a66d222450164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40bdb1120105ed168953691cdfbc1b0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaad08dd0224a400ac0f1699f1a6b5f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6128705d605b25b4d7ff9c5363fa89167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd167000ff239ac4f91105a188fb5e93168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e75727a7234b20bc16856ca0c9dba6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480bb74ca46aa86f61f0ce73f1800cd3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad7fb043715947d1096e61bc375ebe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b03e5e47578495e8f8414369b587a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a4bd937dd21d1748769ad865dc6f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057a96229f99ca66b947ac1889dcff7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e188dae18b4f33aa95bf35b0bd8f7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ceb1805f881d4f5843744f4a55f914176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c659bf223a60484a22aeb3a23876b5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859b8bc0bc972f2b3e268d1006de044178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d42fe1e40c4a1346dfeb9447dc5654179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38371702f3137b89087293570812c97f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbdd0670503f4d2a25748f68cd5679181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74c51d5ecd51fcf7f4891b9931beba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c19e0070184644f09bfc722a3aca0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88977b1b7e074021a53369bb83f2d3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f9323da938a70167a8fe322a05843185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98384de9729bc6647a375abf45a5d582186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b28c56d8f70d167ca4ad51bfc215d0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b5d0fdcd7db8f99ecd5fb563ad7b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7d2dddaf4d6fc42ed4f060e74ee9c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340305c7867e2ee1e40627a31f9280b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef724e9fb28ecc61d7c1242d7552b7d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ac00c538927b9fb133f58355602ca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c27eb96764b99cff2897280262307193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88763ff78c29dcbea4ab894dec21f07c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e89b75e4d3e31ba250d33a8c3208b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457db2944d8ca9b35d7f70c006764848196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216403c21f336e8c40d4bbe0a945652197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7d9790acb5a48ce0fe7730ab1de10198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc027396a0a59b653dae4fd8d52cb1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989aa70793d08908bb146eb9670f7cd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa5d65b7a10360b3d435d4c9a739a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40517e1629c730dc0a6574f9c3c70963202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c330d95d1286335b495a0177b1f2702203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9878bfabb90c6eb5cb8aa03793772204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330ac008773af4bc4d418c75c9af16d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9fb572ea29c1477391914bb8a449f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a9104716e741b807b417c6e366a3b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a958e4481fb9ac282c36ca097e2ec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2a66e5003b5bc5923fd938cd689a9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e60caf782cc2fe71461873a1db2f47210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10666b7d3a2365b57a07a9551cdf0d57211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c6422e1424548d7adda55bf192bff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9f164ba3a1ad1ce47802728bb462b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd61303c5ad7cc812664dacc1b7c583214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d89f614afae810df87f08a550af910215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66405cf4ca24062aa031e25896b5497216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a3fc953c0e268b8914a28a632227c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb7d09e7c6ebab3db4323b787f012b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc730f5d3aea0be8ad0a9aaeb63c48d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f478831dbd08069a5098542585f4d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182eb5cd7534e1ba79649d418e02b3e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a433ec75146ed34655a7da7dda57a44222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029c7c776b5e17ff3032513d0b54b27223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd0617d4e105989c8326f30b1ede14224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7788ad181e51c9b8beda2d53c19924225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383abeb9d0cef74c28139167d765e291226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b6d05462271aea54fb754c5a99ac6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa272fb67c261a8bed2b1e49d87a1be228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f29a9444911a92b32d51f7bf48d23229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bb507bd528dc4345afe2eca3c706d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fad4668ef1e05bb3fe7f4765d1a47231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecf2a83c35cbaef269ee9893a8dea8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce361dce000669be5a05d22f1a547d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640040731212255753c5be750b075707234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd079a9cd9d7586ff1e67accb4074f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575f53c8f9c5a8ce7c1f45cfd400cae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c888bc2090990b1337798bd88aab79237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258f9ce7ff1d4a75cf42fcdbde9968e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04beebbd47241b7bea0240582e37c471239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f7c9651b0b7ca81c0347db214b681240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241f9dff8bab61be493c968f4b1eb24241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375cc70d9ea201bd184d3bddd40d259242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb901004e164c5b6d339a7caae66189a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad559457807fed08aca1940f2a3eb67244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8db13c07ca148b865a555aff91b2b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ce7aa440964cb04f0a05d9bf6abb2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97013409a4f23b0d2f15407795086a84247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabacb9578347fa8dbd621c9e65107c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4dbb746c2b98272ab5d63f8944c57249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91d83d0760854ae006af1b136fcc42250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12b41068afad095be9c94b14b488b4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e0790b927222cf052638d98e12c55252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c693d295c9c1ef523a27ebe5e1b723253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac926925bf7e655e8d523113d8a2f4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cef21334f27fccbedbf6413747fd28255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2700cf8b866f3b686d63b8e1c23401256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f80f46740802f9e2032205747ccdf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3722e2581a4d4472445d23afe9e4be258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfc379ef553ce83c1827883237b697259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8883d4ceb04b3e920928bd4eaa9c9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6b9ad8cd2d2a89bb93f52ebf7e7a5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa9d71cb88e41f1c3661df39d2951a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98776cf32250edfae0bd729e0be63a2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0ad717dfb1356348d735e885b348e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505c125e8d2e28ee718cb3f0a132799265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f874c57dcccde25af959403fed1a6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44369b268130f5e8a424f7e4fe0373e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081831f3676cc8ad5c1160345575fdf6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a6fe6a0500d9738b539e31b7af17c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708f5b518950444e8aed18fd90b87dc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a3db1d37db866ab09e1ba18e2f362271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f102b949ed1b8298a41385bb8ca30d4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79057e33df67607e0d4ec4af1500e829273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7e37f915ee1ba8e47da34d806d4f3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad154580579404fa6920b024fe34e255275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652b0cf6e323a4b0ffb0380956e5b20276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b169d6417ddf4934442916934b7868277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12916bcf1a19cd28c586a9be986c4937278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706602225a9dac13d520af43fa296596279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154ea4568a4605ccbde2c9ab80f3017280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf28cfff4d916447331f28d1df0ced281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4334c04316423a64f0a0c735d3219282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f3addab0935aadb224ecfebc4c9b8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae18a6254b905a81e6e81ce62d27a7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21573914a2ebe65fa9f3b67094332144285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b380ad1fc5f197cf7962384fab329b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b2b6d5cf96da22b80f2cf07addece287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028ff4c7a53d792c45045e1a88d8fee288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77554740c0b1fa5b2aeec74b057822289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4278033fd95763c559b3a643faab64c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f1c8567b9f7dae0a9bb0c88336f0e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d643cddadb7174aa44027930c53c4f8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c70f95b883f773b5b9f6f458c04c4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aca9e2d9a9e02008e20965cbc2d93c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d487764d6703eacf2f16d3f458fdb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0adb28a202141c4f707fca0b26a3c6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d7a663f36703eaca639421fe516b1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafedd921f050fe4a033e4660c62c6c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a6c6a50347a5b527aa93fe389f8f5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99fb80c874012c5305c24169632d02300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5084c053bf235cb17bacecaff1c45a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75ba191a25574d608a0ece152469ac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa7bc5610b1d707ddd0b76fe8ef534303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecff1af60901f430cdc1fd9c6b19f94304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0871559b35b9da5a7bc5350462647f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b71a316f5873da3b4d670914e6a08306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fc8ed6355057759dcc7ba158c2fc6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d151526bfb0ff029a6c77ecc565ed7f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a8b5a7e95c43ddfb646f5fb9f6962309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f10a395fc080f5b81b947f46d34463310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960027b5f6b76e71b33f0654139a56a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583ff73b52be7206fd422731e08c389312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a32aa801c49fce41cd3a5230d859e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ec0be59e11d9cf907a37298ae0a74314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b15dd8c10e29f1dd9ebc5be5fb906315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2653826707acd5a299ac52e2c29891c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658c00163150a5b9169c2f7bc170639317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857468d004055fb32de51483fd06d6e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f907ea456397a110fe9249e65ecd5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1524e12190804f3a98c4c04ffd121d5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc56df7623d2b26e37905652d5b0c24321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04656949cef428b679dc7b8f657564ef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb08a4093d32f3aa36950aec1fd2f1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea109c8ab6ca80ab651a0171219e96324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71212831770382132fde42ac0f1979cd325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>