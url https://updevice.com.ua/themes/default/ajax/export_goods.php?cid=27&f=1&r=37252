--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92075ee38154b87df870ba987c380571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17ad462a61190ae352655755a439c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406ebf142100528377292d3cc6a9fda3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38a69aa39e7a4ef4cb954db0169fd64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53007eb6bcddb2cc1beb6b10f064e5dc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422c11cbb110f7552cc6bdc13757a0a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddc3bbf977ff9513285930c8c9e66b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51476dc3ca7c38ff43bd9a944d64be968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1536fbe1f5c302d833b6d8c95dc1edf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd961b8505295ee10924cd1ce66009e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272912c25e0de14dd04f8e89499a5c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c342f691214fe6fd67ad400817cc412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f605ee63baf84c61a8756ed11c6211c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127550022d737b1597900a457ff5e0014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6e731f0a9c6d935813884f54584d215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01405fef4fccb83c571785d7c4d2b9a516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cec35d757b7c57c6133135fd93d21317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066946642ba2440eb4f142ba5ce76a4018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3269d7c80e4fff2c9a20c3a9e379e5519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0764dda9eaa34cf888ee7a38847ee8f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d12dcd6700e139b82cdbc0344d8a3821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e28c7bd13d64e9c6b8d88bd25ca9122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b35764d254201f7d065b6c283c4c1d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6abb6b79c35e0d32f9f442f11337724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0784c52fee9016a61677b86521eefc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e30628c0b14c2bfb8fde000a2f00a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d86060829f690b56fdf094b024e29527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162f26a28d4918376f4dbc698711f7a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3e0f28c8da11e0363147396f7650f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f82f191678e4d5534a0459c2a704d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e43c3c520158da5b1e16c699fcdcb231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db8199560cdc34b67d28abd715c92f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe105946b3c04729629f5bd8aac9cb433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbdc4da305d6a900cde1b921e6b472234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a09330acabe46ffaa096499b63ca135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4a77fc5db41f4788164ef52beaa5036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b039f2fb55dd7b82751977b7de3e5fc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f71b121524e84f19fcb8392509b92e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f845bc24826cf3b6cc25bc70b063ec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36730ab6a6598978dc37b9c43c61f840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1770d4c9b683e143aae98b7a7265141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc91ebf39ff91461083ff5ba69c5d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e91fe25b7e56e3ceafa382d73ac0f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339b563189e69f9fdc5cefde074179944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d458a00bde84ac8a1b24545a24bda45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4b8d55b8b4416db315df1f2d485da46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97402cdf9aed83a10fe70700b911056547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25cc4ba1d997022a8765bc462acb28f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022f26be5b08bde01a353352401a69b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2590eb147cfd42adb67caa5466ce20450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf42b1c721f204689d4f473bcfffcb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b7a211b7568e436aed318f21e273552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83e07373403cf5227a22e180c926b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8ddfa6f008694b7de740f13d6df5554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a0bf8f0f637d11a0e43a0c662982155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f203a9d33154181150d7aad1cc5218656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6a26ed99316186244a05f62de798a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebb7504a90966aa405adaf39a19e8b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c70e204544911f156a6f4fc2f31cd059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a9e31330e6599dd4be0627ad67acf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25840fa54057b3dd32de9db3f1dee48b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98afafde125543e141d5f49da501f3ac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a87cac30247a54b7e649d63005b3b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff1fad4e3819467b620525f8839de364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c8e633aebcfd883f049cba7db55a165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c871e0b1a8a565040734a73b945dc5266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0336c4ce87136521cd3393dac5368467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedaa7ba70b5ce67970861ae30f9162a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bf440861d5785e24aefce6d51b7ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e2f86c5e2f916493d833abb703af870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20f150c8cc7f6a37ddc586debf48da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7bbe11d5770d0ef63369992d9253272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5198d8d3ebf6d336915bcdac14f7df973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be87987eb8c6d2779ae6bc3d99b34f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ab5d9bede4db404816257bcdbfba975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e6c3bafca9c9e8c65a40bceaa267a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf593bd77159adcf866f726e936fb3677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a487e95789550b823084cf5a8737978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914518610b13050c550a55d5c1fa04d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898ed75c3e9c88ba7c68805552300d580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17655fb8f5a0bdb55a0a4718310defac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070aa455a9c53e4984848fcd1c4836382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a97cb76fce62cb954e62961000cbdc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53432cac4cb42f6f6c339e6d5cea2084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d678b601507549908dd40425a07b7ea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae50ff2c7ec5e63b4ad8440bfc5b6f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f8ae80a2a7ade893e760a690c3bf387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29694aab214e5e73accf4ce79217a5c488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176a8036df5d324ddf6e101817cf1ce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81967128685f4d4db2e7e952d1dde790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4eb7b473581f3c76e34240cec97ba691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b4cc14f2b8720d359b4a1fe7fae8992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6628bb0308f52675ef2f424bea503c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f59100d278a2abf383ae94f1b219b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc099a53145da1011b1c901a101a32e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a151fdf619e5efa860eb218b8ebb6aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca84ce1b1441b0b74978201b57388be97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9bbd23a9619c3f84d7ef62f974b8698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df1b569fb873db0dc199e01398fb4199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d46e15b9dc94373460024b3c807e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c7563c0e4aa403552ef46fb17c141101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36204efbe206c59846694adde8e57bfc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814b69508a4e0ec5c95d7a4df03d30b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc8b2190b99d41c61ca2112bdd7bdf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc71020e1f7cee5211100854273710b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30993fdad66657e56cd443fd106f74106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e8ae8c5c82acbaf07165aca2c44b2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a2006fe1ec5fb46e104f7ab27fc42108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77ab90efa8515ae4deb90331270a0e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ada47f2037740ec1c06335fc88afa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d4e93a2b064836e720f7d35e5d0a2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a31a57b2064514e4bdc9d94e5c040e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4080d4fd3f7302dd5ed2d9f76aee7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc27e06cc877087edaee2e7bc98e9c1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46b8bfa81a873b2d780a86f57dae65115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa1c02984812b5cca903de540b2c58116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07692278566ce95ffadd7788a9a10514117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36c52f837fe04e3be16219c940aa6d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d5a658284fa795ffb139291913c50119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304133854530bfe54430819984535583120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85fb9817d5e7f011e3922a32e6f0260121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998843629a65f569744d01b26b8b0030122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472aa253b119bab0d63cc51dadf23bd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560fb98c655cbd8c37d950bfd8dd95e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a359b6f01127c0956991d3950df59c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a92ea5b5dd345833b6b12a4375acfe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ff2ffc1d66b81f8deb6b7dee7951c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d48afd6a45d1698cc72e00d738183a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bd775c876865998919054172ffe64129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ea5567b6a277e53903b74c6220e98130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83c8d47bb89bf47be4961111e2de90131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f6589084ec80cd0c6d42afc8d763d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8832124abe6ac08cb803ec6eceabb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791161c18df0ade5db61486574b5cfa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41169e949b861787d6a4e39199201e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802984cff643ec44b016aa90f94add71136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bedea3122851d0e1a18c84088ff9e7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e26597de7e0785998b6538a1a6f25138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6c75d90b7b6e8f336e0b6654ebd78139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d94452aac95cbcc35c06ffe7ee1043140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310860d210b42e1389297082bf1fa75141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cdf63f3bad27911c3a190f45973a0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ccc95bf58bdcd487b4a8fecf3e4b44143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62dad2e05489bbf62e6c8d72bfc552144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a78809f427089b17e74c43089c92b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b834a6772ab58c1c92f524cd11f819b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d674ae05ef5e3fd9d84a0824ddf6f9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ffa1eb445bb11f669a9245ded9dcb1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633616dadce69d953192c9a13eafa752149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a60b0010616dcbdff354c52f880d1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6adb0ef63ddbb0a2e58e64513b3cd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17742a98574ca63aa02c64732b889889152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df775451f83fa01303940145f7876c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4145121ace2025a2924ded8218913ec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea58b0b0699b5208dd9ae7b55704a1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623aa23e0eb31f0759bbe64f94598b2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892907f0dc6ac472a88a77c280d7c46a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f12add833f77c1c7a5341efd0df44c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9bb5988b244f319e67e63f7d23768159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b68cbf8e89a29edacf7d8959ad95df160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3604ea6580c943f1f696a543b9f2f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c32abbd66ee4e20c6f1b37f6b8277162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192e6dab5be731062b6de751e91fe7f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6cc81f5dfdfc1d885334879bc2f1b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f04f235780dc38ff7a425dfdbd4c3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3cf20b5a959736addc1a6bf8c870df166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff54dd30460243c65d85a1fd9fef56167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0c302b951513cab31a4db9ee61547168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1004df50c636cefb0c15106fad2df169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71efeeb716c295952d41695e14c9975170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989bbf8c12e4781c08e487667b537ad1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4872941ce2223dc3a6646d35f5d361172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bc99c72431c1463cc07976260c881173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175fa6e31b8bb13c843cc0211f4b76b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2eeeeecbf2076525aa1b7af8e2dc4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231da8ac70e988a0f09b454c4dd06908176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73331b1ee4093d6620fee70764c32729177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec36e80d4bb2fd3f0fbf1d377a64631178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aab11e0a634ec2784a504959775944179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc23cd71fe2fcd2030ef0b3741b27b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e2cd91060cc64c717678f25d8507e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57a7d74c85f8be091a46fbb3ea3c3d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ffda5a229c8b135c93498346fd74c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e584fdf37c621d2caeb1264079148a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0daa3973f63be973d71ca85a7eebe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94f129f5f2d79fc13ee7f84c427e57186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40972d17d4fbd94bc4b4d569595b2914187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3af7162fb80923f5466e445caa1e08188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5647453900614cbc6c9a058ef151ab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8abc13642558d8c2ff41b988515432190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6786d043c543451e0aa24f084543d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67e23ec0b9832a60c23244614e5359192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df37610d28cb25628dbe4f17d9c183193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff95d6c39970bbe7d8d5f80914e394d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f763358ea1fbef413cb43c59e4451195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eec57c34e90c3949edc9e0dc5cbaf6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2b3e95d4fec011003dc341335e399197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c198ded1e9e3d565370bb551e0f9f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae04ec47df5886955be9fdfdc75462199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35dbccb73ede8b82fb3a4d844c6c8e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41703a2b1a9dd03b3e67856df97344201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5531c3e569b1aaa6175f499c5e7319202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efbc0c2234a852b102f9aa01ca5bd2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299655fc12b9e0e17a927f3c996e583204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead78cd5e2ffd46c4faee3addd26e9c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677d6ccb7a3784869b83859bf738ea4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fbad21e41202c8bd325f8a0500d9f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c01e098747082711a84b5f4f5aa5b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe14d58e6ddbfdeb58fbfcfac19919209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3bd7680f632da5332ef328e54d3ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b8a50973c941fe9145c6d7d664749211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a14ebedfa244777e9eb620999dbaa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb470c52f7f754a520d68e76df29bb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06bfe6db4a5eb634f8903fe6fc5c7a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b713581669ac284bb4765b3386242215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f960f81d0814184e8a6ae6325b842216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee033054e0c8ed2c3facfce49177340217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f70d59ae56e390d1f8e83ee98e23b1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1f998e7a60663ab5a5c1deb9eeb65219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ba17dd6d2c887c57d39b4d68b8786220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750673ff8b64b8814ea101f5f98848b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5030dd0ef6dc86ebbfe14996270ccf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93143734101b022e9f8ee918ee5cce6a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e87d6a9baa1cd085111f7505a4d4d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada7abd580f2b22b69d037087146c4e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d5e00989786a1259f939c87261ef4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34daae12ea7a1eba9ff60d1a9e41cc30227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0205f1730b0481f4b389d9f67bca5fc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162fea0593b9fabaca507fd986693a0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a61fca5a55772251b5bfc1c5b5513230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb67cb6f19e080f051eee26df358d66231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7cf2a77fe558253c50758e418d339232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c9aec57a42e9ecf962a5ce6d21407233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940040ddea6d56889525e8d6150a90b0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eab0db5156dee55ca23971aa195e1c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681457753ef5d9f9e8f66cc45a470e6e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1d81ec7bb0bbfc0fa50bbcb84f4c2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205ef08ac71722b5f1bccf38483ed66238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b55c1a3a629dde5d42ee1fc9a72fe9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f4f2349e76701ef757e586e875bac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a33e95eff29d449588ba0ee3191541241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64abce534e1378aade9cbc7796f6bc0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a5d486801ea69120fbd1a3d7ec9b7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c24edae54d8a4a52367ffb7dd716e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4fc08f7451d5590a62d4859d46031245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cb424af3f9c4e0cd3bced5b60de79246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdb002f32a03226c62cf4246249c4b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ce8b23c6fa708da67ebc309397df4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf717f6b4b276d94fc1eeaede6a94244249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9a1b32b2c189d4a80307353ce8019250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ec6afda430a80a25d61c906fc0407251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a816fdb9e5d6ecdcfaefe0622c78078252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d10c286545edd6b0c33d9eebbf6d0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961ae54bf44eaab95ca7b5ced38338b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e04e3dda73233322149babcc706df255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c051909b886095423ee09453c5a959256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af68bd82f2cd1bfcf55232720a7ab5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db395c841857362a4ff6f54c5813e4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf52d0a287959cf78277a75be997550259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787952aaf1a4e6d906db03c5db3e3712260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e88b31362d9e335a2aa7c434c60047261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14a3d19f61a7118a9365a44a2a0042262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20938f3a2e8f2b0356667cd0f1f73f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b4b278e443d26fd60d9a3708b816f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea202b5c5b938ac45118758f1d1f6097265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25616b1ef87c9448ee89cfaf90540fd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba41a42fe5652c4cd17125bc59c0fd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddacfe374abe0b8ef8f9f7fa181f07268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fcc715d6de7c3d9e52f9a302f0a5b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bdcd751e49d61cf885d05c15ccee23270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fed5a6b9993fc656884a31d7174da3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa469a0966bca76fae1795d5a78bcf8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c84d14a4bb14b89b853dfd8a51ebd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4815ff612754e4f68037fccd2902d7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6999743d01a983f70ec80ef6aab3cae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ecea8cc1c9a185bb08fc4e1209563c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbacb536869e384fbb8e503f29010b7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0a64d5f22427a48a4d4878853d600278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2256bf21e60ee4200f9c0fd6fcb53f5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea74835af012ed5b8db44e5d48765fc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce1cb317b240fb3f0ea250cd9972f3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0986b30110f79a443787e70d1e8a21a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6e87f3ce37e2cd7f2b56ff728c4e0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf19a67f9130d28ae30a3ed7525e17f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2a7634ed114c5473c90a50ef9b473285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54a9398469fbe803df8ce62042ad3c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a462d1941577d06f76be4e42c249a2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2c6ceb74e1ae106ed42013d5c1c8e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35d8c6e3a68b09e0d5089e60d60410289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724116d7ae0674cbdeb3c9788be2e38c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9a11de98cc58ae1f36af93ed912cd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203bf4f47a5ee4c3f6fec9559a109d2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49016dacbd87662598df6d1e01e7529293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3224d54ac6b15e301cbf3432ad4c8e6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3da18b8a7fef90f10bb47fda64e74b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a335966e25aefdc97f62b33b8d1791296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4cdd6f607636c05e6ed1ae5a5881f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e164a93107c2ee9329ce3c62f7f4fe7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26716674ff51848959426a61290d49a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496b6747b2e600afbc45b0f69f6014e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2bb52cbf483d99bc49d0c0d0376be4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d76ab7d4f829597a1b294aca95999302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1031bf639d75762e05ff797435d24ad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3774053b5421cf3a914a31b32db3a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f65734b30c2fba0f04a50d7bddf3b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561ea2e7e713f75818c61c5b24aed92306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4472f316134775d2da543e8b51ceda0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4d00a70d6f4f774b57309d9b0f2c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534dbd341d955666aa5f96551cc8fd2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a85dbe6799f1c2d34f5bb1184919f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703f3eae089cb5c7ea0561fcb34f45e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f2f4afff0beaa3bd226040dda1161312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25acbacad49020762bdd32c1d3d8c4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383431f19dc01ba49b00f033c9f0d9e3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95f69278c6eab2883972af769a6ce0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961a21dd493f6c68ba45209b74e2f5e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf3907ab06b561f44853ba9cb556f7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c375a407be541e95385caa1ad77ac4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1546a35165af8116d6e4a4121ea01319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995909a290724363cdd98702269cfb4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352339e462762033f7d01b36e6dd75b8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4aee60334be9c89efce97612ee8c4f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e661655f79a40dfb3996bd11f5036323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca8d6eb1bb5ad4284b2d75f4b8fff2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502390ab58564a66fdb678249d962738325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29a09d19ced8139118a13fec32acbc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6918008d9807eedb54fdbffeb16b814327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79ccc2f6281db6b0bd7ca57c36c884328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c965263e680668a8ed4ff609c114e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fabacfd7969bb0ad28029fd11b0b3d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38792a0719a639c9ae64fb798ec4c23331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46910076e8e7611085e5aeeb029be40a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5dff5b3cfd0027f544d5bf359d489333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68deaa3ae955977702ab85685dcbffdc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b3f3f7de49a7074b1ff14140498052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924c79d05bb2de9b6e668e003806ff43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e16f68a17b3822f5fade80732071574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf971a9f277e884fc67df4f30d65a665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f0ee649a9fd6c3c71a2307307f2e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6e5cea1d54b13b843b415c9defc077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337193da2f10539a194662ffa5eadd48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a78e511b394faed3f90917962995489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28325d7d69658521c61470b72b910c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6a89117c8197c0964ac72a140871711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c8574cff58d0d4e9fd1e02cd57dfe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e780ba67845b181a73f96e330c556913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab873d55885169f227a0849a16e34e4714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7234e82973966a4413d446000fba4815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dfe75fdf97092c5b438aad000689c716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28638700dc3d011dcba0853901fe5aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ffaaada0c5f9863529dc704e2f68f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee5a5f59d7235564a49dcb338542c919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd3d1a13a40e43119fc4cd8ec2349120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2e48820c74f183fc83bb463b98b6d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8145a58bacd978bdcb54deab8a93522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12c1e32d008b19a1411ec3da1d964623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939e6266ac71bab0a63a8e1c1d33ccc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6f7aad372e763bd9389263d24f88725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47852e64ec88e1d582a500e4830c4a7326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613e999f671cb83de7fc7a99182c70a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da010faf73b04f163cb6c1f0a6f82d5e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909804d5199bb22374c7b641ae82d7b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb52f06da2747facc83b358458235a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df205fb6c7bafc8fbea5c2c01b71df31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5343cded98df05c8cd60ad1d6cb65632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e2305056419c02f9e0680c71857b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f767b63e8550aa75fc7afdba65cd25334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d5a8ae7b0ce0b7c237752b36f461a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca4699f125ab0fd7b042a85b1c890b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd715c9d8e4655c03e12dd2041a0ef6937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da335ed32c14bb933d3eecfeb549b29738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1d7ee9ad73bb8fc3cb8003471aba139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbbe6a2318845d7a612b9bf9c9e6dc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd7345a3ac4fa0c65b732bf6c3bc6d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefecb3b418cdd3ef197f63b311c10c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa3e162f04afa85a4e6093dd5a81cc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17fededb1b6e940f4aafd05a39c11e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a951907de7025e30271b84fa18d3b2c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ed1e8bf1d3c4ec5cf9870bce07ceb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b4409246241d87a43a29baca8788047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7f3a3fde63900fffe5b26c972a90c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0738ccd35a7e65ab9f3f5d1c54f0249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5961f9bbf9727e6532600dedbd5d050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a5f316d5bde1d9d3f896d821f941951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68863337682b0a948f9c60c6ab54abaa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807180a4fa8235487ea91cb7b8d097d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414da358d9eea31b40b0827302bd832c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cd7bfb91c535f86c647433f06523255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc4bf192f956e3752a436c144c562356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2923789fc4d6d5a46ecbf84230728d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91cd58aefe3cbb750e04b6510c5a6158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed8d342a3d6f7f27378872375fdd8859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c79645ead48414a3f9941d219c31a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09acc1ee7e89ef5a49ca0d16fe5bfd2961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cdd7e5db6e7a4825620f3ebf06debe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02690678d20dc06761d2f19957b9b8a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171df522ddf2406d2effc323a455d6764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1cc280a000147dbef9f0042ed014e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125f48ecc3d8d2fe9c322d89b3e915766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760abbde53631054c341466d370424d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e98833242f20d234c49a32c6f730a968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22350c5457e5adacd1f3e204feb8c32169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541b1e370250a1b9798a2f22383240c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2a3e8c6eaced826dc87ba699703c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5422a2e861bcb39fff420cf8571ed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe3a59d050c14353782dd00034473073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8ade07a2065bafd495c090d483f2874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64acd69881bf84eed622c10bc23d4f6c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd45994d6d844310025dcf21b54962276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d16b4926ef47bc1c5b7db970e85e0177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427cc9d80728cfb8a37db86ec7fecc778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb1ed7708b79d48c7f3bab1b41810f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8f50fb5451b2f6dbec2bb3f13594f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f47d6c797f7f5b6ead657c5d30d4581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdca9a1203837ed341f16704af60b1782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0349dccef1c4c29a6fadc2db9bc22183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3214696f6556936d3ce35a5136566684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f498d6a119a924e77b29b6b83d34d3f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ee3eff5c7e9cbd7203ee2d7fa0a8d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049eb24b17c6ce6166f76f1f31a057b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947cf3e16f60af40928fe52cba5e37c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d19c67747d1158923ed3b0e2a95af289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bceb09513af964457287cb599eac40c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df36377f70f7231169c204ad5b927cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c708bd943b21f98a4ffed0e872a58492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780c18d40d4c787f2aeeaec2e5afcf793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eff908e8dc8a87f2a736b336a1f62494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98949c189df9b951653e3ef53bdca7c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a31e77783b1cad91d8ce11f4bb785296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b945ec575d07ecb660a899fba8932cd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3904a7265caebca7c4b6d8b55a47a6298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d6e03741d1e6903d5e71cc89ac9c399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddff3f7db562e7467f18823bb1c9d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed0e3c2fa6b646d77fa0519cb6bbb7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43622c5de951cb35a1eb50ca02d34f80102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30828098e72d53108043ab2e133dbfa9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc3633438f70f4156a9924e5713ddd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c89f23aaec8f6273b23c05e8032eb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4847f1d54758954daad4479008d57a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff3706af0be20c6948ec8abb6b15f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07b60fcc53fb6c1c88da313b392d2e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e50c0f4acd9a746edc5e099b5aa38109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672c8db73a98bd7f293d9e982a252d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75082494fe95686f85713e6be38cbf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c553fefc2568837dfbcbbdc416c7f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997692f23f21ad7484fb70789470f73113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3517af4242b6529ee6d0f1949d7b6f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a1251b0a9ee3be8917170b757ba44115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dae1df77a97a0b37ccd78a41fa657c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb44addd44a92e8baeaf7a947a95bf9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286a7d6056636adf6865c340020ff41118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7356d7902e0021bf122095578473d3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e125213b170b965088304f2ef9da0ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31f4278c8823ee73c5d2a941df198c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb2f00d6f9709dacb0d6b98f7a4722122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4761eb82462db06d6fa33e609b1d44b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5652857bb966a84cdfb10d7c346933124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68945114cab32bf7317aa1ed959ac263125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83682da460a64587055def1b561d22ca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102a5381f71d1611561ee3b62586f5d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78fc3d24dbdc2a75632202ff05f996e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f83117e10f1e861ccbcfb4f741af7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c5e09a5b26912960b325c89a17d75130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbcf0500e4bffd768df9b03a6fc892d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37659760fb3a6db08040519498d62157132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa67c3c13c97c5a5d8904de95174cf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d409caa5e6f50d2b67b18eb09279885134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177102e95016edd3ccbf52de7f276500135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1954b28395c7f22edda39e1d644a1d8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17619fdec7c5addff88946ab4a0442d8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872e6d93498adcde96202525ef74cc4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47eee864c19718e1f91f57ad028ed2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26421f431a25838b251618d8659f4b09140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13a1ab429113e7c721f3002db4f759141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b573790d4296c346ad33058e50b78142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fdb5e2ce7912db8abbc986482c137143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9721a48620a613acd4f52166a2910144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37f79939a7ce8c2d82e54da770038e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e60b05d4ecf74a0568284550821b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a354541ba5a67d5c6d70473a17d1b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380fed4fcf4b4dc314bb28441cefa25148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fa78d80a695e5ec4ddb984c79167d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323f5b52b4086c543a49af434688eb3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6f9c84e1e31ed4064922d7b48498b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34dae7eb5126e698081a1fe5f76040f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb67fed0415f79a50be404f4dedc4e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26330b43e4f477b3c14e6c15ec2dc9ae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695c814fe6c5724ebdff6de36732aba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410fc0febbe485f088833f699116857156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a526709080456b126cdc17d4938ffb6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d75ac3b24675f1e14c68008e4c580158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24758f99bec265c2782be0c132262d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5fd532188658b86ae100d259b2125160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a01179711c21543a2d1145a72ce54161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1ace6c7c444e754b729384a5e01d6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba1edd00e4f5141c874e8ee1f240e9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6712ff3d89f0e6afc02e25f0c81f04164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0ec91f55082b726e91af16caee62d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cab37f882012293dc30dd02fe8cbbf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4d19a59ac285dcae864f495e5a514167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6acda7e6421bdf5c488a9d6484ad044168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234a3578165a27b05d3267c1e97b176169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e7f5b921afaabac82a57d723a00d2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc90ea5abe38a574e676f41c355b69171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64213d2e6d6ec2aa796259401602ac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c580dcd9763d853511747ff6f4e3c08173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03b35bdf3f804fa3bc0356719a27fd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37ffa1f0ea8bb87bbdd7b81a23d62e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67a747a02ba5658396f0aa8778febd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7c4f0affdb998f0e633bafd3609b8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad01b496fc2c6246c735d19bc67e19c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07eae4e3d498ba3682bf4969be85251179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d597f5d1ac4a5caf74081ec24974e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915d03e75cd28ae6c71288ff5760ccd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f375e0fb3b162d525b9b4d39b9f60e8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d41a750f3f886dc0ecbb60ced2a782183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509763e34a7524e3a7ebf7c1884b0c4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a43c04f4def4ed6a04c1b8e885dce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b90d547b95f3eb8eac51fa7f259210186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e82a92a952ac6849bb01d31cf47adb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b1581fcb192d3c92bae9675f0a109188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7428328c0581955135a54f2d72e6735189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9810f4d6893029fc1061e7f380ef1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b094f6c0c9a8b722f985845cf977c7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c41d0f2cd99f648a7adecba2d7210192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80252c554e4b3429fc926323060ee91193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0fd6152f5f1b613b99c7c0b92673f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0701cc2bae41c34ce74d1da38012f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b2f19a3edb6756239694accd8b268196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6752520d782ff66799061c60b0c47d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c85b8e734a67ab91575ab309fc1d3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298faf756ba791df3e5e8bb1b61186d8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ac636af49285cec866b267747177a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb1b66a68ed984071c26bf2a5a7c78201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bcbb6f7a61e410fe19a1dc936f717202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe7109650c521ef8b14d9ef257152c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634c054454f203b1f7aeedc178982aa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4477406cb8d3bfb4a586d7747a94ff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0dd346212fab967362319945cf68b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43803f0465fc14205409f1f863f24cf2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050cf18b300242565b7dc7be348e52de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71cb6e09ae700ed0cb483009b45e8e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81979f4e2d1b7a85bf3ea12c547cf6d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd12c8483c7a5d6f34feff5e736203211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcd09971f6ed49769ee09bedd19d53212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ee9fd6f0f70c5fc7b73156a1040e4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d7e7873d92b787bca9503ef58d594214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb91a670357aab4a272b0c60c0056a3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f72a5d73769ab85a8fe9793b0f5704216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c51fd31434dc4737d53ead17053d1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2d0fab2a5c7746fe0f8ba437c1760218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44b33ddaba6f154e836fb37585d9fa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48e4056b493e4905f158fd59bb0629220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee15c170e9c38f40dd20b14dcd12f89221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0dea6a0efab24c417442bfc77ffe4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482978402d64268cb1b35c4cd9310e8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda6a14e5c591f812726ca214c99547224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc192f65b36019583a009de32cb84ae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97ebaecdf0f66b74c50c9db6226eba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd46319a67155aa4aba523b05dfcde227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f17561cde81b5e93517c48426be2a5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbd7dd9925bd3cb2fa00039c7f9c64229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b62261ee6c263b5e37ec8ec4eef0ce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e0c069de418ea2b8aff6cb2dc29e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72dd09a8cc5a6f9b4f107bbd74c34e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf07c0797d226d8d3efc3f01cb03dd1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa8845cc5fe059642db4dc32678f28234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547cd162857dae6390001666895ce33235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca4ee70d4f4211fa0e3afdf7ce2c24236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7509e9802a73681b29bba5573fd70237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ceb4a3e6c6ed7f5e62e734566e3fb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cbfeff44d67a7f661c4d233607d75239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082f6647a25197336601d2883895df6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b923655fb46aa426ffd0b82b3f21e75241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76854088b79c5d4b200152b9cf9a1504242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb5eace4eb2aec945f5140eb9e4ce9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90755a3f56f81c11eca14899acb504eb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739cf26c6912c85823a013327264cbad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890bc6ddf74adbefd37be3912b7997c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead42fa34a90b76b0eda5f40b8fdbd32247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be4bdc1a087ca9acac046ca2543e9d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54331aa0ec59e89fa2e0494f22dafd8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de5d4b59b653e526fe19e1d607120f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b9a1bacd1be5235bab305aa8d5f76251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca30779724fb03f5ebf6d0490ccff2f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe348b19d36d2ef8d256f8ad99c354d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32491475cabd5a56c0374ba76f984298254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86d571ceeaf8932ade44fbe871e78a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a35e5bebe854cb62294b85ef01a0b4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796b829f90efab45ee50af5318ed2f4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414b90ed9a8331ae720dfdab3084aef258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d7ec1045b96dc07eaa396dc73a538259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca865b9280a7576dedd0ce58678b5f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf9aaa403cf727d8f11c901d2492c1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec93bb9443961ef099f425eae57dda8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa8a20d56f6a658b0155020a148261263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c78c9a8722891b347f5722fab3d7bc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fedc6ef5ec3a2a980091d99b75543265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b6bf056352704268cd683913dec1d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a77a7965927904c52b8aaa14bea6e2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16a25ece50120e93f83262252cbf5e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488efaf9b76dd0a392b9ca94232bf7c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb007cedca1347d9ae565d39eef79dae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a4dbf733b00c6f20051b403cda4f5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f734f83b11033fdbf3a5133d1d957272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66293ce6ae3ac02e652946ee229cd13c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520390e9f220259e36980f0f7458018274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c44bd28a3b5c69413a68cc7fa664d1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbb5683a949404198fc2632ec9dbbf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20718f3fb4b631ed1779cf7e295b4814277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c23e341555d5250955a29a2a54dcf3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602efd672d33ec9b081a1c3322ecebd9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1084ae7894e8b261ca5421e08953761280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122cf6cd36d51dac428912e21b386f37281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceabe91285df6367c7bb2d24dd0c8f3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf3996b424ba88a012012298439bfe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de4093677aebe2d96d6bf3715154a4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4aef0aaaacfc6a8042d2ebbd9ff4a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb09d2c1f221c56efef562af019121286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0edb5793c0e6d17828dde851db986287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa1328840f9f754e6e336844f339ae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d342b62acec12febc547034a44079f5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a6e26f9faa8ae90979787b9fc2946290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03183e8b9fa6a9ffd822d73e53cbc628291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1df688314d5a4b4fac9b548daa319292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449aed676b7477bf5e1f97a9d40f3d44293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1500b37f46518ca7a957b6d0aed29294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158718aac4c8561407b96ad279cfecb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253e159a053ff19a6beec74d1c0af5c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eafe8bbee60d60ce9a0fec804727ee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738cb6fa650999c3a41c41c4825affc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269c28e2632039394f8b6f239deae15299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d5ae0787cc455bd918b8f38f3b11a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02983831a753f870c9e3d666931487a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df93e7f0dc8bd26356b78e2f527e4c0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2015c05c31d5fad650def6136787b6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894853cd6ae43447fef3782b75f95449304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a701435edf68e9f97c8ea33bfff01305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395b1b2d35db686557c518d099d1282306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805cb432e2efe7f026d13aea222f126307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbee6d050fb7c9829e6141daa4faa23308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d8de42867cb36252323b17a4719e7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8505c7b31833d4ccfba7889364f70da310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0226f0db477662b08d61df9fd6332311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6b155a34d327bf0efc898e1e21ae4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9165fb847491b9d5f03674294cf014f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885b493a7f1067f874ff854287d3973314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb72ebe4d4e079a5d14994678276f82315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd359ddfd828456f0718b22b2a48c12316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a1b23bcfd168b4968a54cba641224317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d96c31caecac80b97a1d8509b7821318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbc47b0ffb069588c18e710350d3ee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380354440f3a0f416af08fd16db773c9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8763658b1082fa5d76ffa70ef0f45321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb967d637d63ac00d63366fd86d86d5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ba445090df5331346c941d7c09a69323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616efc0212f9ab142f03595051ef2901324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d6fdcdb634f8245cc13d324383f5f325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>