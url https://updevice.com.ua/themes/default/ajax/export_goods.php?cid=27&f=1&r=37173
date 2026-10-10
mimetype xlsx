--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545ad77d53214c3f5840dcc38945a1c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9a8daa34097424117d90dd6f3db142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a46a67bfaabdf79b3815c45500c053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c8ebe269e8483029a420591d9a11f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541c7f0c1a17d30a9475c3f5e058fa35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66749b3d741ff5151f03afd628e1f98e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc24f6cbd45f02e566f8e7a888e24587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509ead511a09ed7e80c6d4587eabe5b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556799cd161182c6c08122c1692c7a4e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df994af28ef4ce215d6c35e479ba0e9d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b775309f269e9e90043bc984b7062c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80fed7019730960da94dc586447b8712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90040024f79d9038c8cde9e664a622b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8d1c462519727ebcb60c41867a0a914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4e3ac4b8d2968495951f71b6a119115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38b1657cd4b9a5147678e80a5f0add16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f439a7e9fefc7fd042a0c0796b240a617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab5e741fb47de8f626d40542a3d72818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3ef3f1df5969daca07cb8a986f56619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1be9ac6ef07bf57847ba3ea24036c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711081b964bebb3b34227dacb78e65621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3a5954c548720ff3f0519d833060522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691ddd44861fd0b5b08d94f67b7458023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910948b7a5f453f2d7dbcd2da3af557524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a458acac09895ea6d411324593c7af525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af475906ff100df2bfc841d749ef052926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7b10fd4be31a3ac162a99b845a8fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786ee82b80f60218e2d4f0a1b038c3828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484c55df166b2e84a482093ec63e7d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f26e132d95fc449fbe85637a2b65f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f654a2ff3f529887187bce15d68051a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a586e23e4a911dc840b6123c36031a632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2fd444dc1b80d2d728cb2e2672a9b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739ddf15f09d5c99959aadf4e06c4b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d334aba948831d27376ac06aea0642e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89829f2a4afc15e8da1b532413eed77936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72295a68adbb458a9d6476ff228591737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96193bd91e925fc56c9f49359c35e8738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee741d3e8643e8c147f12ddbc2cdd839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887ce7b4c675adbde84c944bf60421040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca72f9da8eaf74007120e11611e59ce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1653cc4094d240267a06a52dd26f0c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7462af32c9e98abac4f4afefc81ce0043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c75c9cff46f392eace1a05dcc3ff3d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48718388523ade33c9cefb97e8ed0f145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d886499e7b9fb31c2bafe312ee115b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a1d2ff30b1d8ba54083471263dbbd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2404992c5f436beccb0911499404148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6237c5e38229ecf29b3bfeaac5a05d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2b458425d4b6de796e1735e1b397450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88d9a5bea135635a5b7eaa0a0a2fa051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c7bc630513ebf3831de42662ed1e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674240883f7aa5d1c623785cb516be3753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8225631bb1995a05fd7875b98b20cc254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5de826d55cb1576136c87a72901e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b9767d524add9928c550606751a7456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862562c6c5db172c5822f4ba51a49bad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0afa86f1b9f83f0a6e6ce043868cda58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4dae6eeb7cd4d1c856577b70f64c8059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977a6b8d0c4aa010a936cdbdcf943b460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2d836d65341d95e40313d755e89a261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceda5a838803d20f287ac99c837c27962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fefeeee572e7ff239c54fc84f0319863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2a36e43a225730266453426ab27dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c25c979f836a1a07843ae69e6f2d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f9addebbcab99c949e9644755eef666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9459825cdda46a00cffaaa4df491de367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b94aec4690b445faec4a20b75128268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5104f883d67ac60bbbbaddd0aa69369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0b311bf9dccf89d62a79f699a322470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7143e68969444aee0f4e72e1b80bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990d2ed9568bcc7e405bef6fcf97f0e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f8929c5e9aa550b505567630cec6f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556473ac480e774b97c2c34df39891274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4965389d9a0dc0227b6bfa058d93c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709acb97b4fd98d1cfc83ab662abfec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502f1370baf982c005b7f670836817b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abf87501043dccc551b4eb33455ef678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856861dcca88a4ef62c536eb9412b4f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b93fe4265595f2a46a989e40bad26180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665b4c97eacd33bcf03196e6268ef2181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3236967c21f7b6e6e136d4ab38565e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1a9388af2a1bfa80a248457c0179583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2f35243c34d3575980dd495463b4d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930dca9eec9de53ca8fb71ac9da2eba485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4809ad33b1b37506f8c66b932af6dfc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c324874a5307615ad2973c21d7a7087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ae139e8fcde9bff08d6b667d78cf688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97ed09ac3746e69021a4b8fe89ffa989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b3ec5f7c0ed9d259a5a1b874448ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5df2b0386516bea028f6e27d4830d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c717a57a77497c1511f642725e9f0db92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dab29c657226d1f649f2f19676ef0d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0636de25b4f782c4ea94bc5205141994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc130c7565b99c9b08c4e7f92edf6f8c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a09482c82b0340b98fa63ee35140c396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bb67eb2dba29d11d20d3b337c3d8297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e38266749d2e8965b961ff08d107b898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226440e79d2334a5c9dd3a7908aa75599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79232788583fd39dea02d3e3acb4befe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db6910776f938faff4e9af163e458f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5149144c74b8931a887d08a810098102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b80fbd52f2280a705545bf0f28906103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f99d9ff37bd494c33ce17584da472104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef23f707d8b4ad4ddcc7819c2b535e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d6aefbbecd13e5e5cd076fecca416106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deebae45540d99ac6c4309f9e8f1779107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab8e340c9a7c9ca7b23536f68b0cc7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef3e6da441956c68c628555d8a9a70109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7934aaec0377674372ef8396ac30a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864360c9e33d30e540794eed7ffb297111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d46a8f066f5c15282b7aa63815e4e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce5540f0ad076275210c026f79635b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70025ade87f9dac627a6b83e22100f62114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073216f1fdd2325d1767fc6a26d983ed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a8f58c8cf0377466db4d335f4d2c0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84582816a378357fea06639060a1f41d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4314b97bebbc7dec92a2ef906eee732118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a87ed854e6fcdd89867d5a3f35016e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c91c892b63793f0c6ab4f84da332c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e485c7f0c37d8aa6373de9a01a00c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fbf07f60f6c1d6c0575bb5009cd65122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184fe63a1f8574c6c68e439c41c2557123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74326dd2c8b30c60100218dc8f8597124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab470604e5865fe8c9912eac09e275be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160de49f7c69846dc6149c857f8b455126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbba4e75d32a01be04cc1154a9ea766127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc641526f650736aa8041a851a264a59128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1aeb3cadb47c808d7217fd7bccf6e0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80f61de6787d52f4fb446779accc34130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485888dbe01fcc7f88fc7d7c7132a356131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1da4cd1e8fbefad398aa01624b1afc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11b019c7d20ee0f89b1a15874d3033133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5cfcff56222f1c86558709beae15a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc54e3f22eecc5940df70d6f4d339c1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab88453ff38fab7e42f01c978306056136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095a11f1b828f93b29999faf995ecc2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf9877c3f588251e9f3b1117f87842138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f4fbf81b2c855f5465b133010c8b9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506d1c4013c2fede6e93dd78eb5899a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183b96ef36f42e1b80734c2bc131638141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ca8ea8f0cd3b6c1f570494bf174c5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26772f6dbc853bfd5267740b1642e567143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694e5eceae261b44bee5a4e9aff1d87144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c7526b91de617dd55f709ec9fd085145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4363338fb6fb81c8d44e002f0a86487146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2eca301bd1a707425836187bf07ff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fb36654cc7a86495d36360924aee1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ba17f94eda50ce7bf2c09e89fc0e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd7b660156130a5fc72bcca4553dd9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313260cec6a09f5b4a3200d37cdb64e6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c75500917697fc2ac3865c59b6447152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbf144b0da6a58206b529b9d6a5da3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb416ef70a80d1f3e91a9eb6c7c790154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ee44a4eb01bde74388fe0afae7fdc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f579f1ccdbfecc2e6c5831f1728a745156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435d7a21808c81dfdba6349ea06f9c7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564dfc88bdccc2b755e430d5cee5fd3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2013b90cba967b81394aa4f78afc6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3ee3061bf6fda11d5c321f0cacfe5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b1657dba270e325a13b910780f51d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd07331c9d50a8774d0aba378900559162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb347f5a13720bdd22e77a2e742094163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161575b46ed47bbf53cd19a132121e1d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66958a3fd4c65f0c915670c10c76e4fa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04442d5b7d35864625e46b96b8be02f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c090590de434a1bb9327ca615d40a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344716572268f6e7488ee88f9b79f41168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b327c41f19ddc92c8ca03b61fd8ed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aad601eafe4b09ab85e64294fcd154170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2276c69d1df959b5e361d67deca29c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943cc85a8ad460e25c504cf56ccea16d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52181658797524a6ab6bb8121a9fd3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd2917967fa70110c29d096f73a6ce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f01ca1d832ea06eb8494389ff82d2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ecdd758a86cafd991463c199fda65176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a633594bf391aa25d17b767321c68177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967f43a2a4cebf1183f91de9e5a092f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7fa4da60c42cd73d318ac1fca84843179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940733b1ce24be8f76d1ca844f7baad180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36261343e0b9489dc61990afb59c4dbd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae7f02792c28c5df71a20e4b650661182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcee18b1ba2eca17971b69bfc6f95e2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c775d7a96c3653d5eda742766a39515184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b860228f717c930387935b294575a7c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de23892a33fdb8c1fa97ef069bff249186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d4896bc8771e27ded1efabe09b820187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7a8b8aad90dbf9aeaebf818534a84188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08e8b081515d518a54d37aa69282a2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d9740e2a8fe4b2cf5a2aa9480d419190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad433012c5cedb9f2d897f508f852bc8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa3a65f00f72326654f264e788152f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e388aca23103f3a07fbde66fe98d62193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91579c2c7fbe1d2858e88932303f63da194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143d9895a507c0d7fe5a05292748e5d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaee9cb6e7b2feee1e527f1cd5b3e36196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f9b24b7de246ff952330d0c76db2b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92892b520285e6a314a8cec32b3e1560198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407eea6cc66e013af23567c5228f2a9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161cb31b562b746e66a4a84791c75739200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f8cb2565c805e72b33f4d533d393a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4406ed4593b158bbca04d238108636202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9435f4208a200bcafdc838fc31a350203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9670f931513d04d737ad3b993b9f4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387cfdd7622772aade50705071ebff14205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3207dff661f02fb52d81bb96065ee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389575a5ba0eca0a919888d6dc8e64e1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17720ef903454794367dc10d2f231934208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be4a8b48a3838c514f5a4bc851972c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d1471960d6406efe544860c157712210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b793c410eb439f5b7793e5ba838402211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47c9905856ee1367fe910d3a3a6a9b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152ce60c9c61b66f4c994061692413d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a967db2e86cc57fd087fc2a021191214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73e33a1bf678eca30acb75e16130b3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f29efb69c4f0182e160e23bf5dc43216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a1bf6bb61ed479a2a358d63941913217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693bbb28b62305177126dec2e34aeb22218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a21e70421083a647a9e4f64f92930219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98212fa17b455e2706cb0c96acd5207220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b629c64bc243ad55e9e7d91ea9c2050221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc68f89381f2fecd92569b707fb3ef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd46ad1faa63f5983b6f1f3ecbd3ab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940372a59f8a5cc747d195700f73a77b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d7d2b84346eb0443bd08d2ce18d5e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb2095040c3cf99dbdad319fbf752a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f17fca43fe76a9e4e506c6aeaa373a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf494e2e55c69f0f03ba3d114d9248228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075cf9d081d4ec7ac78a95330ba0d6c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804de769cc515610b10422ef7b76cd3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92655118d370a005f8c5e45982fc44e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feaae84fb15e6481ffbbf7682863bda232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69c63bd19a24b2bafd7a84441482bc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c43b486cc1428365aae19683a724a3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64049834857cfe52caa885519c0c5418235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e265e8cbbd0105083e4398c017dc1c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00be987fef1b36ca518f3a7593b252237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af155a03bc2f2f1b196fa98dd4dbfc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0aee437f9fe8c5bda1d80f76cca39239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ef4e34279dbf0e91c9af4fa871af6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa542930efd870117dd8750495ea5c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983a67e53251d01be7178be9a3008e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202805c1dc23458f0593fbd2846f92a1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46646beff33aafdbb8e4fbfea10d937244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea384a4eee7081762150041c0304eab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a1f43ca5b62e72732805ecedf8652246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d521aea46b39d5ddcae578742d448247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65ce6b1368d872d7e42b34f7a58754248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d649630cb11c545bb82edb089a46765249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e83b6640f25f4151acd20782bd974b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5eecb887f9cb9023c4f636dc8ed5a8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690a0e8269299d357121d593b7a8319252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fbb0316eac29ca872db67429aa4f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66019fae962dfc27d5b6a3b23674eda1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947c47ac11db2b89c2d4d3c17abf9b9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03050c085b153167f013846ea8af4e0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb76090719294adb001092c8968550257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf38d3e410c8a31ac836a86db7c8af258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4dbd98d75a97c11acf39f3e996a11e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78adcd4bee5d36cc8798c360c451cf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903c142b507604af2ef7be552700c12261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66fb8d54e1b7dc1ca459bb3feb37a9b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb740c8d6f8efa8842a944113a5934ae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0ab5fca4d8d6d479d9f57994f3b91264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf50ddb4ecc67ae8c2b94431ea932b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a07f7ad42f978f944531c5dc53ba30266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954195033219725ff0cee36d739efc7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba755eba74bec257db31983d66c12c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4958766b7d1e8820a5dea98e50cfee0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27cb812c9a51c304488729938f31bc5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac591518a01ea2d4058f62d9f1a2df0e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb423891ae13aba1968cb85dc07557272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84bb80a6e196949d002c32b1f6470f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33010574853daf5e25bdf7547b40b3a5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59783ddd398d0a21a036f316498627275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9368f06de3bf127bba7d36bceae568d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadbf3425ca72f6957985c54e56b8e6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9026cd1c5b890707f06e522564283a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8646e7caedec1af023b0182b620a07279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9d5492e3be43f5f232f7028a90d32280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47ac972db0dc7bf23068bd5b2b1379281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81417f817acaf4c189868a9a39f5db282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b06c2d17128429155345298e56145283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c6dab5cd92e26ae15c15536237202284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e706c43b8eade36a8bd67db584bc772285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d1aec151ef79ed96f34410622d4f9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6f487dd122b5aaafc67b342326a63287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e717d666f74bcdbc25879c8f2b8ec9d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa63344febccd56608d7088ff5bae0a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876037c70a48a1683956f239b1f3739e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22da1b3a39098ee034393d36bdf1f0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ca71d3a90758315f935a3369111ba292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203cf363b8a49b1bf9be796f316b7ef293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944b8fc43b26100cf5bba4da174a36b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7077e2ed7ad976eb6e9e3d0ce06ef2a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a7c0a928ac43c15e53f53d60a5c56296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073a4ab8b0a47d2269d56bd1440c7bc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598a58590bbbe31f06c880555b6a526298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cbac1f7b65b733ecd036dbc2b9b8d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78a52b479dfe9227a25f54ab305704300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bbfde6f3e0451e2878985a87d6d2f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a64749c2e5b7ad4071af542d2ed81302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa6b7d4c8e595af64a2a7504c1d43a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b0db98db8202bd325cae163c1df2e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321780ca30bd9a6374debf5af60cf9f4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7c46b4726db83d146ede5c85208dc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982a3e7f921563fa7c0980f7d931952307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb3ee680872b87a137ca80f2e2d56b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61ffd70d0952352b73ec409e8f9d7e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1af7a716c79e3a81e1528a2ae890d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d255d4c95e41f10b1d96f3e632b4145311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b4bb8e1f4751cef53a8b4745b4cf5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df0227ad67ee21dc4c8b12029aa693313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f861e2b6969a7625afd9dc7a19e62e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128b68df66bc4a9dcc42a85f477a630315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62663d8df4f05febeefbe932a8ebb72316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483e1a2beb77ddbee87e5923df2731f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eeae02b83347128ee3dfa9b8ed582c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487d6499b25375ed22ba58153065c55319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4501bb865b9658001d049a4fbf76f4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff55814fef6014a386c67948c66ea9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80414f424b724d12a2aa8dc03e9e31d3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac6bbb9445704da2df8da9f1ca00d2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08dacb1d079164525300551a7a5fc3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b13d1f3307fe3ac5710f0e4a63c4a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3ace0d48c5a9f6a20f3635e1fbae0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a8a2dfef049ca1a0969ce320c156f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fbffb906ebdecc8b009171cb9da5c3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56dc5ddd5bf962b9b37ac9c733b87b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3746027740d4fa0d71b619510f1ce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82655cef5b88ec68e797d611028899c2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c7dc710fc3ad1cd99e1c522871217332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b79333e560cc1232303450fe84a36333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71493758c115ab159b6354058cd2108a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca4d52dacbd4609f473bb5c5b5fab62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d379cede43ba3285c54530f4dffcc83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac8adeb0b359edc0d83058014501a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d82d7ff645d753213e29b7f033e8e95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91d145ef77ac0dc82a4b514c17446e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a184dde41ffeb3059d5632d822cdf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e049e8d390ec3a261b24fea8b154f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6246fe00b8a331fa5821481249b47a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b265a60e5a30df87bdb82e8af49f6f710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b007176526f952bef1f20b89c1e182611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c6183306d69af4578d33ef26f613012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db5edf5734d1e632d3ed0897a4596913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583399cb4bdaaa3d5dfa1130f4fc59b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd6f6dc13ec2e261a5162279983ad515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c38ae7e96fde115c1080252cf6a1616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92a9f51969126d696f11b6a2ec63f317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7cee38a67894b2def7f87b8c5185318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b823bbb10dd187366b4a9f66b3ddd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ac41762c8375c690a77e73b20245120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8cf33aecffc694f1cad67ea6ece8521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a88e1e0475828a64a218fe60ab4da22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de5f1a786c666cc44b3605858af0cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a68bf2524e03a626659bb79d49ee1024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed93e8a0b3f6e148e09c084310ce8125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4401224cdc0842ee85b21dd38671cd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951326935416185adb4a8b7b0fe9c0727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d405175982266f7b1d882f155c1b4128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7b1b858a6da5fa9073e429c0fe47b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37bc85c915e3ecbc1c127afaa6e23e530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6c2d1ac515319757e2f2a9d94d8ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8248b2cc2504edc151a11af1dde66d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b19eff367f90d09ff5613bbde7777433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f06681633723f25c40eed8ff0198534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2c3260ea5f2b22eb178c20c5d092635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa244597d2ec7ea1b4294b86691461836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7647021f4a36e561df8d7d662f5f48037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f96566b9c67300452dbf57308d98438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2224b5c00da4441063ab4725d6429b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222c5222d0888f81c6b8b95903c7f3240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3cc9e402cade43a7f80993823663f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f9b576ac92a64e2eae0a23bedc12b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe63130afd7cffdb102c169e747b3a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274b990bb5697a495cad609a9df622f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc4ba54c077fa44352f03b7f099b7545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8210b5703b429277ae347ea71eea846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a110988b03de1ca75ce11c1dce7358e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93011b78f2f73b8e2d4316226702f7bd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801c7bcb82f9c175f7be423fdcb76a249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cea5a350069d90000a0b493a4cd4a950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c497d909c02f460665871d05463f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef7d568da45acf98220c350b9dcf9d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45d0258443d2ca5f60287604fb891b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061299ef392504a328e86e6c9ac03b454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d856d592987480f12dc50fb478094555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c614e1e17e13bd94fbc700e3221ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7326bc01df05128737ccfe524d491557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5433a0c8de0a1ea4849a63d51143858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c06b17886eb4b92271d7bf02d091659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b55df6f339eac3129f866873b0c4c360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b5c89b7e6681047f6d4e96f9c09d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef49903a7ead13c1811dcc047d369262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536b166d94e4584c93617713b64ba6163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14299751111056cc8a0d516b85d4d664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5407b217a6f15353e195fd77579a4165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2a3b937153a5086d33a667af9a04566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43249de16d1f5a974de74807375870367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a638ca97e216f8b47e91643b55f0c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b626c1daeb0f31d6815eea596e9e21969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0596926c67e03f06b5aa5c37f2b09770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6aad229f3de2092792b5250f2319d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1cb1637dd809fe06cfa295e8a31c5872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c7cd55c42715af76a4d5bf6bf4dcf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256f646f3e6c6811705af81274ec87574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042563e7423532d03aa4a09f6e08b2e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07185de3540203d5c60e9e3e5097eaa976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80baf8fd2cab397091841917ebb59d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1c962ddbd249cb40eec341f3886f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f9ce3be9e966b123eaac58a46856379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a86f0e67d012f43f90bfa3e8353df380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c245eb3d222ef01bfd799129fc8db81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56583be3fb96587fe34967ac44dad27b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2d5e6c71b79d443c63196ba2446b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5f90a289b4035561b679a32a6a30484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74262b0a05318d391aafd7f49e65eee285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7d5257e228c6c1bf7bff99fd8a29086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6647368174bd3ac0a60d5941152221987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f5c531cfa9ea40bae0e8847b18b3788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294bc95ac82330c666ba36edbed24d7e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5744935d237911565fc82b40ccba5190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3da92004d816fc6f98ce5e2d4f271191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee4240ba86d7782552df7bbda284e292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d5cb87555271e6e268f70d871a53193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ccd48b9618fa73b3b4a2445ad91ac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71545e870b029618a77ddf800ce80aaf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27894b4d935b772b8a2683e4124feb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d72b1248ae807835baf02e979d8d397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb673a5648bd6955b0fe1d0e97ddb998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b552eab83b1f0d144254f629e21f3df99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c2d6a9a9450802efd6dcde9ff78e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989bf719cbdc4dffe708eda1e07b350101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d671a0660c727f2fdb27abf077dd0ee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c429ce2d5aa9985de0b95729e82ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bedc9466d103fd3323cad1de14c76f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6e91b347559d201070b9e14178e1c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce6f8a8e15c68f15334c9c51ca0022106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bce7cf02d4f1b9dfc4e42e893d9c91107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc80eccd8f317af7aeb97b6fea93af6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec108c14217501133e0bfbddcebb08109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56612def3b6df60849746934fbb919110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8364ef5c1cd996ab5f3da7cb730dd2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73168612f913f819a1972f57b676e52112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ef8bf1834181c99c1638bee84a6f7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9b72b366b5d1c7ded398646aaa772114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4340bfdec62a43c63040dad2ee75df115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafbd8c8455f812380c951052f5ce70116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee1da2dcbbc8fcd7633807b5045a1c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4777a6396cb970506eceab825b1682118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3a161da70e1b24d8e1cac36d1b383119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300d7b3c5f82c13cdcf4423ec13e98f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9d636c3807dd7474013f5d4579701121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87cda8f5753569b5139efda03c2eaf8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e849ad301e11aba6ad8cc3ea8d001123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479eccc981449956728f49f1f287795124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f743cf7cbedc10cd32c515a0f0659125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10cd6cbc859c21d3d88eb429cf7a6d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9aa904143db6bf00c117c3cc137aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af163d18cb15d37d02758b7cd4fe0161128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b82ac9804ff63c39f9713abe41a04129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9e81372b69e61fbabbf355d47eaaa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2baec12610741276f394096c01c8e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18f681b9611e788ad02ec97f195179132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3662673db58c59161de4233a2ae1f1b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24266103f3da31e18b6123aab35a84134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a80dc6fde5c97aa37d99e3344075a8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9f75401d58714671c297ad2171571136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7556708c972508ede0b07ce3540af6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63873801f7f981997478ccc65104eb54138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7a98e557fa73592a21cea959f0a02139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784d2204f3b496e398df807956bc7b0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341b1383ce565e10b47d29605d809d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1ccaf058d88f61ebf7eb95aa52040142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431501d625c4eb0ab1f2ebf71d3394ee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3e7a864402ccc1ce52c591a71a6f1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3530a615addade51f02e642c9151cb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e569a5ac11b55f6cff31b7a0335b66146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f168b0d88f2406bdd84929cbff58b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe3c37991358a819677db5d83ab3d1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7834fa3547f47eb75c42e875c39f4fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864c5b54e1ca8a98df3f06d22980530150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e4ed51a8f34329be979dd75a1678e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769ba26fad60510490e655bbd90c967152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d226461b750d1413c6e2f118964dd8c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b44021fd1188b5b044414209bafdc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0f47f5f15eae4f6e80c3af0ab6cf2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce1c1d5beb2f415aa0b5de3f8c475f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584be4774f43dd308cf49dadd1d42cb7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b74aaca1fe9f4f2a99ed39986a9ac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb27f39507c3eaf8c8b6acd88ae1f13159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b152b045e6d870f52a2bcfad18957b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bf66d4e631e437dfba5338befd33a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafead58cb4022e87e1522777080d06162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3e11dad5cf3c283e634c69bbe4dde163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629d6345795b049d8d85d07bea51246164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6456ba58cd8dcd6f0363c1a433dd2fc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101332bfaa281bb2382a7d57419895e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313ec55ec9f73a9ab74c531004c8ac1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1b68d72867b10cfb06bc72fb706f3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d6395d1833d1e105cfbbcfe614691169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f587e40108dcf6a557ae0a719fac4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a141745c66d94da3c81046753153a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8cff43cbdc53521c3ca0517b4807d5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc1dce69d0828cd63ad20debbaaf68173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155fe304b5cd0210ae7d0184435c037174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df992e740cae3973f8acf68b81fc7ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2baf7fe6170c6f0cec9caac68570a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3aa1450ef97adf1d537aca3be81390177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde8bad8f990046434b45795962812a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7dc9e0623190e5524a33bc5890cdb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1b8c71827dbaa2fd19ec3fed9f3a4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bffbbc0d78d4112454ade8a40797e1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7d174ec8ef14b2b89581d1f068f6e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0e3d1afe107cb7dda9f5f3af06b4b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102f0247f974c5de4f654ce054dc592184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0ec8ffa148a8c227883500cc7298c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe693c33c8b9e8a7fbd458bf6369497186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb843adaefb1c08dbe46d254b882e83187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c232d438f214b01420fd61f378cc3ce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41843d233397dfd490b66b973cfa8e57189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42eb232ad5b3e0ad1eb500c2ce8891190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16868f7411074cb1117ef0de1c050a48191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f68ae0a3485b00a7d8344766f6b02192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac615682532909e05003fc6f284c4e9e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66414645182bbe79462f254044f79e6b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606faddedaae052ed51862dd5c240bc0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce4a0150ebcb716640cf95789ffd75196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da821352e868cdf4558bd9572a51582d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60cc89c23051813b879133d7c082e73198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4a4c591316adc53da4fb799bacd5e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ed57aaa5746d165eaf4f4d2bcedee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad275fc3c9d508e61a03fae818f7e4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a479424a33279e4b887d34194f126202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc587d849524d7b8f66c3959a1707e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88656247a2b09b37cb9884e0b24dd593204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b63f298cdd72f3b6775eb9d022c21205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813608cc1685689ed8dbdf8803980eba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3c81db1474fa96c8bb3f8f48bfa5e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591205f4ea1416796392e69660e71ab8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee092945808abe961f6e36603ff2c3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03515923e19fcfaca0a873225188509c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4eb876b604e2071c09be606d5d023211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d34786f85974da4f9c52593678a8f6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139381da8aaae64dd5fa50d68d66f4ac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596408a4453fc527d3b2f88864ddf46214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c70b469676833dc9324a3d2a9023b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27bb135f5e057c93690d8041cdaf3b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0fe8030cac700a6c732e8f321f95f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225680e81885565ccc6381bc940cf3a8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16460501a2d886dfd54d055d0093c6dc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7139da35bcce98a342d49dc6ec5ffb9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d620e49f200c397180d1af8aa8d245221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf41f04019fd3b6efe04918458b9904222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660a8de63e357972e07bfca682b26f5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6c456f0900dd92daf8f6f34a8b1bc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e79986c447636438ed2aa8623dc5f8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5b96f9d856f8324a3090d5068d66c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b496c0d1c1c22fe454bc12ab789b999227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c999cd974ac50130c3589755728f79228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff63143825d316c34ecc57836569834229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda480c603d9d14cc09f08f6847f5ff4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c07a32d77c1d2ede2e691ec087a99d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e296326a672aa73f4ffac36bde4187232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124884ebda5c030b870c0eccbab3f56233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f51c0d0e6bdabd6aa39f77cb78ee3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fc15a0da24cd2ff3b263678b4da49235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bcede1d3f430471f1abc7b2a4a30e7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ec480f9dbbe4bb0ba52c9361bd7e2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb304ad336bef4d4eda33520705fabe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c512205f8179fc205eee7124a3f3e6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b45416153732e616fe928b9efc6e1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ffdee766da1cec1cf807db64c175a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f92c63f4cdb7af8771df78faa286f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da775c18dffb79d70f76479e9e07f89243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4e939e2dc47b854425c1902871cd0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183fc4e18b7bf1c29d2f641055f5719245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07b29c57264cce830da163787af352246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3f2a2d4db8db8a72b5e6f011d287e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81a1cc6eb73a130302293598d391f3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c6c41d546c9586ae56d44ac75ba6d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6e3cbcc73371152f4396bfa02369f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b6863e42f96b55d1ce36d1073ae74251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5ddbff53bf084e4abf2b939fad883252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19b972de9f2af7bc9bad46defe4be8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ccb0f1d80c7e54148befc3a658a6e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42658ad7b6890e11766f4ff203756025255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe456439af92b229833fc8f0e7695135256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9ef81ccddd43410514d6309645c84257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9750e86567a7c340258a977fcce5c3b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6fbee12d1cbbe0ce1ae4e22c1c359259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9d07e22aa40fac8879acd7f24efa8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deed37da49d9011106e602a017fa457261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff619c205715bcbc46851e666931107e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795503dc2c475f473d4e91190ce926f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6babe98622758215d88bcff94694685264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ddc86c5aa0fa324eb9ebebb6efefc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e2a42a04593febc446b729f1e87f7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbfc5dcb3b87bbeba81e1bce79ec5bd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482d360081428f7012a4ed2fae71c2b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4906eeb7bf632cea2659f419f78a433269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280938bfdba0af4a88e3c1c036cd2d5e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3984684005c66c9026beabb6d87b9c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6066fe06971928b5d9e428e3a44c042272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6a4d99644ae5a0d0d2f842c566d93273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d305e07b2c0d9db88e9012a3186badf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac5a9b11865cca9a0aab64182498f3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099cb61f865d53d98270b0bfbbf46715276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87edce964e127e51f770e290f55b8d7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5579f1ad24baef6ab32aaef51b31e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851731e944633ac6c13268bd82b20dae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b06ce2069edbedcb6eefe8ebe0b15f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122764feb96aceb9f6ff059c9267b7c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e612f4444c241654293dffe7012676e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ba6333bbecf8f9aa2e327b0fe8537283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86dad4ca249499083e04af4782d146d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08991473a8115079166129a5725a16f7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066271d9696b757433a5b51323e5096c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ccc9bde18eb96177bca1b5a949271287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ce9b466525b0c7f8280299b983804288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8698b3b42860cc6fc10be056321095289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8aed908690a8aa6dbc907354cecad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24bed52286110e9a8a06ec03bdb9a99291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359985ccf69746107fd1995f32122dc0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e627a8f1f0c72c4905fd07e176f2a1d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fd9ea89258dc5fe1250922fdbd04f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec88a105a99fdbe5e68883e970006f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038e6c3ad1b9ba42790e73e89149367296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b382e00f43d3d70ad5c3289015bf1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff23ce7c43e60f55eec6db3457a061298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035c98032f9c1a89cc8b4c2ea4a8591299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b2e9c7f448034d84d7d94dc480846300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468a9b12ae7c6d213300cc4486de2b8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db86a68c2570b1eaa16a1392bc5fc1c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d0e78d41e34c01b9442f47ae367f4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c7653317f5ff606ed14de06e771aa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1cc6b9a8fa39d03a825e92148da456305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed9e046c6da1ee810f626c31e7f651306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76acfc2ae00889cf2ec548e6fda252be307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70983b1cd94ef3090872539fce656192308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a772e2c33ddfa714a35252a753f5e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6ae681db4cd0e5cbce5c5849e7e21310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125d802511f4e8ad4a46147f9e575b6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df869f0827b9f6865f3ae3b066e45f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c87779d02b6b48f41794d29a1fd04313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686d7d4c6602182c8da8ab171ae7514314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f821f64e4f42d2f794731b25f9ee1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ef267e39e791f25820a9e6a9ac3a3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a91e4a5252e3164b818017830c5b3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81018f70dc9fb79cdd124922c024664a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e59ba41e54cd35c953d131610394f6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0175a9b2055632313823d7e4527b0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6adffa4cc78dd13dd4ce858b4700896321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9621f294af280ef3036b83117ee0426322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9599d7c9f4b92b97f7ce1988b3f1def323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200249903038d33d715fb5e6897ccdc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3068a90a1f697cbf22db52afe763d325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>