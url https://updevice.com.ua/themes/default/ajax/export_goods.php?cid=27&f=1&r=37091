--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8553eb8c9ce708b90ab951a2c16d4e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5b6aaec96a1250e59892ea9701cd02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317752987a26baa6ccbda630aa832c73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad3f9bbf21703f8f65b7418e8285034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba757dc7c26e8978688b652e5460b25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1132bb46c35b37fa731a5c909ea786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02768751aea7983e7f4acacd99907fa67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59bc9762803c044235b8578d1502bac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7623cedea3b3345da33a3a445b27d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfae795c5e54bbe5e70e349520f739810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a5b1306c1d5639cd28381463e63db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2a1a13e34ec9beb825e1c04d74dba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e635812974e9f77df6d81eddd8bf213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b294d5b713223cb014889f88dbf2e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa2c8fa2bb032dcab1d0680806e68315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2079390ee634c3606eb23e723970016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed2cc88f4d48de32faa9faaa0ee80317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fd986524318ef20da2e93d60881dd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d40b838c0fb620c6159697d23c79919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f8d1fc223f488fd2c529806c9ae1d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59b63284ea9ca40e45e06698f5e0321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9d544d769d5d6767752f3d84f6bab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f1a7d02107fa4b05c9c3df7f6458c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79455c53bb23cead87870554ee42a324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727cd6d769077b06e50724cd73dacd8025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4a3caee7ceab9bc3f4a230c60bb2826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9a8d5db415134d7d7e6674cc715e227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed642712eda5b351948f1a7a4cf16ad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf830b951a33cde36b614ebd0b944d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27a891bd5c4852e3d0d73eb1169e4730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef567610a564ac731020a5ff0709ac1d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fae032590f0db93a5fb91baaffca8032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310dd7838b1f414fa2a7cf8af6711d333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e02cab9b02e2b4f94e160a275deca434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25fca4526350192da22b1aab6bcb8b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabce1b5b474761c375bca0efe95e64736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3979e68e91a0039a5d89ac877d17b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63107d98e89c95d83003199400c82ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21956c9c56009b526e07330b4e9bfc9e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0769503285cd8ff2d8b29dd972c98b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a48c5b7fefa9e938d1af64d0236f8e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646f1e86377058fbbbdaacc435988b742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e51cbffada2db0b6cdde0514541a1143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c32d7b21a437634d2ba7d0079d831844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231e3fd9c236b084713be45eae8aee145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f088f5968294ff9066e11c8e29e2746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa63ffd20715d74c9abfb5bbeee4c247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc40b2d1fa91bd9b5c59569818de14b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053de76edd9ad4fd8c1a98ee97a76ea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603d899f823dbdaee3699157978b1e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b6547f8dff24eedbc82ec0d540c9b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a45fe6fe90300fc0c6c4efe6e5d38d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefaf03ab6c326299faaa0778a5c79053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b671c8026b2a598f2dff4830c61d654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1d38aea0635396531289b1902ba9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2c440fa6512c2beab6ae95b8d225d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8acb04d66356ae7af68bec4b62df7a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f06bafaf6bfdb7a2e6402a45c8b01758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4dbc19df0f8a61d9a2d9e4e6b5a5359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2b509c6e3e90089f820a547b1c29e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3de24bf2e938622a888ef49f7b0e861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f93e2fc32686e7fac1b307872082862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42814085e0091b7c84b8826697064363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bdeff64a591bb90512ebd5b82c35a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0e1cff3ddb40c1491c2daba3c0d4765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7490cd1e2d0a9f403ff9d563ee74b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338bc3fe47ed273efea82e3b5aa2da6167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a9d344b72bb96c2117299af6f1bb868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c29bc6898ba018759b7dd14f4dda0169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef2c9c8928c887c950aab64a4f240b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00deb5f77d41193aa93eb49ef88a4071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5cbd2d32e93a1894ff8254ba06a54072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebae3f15294f1601fd8787620682d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdf2f39c99fa935ba0eecf94ab9f1274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad78e64815e173f2a629349842961fb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a86547588d5a1f8c2ab0b4e10da1776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47d1d935bcc48df1b09bbff4afc08477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf09fb03dcaafff70b12a04adeeee5878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35e27eeff974094fafcc06ae562b9179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcd594106234d84ebf1637a6642b9880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1703a40d6f8b4a7b68c93bb6122eb1a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c0676fedc23a37d9720040b66dcd482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f384d00997aea187545825a616a2db83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bc78078df828a278883e5990c205b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54dd200a527ec208750683190df0fa585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc325754ba39b488be416d925901618886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c03e71782397408da17dc203a587e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7eb0bd02c1b3e3dceff7b1b0e667588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b775d7b1d65c330bd8c1d5cf8d7d5789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88652c7059b5daeac48fc327143fa2690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e297e1785360571f686474a60dbbe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b70f4388dba4871e44ed741f6dd7592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c06f6fb30532d245b60427472c873793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21342326c5b8d4ea998def2efd97e4694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126d9465cacd2aaa3765196ca5dd26195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc57e973f939add48bb0e76aea0b19096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe0d06652fabde3396377180cdc00f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91859c51a5343cfc213539f7cf6a68498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705a98f211a8fdd5e1f811746eb44fc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf097aadf16484111973314b827a64100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ce3667cc889b927c37ee727787ade101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987951d5b3be63c4a23c52cc87929d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19cb75204231abd79df0bc5bd4b5e6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c48fb3fd1a058385f23848ba25411b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff26ca2731bd6b294c96336860995e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fb85a34673fd1432aacaf342e7a26106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353eb3c6f028cef8e51d0b9f6d98b66a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f3a0b074c570f47a53e8fd187608f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda242ba6808e5adb5f050676fe230e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8c62d5f1fb79db3c21aea45b17281110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52132dbd4ad0d77accbcfb80bcd1777b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969731e4888b2f2d8afd7026f3c975b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006c1c948843f85d5a750244685bdfb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf5621926daad9d03a1af31edb1ffc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c12ab1a4a833fb1cbaa84fdd1d2d2d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254143bc43cbe12184956ba4bf9ef15d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9859b3d8274284aa5d118f64d5c30a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327cde18bab4662412acbd82402df71118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d53a25c8a236571a4e6c48d7910d3c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599fc45096a68f43ab0f16e80f609702120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c49fbf21996bb452d06183e61d0a0c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d209e58e7e2dc22b5305f7e080f012122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97957f98776aad9b4e3caaaf58bd5de2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a911ef348f641944196f5778bcf46124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c1aee61a7a9df0b5ad32a0ec95ced125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c71378017c08945796649bb6e164b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70de96c60febb381ceec1f6a1a4743127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983def56125cc3c04340c99d7f603e0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763a42a0fd1a70e26609b927eb641fb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdeebfb778cdff467f5a1993d0fda1a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce473c91d1a5b990754e43aee466e2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d70a665657fde1d6f3ce6b11c0768132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0201745185ef4fe61ff2e2125c47d31133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411feefcd25eae80abaadc20a01c7cc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252bacacfc6d590351b33b5c91a22ceb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ddecefde135ab892583dda00f26633136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bb67eeb2d709256e3a42f07e19f51137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fa2fe27ef7435b7a1e42f9d250ed0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996609760fec8fbb5263c7f3ddc4040139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe70dc7b63ec45e1f63a8c15c0d599140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a69919915b942fb155a8f597918ac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436af70dca84413d46715ed58dffca32142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe838ca667bc169754caf1cdb1e3d7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1259142c36988ecaaabe119db3354144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54812703f72821937e5d8fe1e1a34397145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fdf5fa21c599f2e7ab0f3cec8d18f7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe42580188378c7e39ab30665f54e41147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e916029abd38a86053e41cab5f8b37148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd11f1882aff61708aad0a683232e29149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26522a2fbe81208dfc659b0c0128df150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8834028c581cf81440593fbb55c5d1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87a2e492a0c85600245ce2702938d3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866367a25fbe271aa99602aabdb20e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39aa7c64fca6bc73b39ddc97873ead154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd78424be6c29c9f1f2f83190b053e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e52cfaa36f2b74fd6c6445a37ee15156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d554609d5a84792047a946e1a2b5c07157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07533724b70fdf4f414a7a3e26be135a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee34ac331e8db85eb5251e742dc5e37159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ddf1fb8b53d14e95825a109eb90e3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef909ec3ff15d4737735ad9fbc1aeca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8dddb7bb5c38cc7e801d08bdb3bba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933701f6ecb0516ab7a8bfd3f70ad67a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8deb5277dc94e3ddb5a62a8a5edb4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ec7711f6025f0ef7f062f9547139e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513c4dae0a4b119aec6490cb61150de166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a57f1ab604815dd420552e7cb53eba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d913afa38140a735987b9c8776ee5a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3110d9d5833e009cf8f86f272b38971169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93b1203b36df7ed421af029ca38ea2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d269841e1ba466b3795637c741547171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618af396152f002324240194dc64644172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02cb30047db9485c3666a53088058a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ebffa13c32c3be1188dbe696be4e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afdc2828370ab194cc2926736639cb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2fae3f4c416bce7cc7b62f277dd50176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bc6e27662f32f92051d1aa494d7f9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a98c98a718bdfd3fa4f2fab69dbdd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b16ff0cfca4f549ca0ca9e9846f8ca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc067c23b7359bafff8b8779bd2dc816180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d62f7e2291618f4e90a741c94cd185181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1a6723f0aec6bba2cb15021d6efe9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733665d6bc6b79a164e0e637954202e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370cd7d8fa66fe02acd4d50a381b6c7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e45d411b59e5abb741cd7920096cd6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0eccd7c903b614fc51dc1469573ede186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63959a465ca20d040549a4eb600b019c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfb1a17af08159a1a7734862ddf0ce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f186f6b85a7d94fe30631ec2457fb19189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611b6291d069fb0ddf7d0775f370da8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c3dc45c71d9cecdd3dee24a330996191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951bf1720434bf8c55821ea514d8c03192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012dd707288113bbce2142100e6970ba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e425490f36ebac40649abb9a68cdd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b26900d9bac4a5d948d427e35164e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cdcb7e1eed552d318960dab98488ec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048723bb83ae931bba3b57adf36047f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650fb2315fd08e9fc159bad69ad3711198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1dbcf67366773790093d277fd4c1e7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593989d4f9f32f025c8f7244367ed98200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058661097734cbfc0d8135b0cc1e3e5b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d8401945231236c919718d0df1e76202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f60e5c962d1fba9868c68271ab2633203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8009cc5a84be269eb31f4863d079f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18999f4b083c525f3fc6d803f7cede205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da5270733c01691a39e6ea02992412206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448be6c5348df9672065b45f130fb7a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9207dc2c2b174c4e4161eec3a97f76208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b74d47a09affc580e380ed95fdd24b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09da763426d17eba2d31c4804ba399210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db53dbabb9eb6fc437731bdbda482af211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53f5a5f0c1361c446800eddfc1ced3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501075c27fced7b2fe153efe211681a2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c361bcc0001f543c4d536bc6990de4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84076d2e50690523b18e5931bfd48ac2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e953c83f21860be8899a322146087216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf4df49a71c761a09ccb63281ca3bb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86976880b2bd4a1099e61a74ee9a0db6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc780edbf01d94e855774c1c4eee2aa3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf227df14bc3d47357a7fbb2bfeceb9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea6da41fa8ebee628ffb698590187f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1037edf117c01906d0ceb6f2f911a0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b172fd9afbcdf23aa59d08b7f6d6e4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b674794893a5d2cd4cbc7d6685290224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2234b6c9117b3c3634c0c6ef53522225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600784bf95d8a1a0da669886792b870f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568028f18353b5132d429ae5a9270bf7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34457e62a6325a875fbce4629b187cf1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4b09141e1692310bb6fd3ed99a37f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e67cfbe0ae94156e6c8ae3e05b1edb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d806636a8263ac9982f76d16f9cbe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c20cddaeaccad3df438852a8aacb8d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec3f9667489742cc4dd044548b20b2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37849106f0369f51441e81320cb767f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc090193131f5a57ae47cdd6dee925235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f08568fde4ea597f6d6df0eb50ede236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04442592659a4a062836f044cd1f6f1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44f863319c55b19c85cf296e259c74238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e732b36e66c1290faa827e70154a05239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cdac343755792037c7aa8b65874082240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f16de10306a38e28a6c83e7a454aa2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632beaf5402b20ec3270ea7d4eda05c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d49a8eda099d1421bf632c1f2ddba4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed28955fbb6c793e72df7b2b40576e2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87a2facea5a96d1a617c37ed7de9ae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e76baa6f38d46a81dfb69d5136e384246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0080540aabbdb7a63b608eba27e891247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b15b5178771cea1ea452b977f91b25248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f89907fbed64c7f62fc5e86da9831249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbbdbb27d3baa06e9f1e6bd2794208250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bed1d5af84e1a08a3386a158fb87cd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402524dffe843af4b4c47e19cea0ae7a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e4f7a3081d969051455cfabacf106253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676208c61def7e0421a135280d18367254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178caa854c5dab94d620a14b34095dc2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ddce7bde405917d372c969c303990256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1b7d385a1e780fbaaa28defcd6bbe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfce046efe466372e9ae3ff900eb6c2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757e577e42be23199997d791764ab18259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a329e9e7a937afb4607631577c0f5b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdbf80a1321ec4e12e9d1cb3983261261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0dacc26542a1ce213335abc126f5a0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018dd1da9393568fe9964abc0881b400263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18548eb93428cf8850afd12cecd91170264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c899e8e6e1c47cd27592d4c6e8917b7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33013ac7deb7e56803569ecf1b29c0c1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fab8c7b8eec081700d80e63739efc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7db0afeee1e0210694257496fdfdd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b85275f30ce7bcae0723a6c3bef523269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83bc4d429e2bfe0f5b2edf01332d18270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a5fce14515edad1ef16ffeafdbb7f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80df2dfb306c284920e009a0bbe161d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb982a0e09332fc54b6478007f2dcc1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de417e74aa527c44ddf46fe104fa9fad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb2f79db650a1c3c31c2a8934bfb91275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdd8b82f4ae852d0e7497d1d9f728a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864fdcf18d0301942afa557eef4033b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95f17524b338ce767f59d1bb3e25f2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8a5f7d84a68d8d0d0c52eb7546cd0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c830f3b85c8e6f8d7710feb4b39bd7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a47b7a325c258763446061805571b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3aece2eae55c8113fcf0660ba25c6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ea3c8109b83b29e5821dd7a0b8965283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df2d04ef344dffeccee2db9c87e2a8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114749573965f44f92f1c9711b82d94285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5110673973415d0c44d49641da618286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389db2927108f18b813323ef3f6c7f5b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a48bba87d630c678e663c19f0fb430288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d424ae316779687fc7bae62412495289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9103569a8804b56c4be79dd23cfd0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59816a80ffc46aba79c2564628656b29291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4ee9af4a59c77cd0dbdd9efd68a3c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0a63cfb2e467f3103f7f0a06b3dc8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3321190ebbca04d42c528e5b8550ca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e2120982199f04082d122e401676a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5087e66118a247b1462c4981f50626296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9f4d98368af316848965d2878fe37297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669151e833b6e86bb66172c45d56f0f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1889f2a9f46308a52eee370c86380299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60554720f78fedd7f8d3736f19559f8a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ebe52f5d17c46f413d8c1862fa1b03301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78021954c1a40e3b6863748e3df4fdb5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2bd9d8383db0b0d66b462df4ba774303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc356ca84095d7f4d8a6b31dc11d99304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af3c378c42f3e9abcdc00f965c7bb2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a798b4e11611cf628e715d3b323337d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a98ba7e27e671c68c6cb58b09e7cf4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34558b482116e84c2b07656abfbf174f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4a9fdadc8514a20db4102c20f2a91309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bedc3d584ed0da2f6a883e1f2a192310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b019821fbe4c1e4667f50f81d7c06311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd3cb94abb630b84d5f3bdb520d084312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5415c9ad17452f4a880b2ef2f7fe3ce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2da25e3249b6e0b6df07869edf3c34314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad68b6e13efde30885ba1d64ec650d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9cc3bf6316423b33b241af7ff14a3e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6175ac5b8f7ae610c46808b0eeb0e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38175304fed89ad597cbc3cfdd85ae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e16506cf213f8792beab2730d8acc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833128a2a92bc47174b23f429ddf373320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927806b82ae21c0e7d003cb738ee25e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b65837729ef23cc03fd62bd7bf505322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822438019c726be98b35b7ff18ffae8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd162c35879f7b2f49b31b5b9bbc951324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f731cf8e0232f4bf617cf6bd7bcf96325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d211d6aef9624f5c2a0eca6c8d1471326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f3276c18c8081390438166184d662327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed88e1afae45b8e866c9698af459b54328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40180bf781d65e305d33f317313cdf57329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ceb119c8f62db59d701985e73a07f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a3a76808e31b319768badb2ac8145331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c25a7c0b578bd307092eb02807465332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4eef0fcad8ccc9fbaa2d41aa1e50c333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15830532c116138c6394b912449fb6ac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224f5e506c9525e2defe59829f2c0fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab701741a632d610e2e818088590423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca688baaa1ba2bced98ab56bc7d6a3e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32c108a91c84204e90a5ec63f030345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e99cf390e979232535dec05d6627f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd388e8d52b1c696118bcc77fe4745367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064ca371382001a34fefd93a2ce6e2a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cdc92642f15be386aaa4a7280058629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb62c84d680b4ca0192388e22bf42b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248e53a5b3f40a4bf1291cba19a09ab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83e5e0b6076bdbf3c988d4f6f288a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6d464b4fea0dfeec352c932d4681413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6e4f1b87074eb3c6d1d989b7e648114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad831fe5c30000d6b2978271bff2936a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd37e5bec9b7bccd417f596a7b256416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd12f72a5bd58ba8ce4f5169d5c9c617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d5de54cc931ae6ef1c40af5c68f5b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68ba6662c0911e1baed585317645d819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50df1e914ea595a2dd3943b69b119ae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b8a4eae71833abebe01b505bb327d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab911fff376a95a16cbba525517d08822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6585ab22a3fb9e2f2236af8e97c70623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4acf8574112c852e96303b9ecfb5a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a821ad2505e36d60eb9005e723e650b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08ff7ac47c69ea56c37a4ebb71c4fa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a3cfb6f591e43df63c510ef8802f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a45e0098ce6008f5a7aa7e5f651c3828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9036bea1a0113995b7ea89a5718dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693a76a1d4ce121d4785247f2b0eeb730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da857784c27d1f7be6c05a50a7d1c531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481d30a0b56ecfcaee16f2a60021da132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06445a1b3deea231aadebb288330605033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327ab33f7553a863c1bbb333f9fbfdd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc3b4e5cab5296d325554ae7e9429635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623fe8a11c487ae7cc3f8a374816f0b136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d80ca5b8fdc4fc522aaf6285f4aa637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eced40c6583f449f45d4a5c67f315ec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3834c92f32824deb093181c844447139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9a78dd4a8481acf3789e3409bd29e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8ecf0501f2ab46d3eb6f835d7fbc041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4d7e3590d1ed7d7cf7d44593cb34742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07818ab6ab6e15b34ba95e62a34e335443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a07e258274ce680d93cd2641c86da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61f2dfb2b2d04b3eaa521dec90fc3045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e51eef775789c32cbfe4b8e77420346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c561b7988ef7794deab614d6a36697347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac3beeb53171d9775475a903408c4b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd67afa93b243aa2822ec731d7990c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37502a2dbb9d7e774c6456b8fa0454f750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a44bca77b2f64553d80a1c8a14139d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1645e712f49df1839c4c740651d0052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795c5465ee9a1dee9c001ed8ee40b9d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86581a41ae844c14a68f0c407c1e1d9a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c91e0b4fd80a72824ac11f3d1d100d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a26bf8bcb6854e9c6ba45cd3a556856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730565940fe5b13223c94d7a75f5d3457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36abf09830c2cacb4390176582edd0b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01669717e32c9c300d1c87bdc935c39559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32102a99dea8df45a3a02b186a48d160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d84c9033782d364f6be2576db6e9861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad31d8523b9f1ae80a340a6942a0f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01190403264bc289cfffc7190da761dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b764e67ceedfb1571894d1ba2a56c564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969faecdc3a2d0765ebe9ef15e4f94965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e70009a59ba657c1a2e7bdd7c5c8e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021902f7ad57699f4a5cdfa749f326f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf074c924e1b8b5cb88c6ab3fb841a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fe9887546c86f0cdacb8828d6771c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c901f27429904a5ac9ae0b80cee35770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a185d61e7b6fbac46d505aa534b95271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1709221274eb39efaf732aaf4c842b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36977f0f92f888c7d8dc7f035e9350273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b01d53b1d429cb9ad1caf7d8cd4c0f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e539460750ec620a2e7af49f07e3775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df435389cf0e41e025fd698812abd5f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17409d42783ebdd23e2693039f96296477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07221f59ab6f353c637e823944386d9378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321868603f58c737537da55afcae67179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ac8fe1d01572e7c535d1c6eda043380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c866f735564e3599811378c1d17d381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a93b31456c9760f62d7a5c5bbb625182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925e2758e473908288d116e19bed41583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579787324e615e2aa860af251692310884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12ee4cb8ed77200068a87f8b3115d985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3e013230bc7748c96f2b0069e6bdd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328332c914f697d739ff1998ba9066387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e0c2d7127ab89afa5af8ade7b8c2888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdcf7dbd17be70cf68d3b4af059bed589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27587b8f9d466a466b42716bf5b3b2d690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54bab65fb6c2dff3f73decd66f604d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ecf191e688edae319c470b6dce3f392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799c9905948700906cc06c79534be7b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461329f2949fd6af2985d25554321d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf4bbc628d45ba6eb59bda5177844595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313be9ad71b0d3317bf8e1b76e01cff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343346b9832666c7d721de9d7b2e6d797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97799d0b42050d604056c272e4f607c298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65407f2de75f36c8eef9b84696e81a0a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7403fe85c35bc864d0fddd32b32ae0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a9e18c3cdc43f9b4003e96e3baeb7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8009b97531cced1be431af8541493102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1b5496be0f5c5e0c960d0c9db18fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29590f28df47908cf3527f0206cc1838104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875063826788678b1aadd0d3097312d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c8efb116217699434d48428239bea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3c17dd37645b23f93e1eba8d29027107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7fd0518cce939562276ae048b7d3e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa5bd1be5edbb38965c82d03908d21109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c89703e9f5f1cfa8039db809363ab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d03dcbf750c9e531c166be42ef5fbb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1f08cd82cb2baaf0a46f0a4535686112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe2427b95adefad0d933415e1773be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e9fb59b457dd718ac32c3651584c2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66e973e7594505afdcab696331cd6b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf714e5ed99c59fe0cf8ca8da31b8d1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533d243aca0013ea51c9ee3f530485c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06a34790ce6422d7a271f2113543a0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a9faa392ca0d468eda544c7d975ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca606019d624b63c8dc14cb3017eb6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be4288ea3f68bf3666cd471881e2ed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b5e9e35c932a60eb879234e6bfa80122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda90c1f9a6d9fa66868f8e8eb2b69a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0b4ea97db62bbf76295d81fd6ae2f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73019720d27fd307ce1b3f6e18167598125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9086e8ff936f61e4bd29a6c9821b22126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4e88d64dbf087c2e4d7a35a8033b6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83c649913e8d62bb79d55047b99e94128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb99719adfbf27e2f8713959b4a060129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95685bede12f0d6b94b32c56b1f0d726130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555db3ef64551793802a3c30edd085d5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d091000084e26512f0b1561d623f14132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fb8c724bfb2f4798f9594734cfb63133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c1a502019b5356b64b5e5cf22fb52134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4d3daf712f300593ce633d9bfdf97135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359adff98cf4daa12b81617271129f9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d0a0b32d68596c8c62ada4253f56b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde21902ca67efd07ee7f0e7de54160138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a7a37600a90c5729bec6641cef9a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd12a8988b223f63fedd8c3dfab796140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce558b843c9e3a718d99ffb203ce225141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04ce978f8ff2f87b47ef54025e325b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4372187eb64755f0a8df48bb99528143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a76c34f154a0be2c82ae0e05692a3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056b5921c56e106ed8a572938075c19145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a9f3c2a09886ffba5ed48dc721b1f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08e921ac34276f791876c0e1978050147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f003a2eb94fb38d911a93f55b1ef0b1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419ce9c0d90596490049ecc3f29ea04149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c17ac135742bb6ef9431617dcb120150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd60beabd7d1b2f4ec0cfccc7633683151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2326a7d85d657ff823ad33e1c48b3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d93a58a0394c9b4345ea2e731e351153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd1f4dca440853fd8281162793eae4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270b8081ccd449946903f61f5a0b5b0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2944fe07c4a3ccea46a9aa0d7439f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e3ea1e8436f55adaba3e3ad264a9d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe24527082078af7fdbdfa2556fabe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a32bc030114788a41ad6f2eb33a5e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea77904caf568cb0db43a821217a9b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c79b1aa45d17212d5871adb4162aa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce93ac8d73b0c9ef8929ecbc295a95162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfa54c29b40b2b89212b9d772409f5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4566c603f005cb13747c3f77e900c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152a41cad47ebc5bd05b3a0d2d4d8f5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9538b83041241d2fadffee5f3f26afa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cfff3059a3062a886844cdc701373a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d369cce167066d473b07fb3096e63ba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f43b5ed410be6e6a7f9dc2869eb729169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05402de00ae43f2ff349a8dc6332fa34170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6ab0441596c556425af565bffeb59171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a70738a7b7bf3923db4aa06d49613f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c5f476bc09f18985e716e4dea78c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b3d8917421ae4907763e67688bcb2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d111ad6576cd797d7abe6500d6f1e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4aab7320e3bc817fee845b3842e5c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7016d22b2e4cceb9a2bc2314f2141177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7ca23382fa352f034f8b88ec5b438178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca59271cff1f81f0980807003bae4df179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c24a3965275bba4d08b40156f9324180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b31b00d0651aa4307c79cbc816d920181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94c5db9f793451e9e10d51daafb823182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8501e6e1d4f684d8da817f7200ec4da183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cca1e5a895b97f8cdc901f09772f16184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39cc6372ea2ce1114d32b2f581a837185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12f4cc369157f45788635822d5681d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945bdb69c8e6d24c1450457e02b883d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c5c986043fd808dbcf95aafc612e7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f4135c416f872a91a4138d8f83768189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394d18e8fdc3c92831cf7f3b41382ff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf9b3efe7066b037af8bb1ef60f8f6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201c8c3437482a7109a354a27be8d91192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d68c8b12b36b974853b91fdec6c26d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c953570424ef9bf4f356c2a58a2a79194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93369704bac4dd2ae20a928b4f842f00195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696d0e93c2f75cf351f5ffeb32c26aa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabce94115b7abaa7ec0b5da5596ba0a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18fa97d4a1ab374a3b951047fdf5e9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d20a96772ee39e93db2edaf638eab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795be68d734054ef972371362d13135200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7348135266b5ed76b355be3a25070201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb3b37acb33eaf62403708930cc080202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032ec40734b8dcb4b7749311aa88272203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75997bae5e486c03bd7272c8576998de204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e11ab7fac1cbc3d11ac130bf12a12205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989b56351a7ba1ff89398fb2277d752206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619131212b13d966f415fa7daf3d958b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92f31610a9f8c96ebae3b24b864ca3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b26e050c7f0e639987d816f4a4dc7d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37928af5aa8b5c55bfff15f192e100bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a953ef5f917b35c4826e85ea64739a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd6ed073ced21810f194065d9fc1a4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9722e02b7a7e07d1fc7d52ac6dca9b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9966397744753f0c52bbca73c7cea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765c1fdfdc5cd3dfe92058b3674566a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810eb923106a772e315ad28a107b0106216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770c565318a8b4f14cf423ad1d8d861217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd84719ca4dd1eeb370344fc89cb021218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146d355a7397a85952c51685813393c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e0f0dd2c7b791b6e48b2521a9b838220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe4617a62a765d54097a64acac40a1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e3533d543d6c947e9fb6e5ca0adfe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0b823915d65f98d2842e2233bd8f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bbdd31c8d5a70a810a7b1996d32fb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa39054ea633df9081e7b2a8b451d8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf25aa2a454b19a7c41d55263540874226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbb288fdd253d4ccfda2d34cb6b07a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4e628dd593ceac0a0b80e2017fd58228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489fb197aee6263a1a98b7101be4dc9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93cd3932604f02993c55ec3283cef00230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b486f0a00e3386161fa4140e57cca1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a399317e2a80d2985200352f9d15d54232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508748778bf910c9e163c760086f0f9c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b53ab7e35f3383925b8af5b88629ce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631dbb2c9403f4d693cfd738160f3c44235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ec76779e98afef3b62486fc7f522f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1f2b3058bee4b9c1069856ba257da237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5f21c2124a4237bcb6a888441470f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884dc8158232c36b0cb6212ad9093576239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ca1e496629ea56cad3af96ffd5ee5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c683ccbea1b1da6d7eb6d400bc870ca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a966269cfffcf9dc912fa318096ed8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b90c02e73a4c99c6be01df0e680a6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1d5cff9d49329ade93a5122b5f7e0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82847a3a9c3707277860c5d00779c42e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0dcf42d9eaff48f5841b4944392108246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a5c4458216ff78efa897f889f7f5f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50598f1752a4e0539ce2e50c42c22167248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7a2aadc312d9b18a4d775f1efeafd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e5ad36a80903430b4373eba465990250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5c28c1f693cbe7c0feaac7f59effa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c13e4fb5609c3282537a03aa509e9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c99647e3a2d36494cceb0856e53ba1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9dcfa0651a489818be534e4e4eb4d8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258dc5e360293a74232555bf9125439255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b031bc787c8690877eac11abd91a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6390dc7270a3bd90f48c458862c3acb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a310279d1563f476fa9f7b9212381258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7482c2d12eeb011152d7b1b54a44d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc408eafb65b8a5b533a64fc1b2378f0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82f227ff61134328ac14d562f5a79d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f397505fdfa0a936958c8809adcf99a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27286a1ac81f7e59077cdb6bf2de981c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50116d54f5f31f74eab81542d65b8de264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72735fbef2ddd84e6d3fb655ee95b48265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82437e2b1e61704451750caaf4d1aebf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cff0eaae888ccf86e89cb55892f828267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eac524f99ba4e1c2289628e7fd6b00268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141713de4d5157e461df8cce1a27032269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818035a8be3c9d5018614a9bbc0f6581270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ca3ee348cf7a44671069fb0a76efa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144fb1e00a0d88612196c8e3c4f291b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2e4b9f72155d85c951dccab9f33bb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571142d912c7eb72880b9281e50f422274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385947abee3d809b74ffb4955d4f1de275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dde5a0c4e3b25504bb9093d6001d20276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885663921f85f1d8dfd5340a77d233da277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f25ee89af054ba15fa4b45c509f4c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc23ca29b9331d0c217b08f5c9bcf8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b2facc708f091a71515d5fd4faefb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398f1d5b2f371aa9aa61ea11b0400be281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564b8b4eb0199bab60db7a201947a50282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a2b55909e9e72ca62fbe702fbd55a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0ae92574283bf8d196da5a0fd3517284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534365d6bf09d0ce34f2093c36eb90ae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667f869a17a2be8c13d4b34cda9993b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66160460732fefc6eb854438e39e29fd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ba7ea731b0661cc10d7011019c8e3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1d425ee7c30746beb66dcc2ea4e95289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ef388cd839c666d8335a0e8858e35290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c69ce14ff5ca560b0ec091f646c889291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5d5e1b397897d717a34cb10b7eebe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b37782f90f2d67e9c095828e16e114293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8db973f19ba0a3f7e1119d95cf957a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd870df1be5f5dfd2cb8d1e95577e7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fba8d563096857e10d11d67c55c9b6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef8d3def574d1519004c3634f07949297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15756f76f0e72d0d7b2e8b0e80839f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de804403799ad68665c2120db972e84a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd767c05ef0207899b816992e64c6d62300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668adbbbec8e595fe12bda2af31e562f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b02701c98756a7b6d8ef576e806317302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94972200f474f75baf419279f6f0b6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2380946bb408f6961620239c3ef37304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74723ca4751b6dfb1117ccde97417e59305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531234b079d173894583457bc3c5d9da306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d43387259e108862271b2c700f9187307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2630c8eeea6007ed10be1f70410d8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b36c00ed39ae10b64e7aae7f982996309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b17387e0e5f399594497f32d4f793310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e16bf679183fa621e403f90a81945311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a47cf7a4eacc75453972d9bb8fd896312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d5a1945e1c8c14ddc5929f1b3b702313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f21e7eea3199c543f4ce666cb86ec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99215bafd0f23fb4250db6666f233380315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0120f24f84914dd17eb7ba3848fe9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2301e18d9aaaa278c74236e13b86b6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992373d844ddae549c9b2619593d697318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51a8e9979594a534342e3a95ca5bea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4173bd58be55787cfa9266acb2bf7cd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa2e5c9e8237343b622ce864489fb2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68acf84ff9df00afcdfabd35b76c1319322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2355836e074ac3e924c60088a955f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac165f66fd872f6a83ba1c7ae49f11c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b69e2c4d37889d222e9d06f9f1368f325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>