--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3642f89ed12936d9f122448caaec091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f96b72a8717d6ecadf1e2cee10be0e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573db3720095dee5dfb2859cfc7dfcf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce61d7f25d37e46734b1d68b43e9244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9d2274aca52f5a746df47c0fa7b8b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43003377da6045179a644494ed7cc826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7691334891f04801da8f78b98c7787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9ccbaa0bb26290f494c6d92915da78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0afe798ccb0a2ac4097f328344e269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99384818c0c0a53001faef6bb40f0710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d60ae94ff09164d6e331d6e6e2f54111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de16812b823dcab58f653b0675995d312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f695c8b89a974acf27958d4666ae0b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed44dd55db28647638372695c28fcc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e44ac06a167383171b3041d9d42a4d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67557aa3fe289fac00df9de103257316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d772f36ca3927c1097745b343c92b817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382ea270e748f30f064a0e7e393449818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11384f81e28f1119a93fc609564cbc6f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca437e88ae0f87cd4132e9a18947d55720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b951b6dd8aa582a490ac652dbcfba2921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1c82f5fb2bf8e681697979064fe3822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd544ea2384e7380077fd407650b07423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3a5f46e0709c233fdb26490e0572b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4233ef9fd1799da304f15456db4fcd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d362ffb763d8a5c5781003ec6c6bab026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46e068c38164ebe015530516e9007127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4556b2f15aa5371af72a63aca317c8228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde9b8060c3f218978e183ae2df281629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e63070a79dbc442d7f8f80ec15f0930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe418d64bf89117f42db8474b64281131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953294d2f5c32e6e72bf171b94140bb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ffa6f2624cbd89f3a69d296d1fc3133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be43e594104bc5606a6cfbc6a071fe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80510d01ba9e28e596c66dc7376dff835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02d5d30a6cfcd0760d662eb0abb30036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c100f1a21713ed750c1f8f1a64dfd737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47030063bd03754de02a8eafa1182d838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0dc554a9c1d23215b45a217fff9d3c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbc3e4eb458277d1e8ac881691519640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f432a873b74596170b987cfb02f3141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a21d7f0835f47b29ebe5a7a5c6ecd742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b02008c77462922333c1717e593b243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448616d4aea7ad52d40fb285fe0836344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da9def4353faee89853c479ecd9a4745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fcfc2e097987bc4cb4465fa6f186e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d9fb1f17c128f36f2d38a4b9caa2447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8b8da2cc5b17c9ed87dc7bed23ddc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d86adb12a7381aa501195c78721b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65173a6f7898367c2de926ebe4d41250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c4395cbfa25c7092a9877a8db6bb751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13d5b34525d0f985b35f13406c94d352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9030517e47e4a5b9a418c8261e33853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2304eac408907c938060d0f5ea51ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755727664febd3b08b721d48640639b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf6088409d593ed53af46d956b8d0556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea247ffc616489b6ab83ac6bfc45b56357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65192d86b6d34bd6cb93b82a34bc074c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16121b07c3c30eea21a835e879e1885c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c03313846b3ab2a20fdb9f93827ea460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea822b7f579c1b63c7909965809326461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0444859bd3bc34ddae717d6a6b4fb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de96c4adb7655a9afb19d04d90db3d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a824a60f2e2abe3a5d7ba5af23672c764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd9bf369e2916161d86e813b342e4365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b190b0e9d522b24f690fde1405a1b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df2dbe2879f508336c05f14ab04f0c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eee81c4d22979d00a9c21e6c4e2ee268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481566a1f5964207e28856d5bd7ef1fb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972d8a4a9d8ae57a4ccdec54833e26670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2064a74e6103ddaf45065ebbe01d371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895c46735b604b730bfcc285899a09372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797636d3d4d0f63e14abddc004d6a04273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8c7ff6e94dfa145511c8cff4726a474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caaee353b71fe8cf97193b7cff40d7375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3bb267519193a111e6b33cd74535976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bddc4b9411dbe8c49d976046e9f07577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada49f90528510871ba58b07bb4400778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832dad1bad36bc7a240d5b917b3a9a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451055816c50120c8da36016a66ebf6480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afa6c8246ce81ce0fd15f9503bf02f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e2aaad502ae6546cf9eff7223387782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59120d4ceb68edf1344670c3aebf9bd083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41f0f47c7899269c0d77d1e482962c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab20e1752293e6b523d4f4c2f2664ab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfc5acd71b1b1bb7ad1d1be01b7a4e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096a6e013093d09739de714a22b5ba987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9f5c047aecafdd05d66d9272a541288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28362304842080fb8e602186b925a9f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f97b2d1579a2d43823979cd0de045f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b695d63ca055b23bbf7d3d0cf0e71ab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3661973eaf3d733b70deffdb2311f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cc225611d9add966c08ae13bdc12393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2b2f748f8b64b3f3dd8657e59678194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49c36999621e3cbd63dee9d6af819c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5db53995ed3345c8ab3afe3f7470e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da2b3981d34fd9b9f6193d1c8e2d2f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab4dfd7ebd11ce7ab35af6b62620c098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a09d97e9534562ec756d782066635a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cf83d284bf9be1f6421e0de387669100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251c7601d06fad4a485f7e7c66cc245101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0eb1cdc410ed1bf30091d830c6b0c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7c1fdd78e941751d0677a420cd684103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24f16ccc49ab61937141353af56c99104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb5012d73f00679365524bb9327a01105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01618d2670fa2e716442ec8a447b6c7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900969ea49c6cdc47dec59f6aee9ba4d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b01aa304ea9a03bd7bdad610fdb92108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea838a05befe25d8bbd27406ae42d1e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32561ffe1253fd0ba9e8ba66ea67b4df110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f7988091baddfe64b231dd59fe05d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d6121edde6a2234c760fadedf033e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f7ab3cc952701e52ed99f373f47ad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c327e60ac48e9f12bd6889129478e3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f670b692668489f92f9a53803cca061115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bceebe55a29a85a062a4cc478bc64fd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e907c734871f8b2592d01030d6268117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d660a5ab43b6c31556ab79e5fb6e7d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0dcc28c40aa2115e55969231fb1f2c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f2f8b68e341f1fd9619e79ef634d4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee515160dd3763634005241857fb55121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab78e76f84e09ee9a4a0da70b122d24122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680687be2200dc4d296fe4f37760c495123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d5fa8f56af34d23313f7fdf80af1e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e534e91bff42e4f0ce636179f117a56125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a00dfc721455cd1376ffa16c6efd47126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92614f2eec42a97fbb88955fe05d65127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159f37968e60dee37ea9032252b5b46128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a22ac519e97739927ab35faafb3daa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b621748432c18df3a338084f1f8624130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ddb329c295d76072fee894f8e57f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff209e8d6762955f7a7be51541e35b9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f324e6ee655bdf0115b554139ac0c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab273d42fe514b1e395300e887fac13134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514dd256c9d5b8dbc24a0ea0715c322135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1261e4874c999d4629049cc7984175e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fba453a24aed47e8ab50584648031b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28972d63815132ee93d859184b5b6505138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38369be03b5f4f22485e46f97b16ed6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf05b20141b78a94d4bc6588e67981140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a937d44643729dcc7ffdb4991bb6d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881193590658d5315d48c6931bd2b9e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969f785db6963f285958cfac1e5ca34143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37c0b7478a133f48700b4923e6146b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d042c261f495c55233cd9df4b6f725d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9982b0cd9ddaef27bf5062fbbfced4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267abf4ca6e8146664d3e5a01f909032147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745141cd826fc33cf2c67a2b66cb659148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca63b461613b500198123c28f94769149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2487a83b22bcbdf2ed50fb66d3dc5d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27174ea44373c68c7438bddb9b2a3f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930a6814c49a614759b35088758a4df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef403d74ee772e05473b87a6d3e6915153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f7891f8052e17b3ff66666076050d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9f804971b580d94e09bec4731645f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5960e2fe5eeb14d46958a104def15156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135ecb98b9ee49e1153adedd34c1503157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696d74b9faac224e74f2c7a7fbac018158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca319c5304c3cf57a733b43f22bd39159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877518ddd54aa4cb3dbd39c6973ea5e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79491a6185acecd60618fdfa8b450b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4da9f305dac64b53ac0b5b17a2b36162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c7d97b6908e8066d650375d341bcd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31ec9f028761d102bae554b284f862164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015887001226989561bf52e7429269bb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81325de53b1fbaa0c300f84007c1b994166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54916fa75c037d778321b862c8bad6e6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb701b44b734482db2843b33f29b535d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381bddc93e2917f7a08f6a50ad961439169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63c50572ad4fd127508499e3dea58e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea528c974f0493c06c788fa3dd8dcece171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cee316a319b4e5e17359a6ef993245172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f740f6a6b0eef1a9a3062bf74f4a995173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc82e6eefaac41071b9747cad16392174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa701ed0e09a3b96a32b2633fb617cc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1405ef2cac68efe20d6a05eaac54f7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946319824271dba06bc7b99d860ee8f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfb25fd8d66e5d46a99de40122f0c6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf4dc1aa978797ef2a775ef76ae4a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cda70545fc6e0379da3b51b3106a11180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c9b447bccc6607885ef392395283e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ddf82b2a4f9e47ed8e836c4bca33f0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d69529ef059c912959dd1a6d4b5ff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a63a0ebc9a9430eeaaaa8bc6cb2c0d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50164940395f96d9a53ca8d7aa8b6146185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ecdd5e370cbbb7f0161ee64470df45186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0681fb08b712a66b9dc3a2310f1433187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbccc5f4aeeac181b1d18c4961bb4f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4770df8f39ee72f37163cf25f54e425189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed2f95346aa231fd0117defbfef93f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdae2f779909e33e3aa570da7352a4b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffdc1cf71411cac309c169725e2d3f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb8ee85307da9016c54f044389b626193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22987b9f7a1d00e64253a3c5b79cdfea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6c3e2122d27ad8c483fb3a9e540dc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e3ed471e14e42ae65db04c189c105196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05801d6ddf3eddf5764df8970c67021c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002151d4aef869855210dd3b90c4f99198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdb61f36b82a09f7aeacfc9d7d03c3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553e5343566c05cedd1129f75aa5eea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e98cb837790d6337a02cf3c01d4b89201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28f5c01af542ab3e2a58843379b4c9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbb878bdbbba73bdf600ddcb9eaab8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f44614da07bd31d98d00a1cd1e77e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06aeaf2ec046d1bb4889719294f8e4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079937cab6b87c9731a71355db7542c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450950fd466d09f96f63d62a52bd4b3c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882505819497a79e5a77cf4eb45dbcb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adbe5b4e79a5eb23771d3d40fc07c9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e64ccdf4e128530b15c76e6fed7b7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fa34f8a7c7e58827bea2bbcfeca1c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac88cdda49cc4d3fe44ce7bd29a7f1c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc887bd5db2b8eaff8192220b07b00213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3f5fa46d7cd27c83af004eb2526c3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531caa338de0aa840ab8f8800a42854215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e032b7c01dcde8abae227c2a8ba26216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683c04fcf818cfb3f92bfb6647bc95e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20059ad268852e9603baf6a97210967b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc578196f214daac6853888b63534e57219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df21c3cc1286114beb91d33a7764e1f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770eccdd6e3ab8dff7af426ab205d6f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5db0660f5ad775679d309a25da4d7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa5d98155bbad5ee52c39acd2f8f90223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756d530308315ec26babff136e008a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbfb8a9d483c1389e7386965098ff4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd1fb13cc5a2a4afd4236c3fded484226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa79656aaf5aaf9d38c6566ae4ddb9a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a356a04711eaa99b08bdb6ccd2e8795228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61fc87ceabe0c38843df373395ad23229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c385cf0cf5b9a60ff9b16280800976230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cb836bd3eaa6dee6e6e2d1e1e293e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32ff6275a3bfca1648d3540718753e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2e8f7cae977290300f78b701f59bc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a19bbcedb845d659eb95ca026dc2dd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc70f583dd53e9d7c372108ce20e9c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967711e50e085182b2704a19b385fe5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de278adb49708f653fb9c4409f1b86237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b3d922bd18ddf9091e05a08886339238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac828ff7f9daa341d20b0a372909d36f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c043bfab23e53ee51251fea36d3fa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7eaf2ae3404be35def76ca528d824241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfb43e928f9d9eeec977cef9040979242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad97916238e5b996fce011ce5fca869243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181a858a525efa6c42df245b762ff0d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a155e2bd8e8c382b90162967d277e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42735a163c22cf2c5f1338596e50a7f6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd59c177a2fa944e2ca05e520e3cb8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f099924d05571a6d2e203e3be58528248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e212d8c71cbab3c8369cd1e84ae18249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6533c2018959bb5a475f50bfede7049250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110da075525da308094c03a9381c27df251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099708999b27b959faf0769c5461479f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977983b60355e4827c3771143185dec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204aa7ccffdcd21003a7775be9b699e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32d867ff765f8586a9939f290eae92255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1a7a721728615363e388cf954332e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfd0c39ef35000041d79a7432949fc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364df268fe0d87f53afc191c8a1046f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b4331c4fc46d5eda272d798615f7a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38245a88adbe7b2e047fc87564a19cbf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4f9bd0401161328260c45b990f0f7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20142f38ce412a94fa926b4ceef060e2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91388d7f4df0263df682086dcb59cde263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffda0a77db0dc8c74d0f44d5d5de776264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd8aaadd2ecfed5a52a30afb03d163265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb82bdaf3f0864a5291c65f806adcbf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2210cf0cbcc71428197e9885e7e19eb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f1259ed726b360becf7977381c1ba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6068a427a66c727909368af335405d6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d130bce0ab60cb12eb2844d2ba0b09270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be82a8457fa87fff51db31d25dd693271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388921663c55c0d8c53412c0048be9e5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f6bc5fad92d31267db15ba23c712f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87341d813ee749e5b198d09c828a21a5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed035c3da4192845974ce9244512823275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9727fc5edc5e4b963110072dd9e1e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89104b7c1a3604e1141d7ac869d55d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbbe77cb491c1409668a18669d2778278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07989d935d17ebe483f697274f7c0bc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914b9176529da22a8ff62481fbb343e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97fff08ec380e8bc37d6326127d8e9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fceadafc8dd93baa970041de9eeba8f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03d2153cd6f98a0342f396018a9250283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd7bed674a1610ace388df9c9b0d2c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21831b5db4fb13e93218ad08bd1609c8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd9a16539a918a1a4fa93145b912f0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466391d3c4ce28678a0215ed93ebf8f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65156ad4c50e46c6de44c0f204829a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb03d4c0e3fccc15c2ab2f712cc824289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8753df466219596f10a42d5842db9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f09de5eab8e552ef939293ff59acb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b362144f5d07f7b2223d757f97563292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9298489eef8f1e0d07859984a8755293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3bc41407d9d5ec001314988ff73d0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fda8fa52557a736652738a87c696d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653dc81e3af459cbf145de586117bce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8d65904c12296334c40998ed1246f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c143ad59e3b16a2e70b84d79c807a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd50ccd12814fdb981202b5c4a5a96299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c7a08ca9fdb8f0ddf926b45ff9977300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75774384af00dd409e71a2c2297c672c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81da146d36050b9b986c20775ac820d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27def27b3f365505bdd6db605829888303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd271b4cb807f3b9fa1d64254876e2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f63ed9a9bdd25b67bac61f02139e8c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332bf88edabb91830e0de570de386b2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63083540297aa23a8ca628bd4eac169a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02294c9164349166d7e91b9840774785308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575a67fac0aa99c30b4c4b030fb2eb1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbc88964bfe006c2a7f56df701158a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279803a2eaf6c888a1b8ddbad2c956ae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b91fbfd38b1e17f4a0b3aab5cfcbb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab2cab2d09581e652b226de10b44e9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971ee3632699da8eaddfb9b2450b93c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e2e324d217ccd6e7ab5381734f97e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2844f49962e6f8e10375e49d1315b5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac1ca66336a388569d5b7e8874e410317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c16fa9d183885a5752089c81174c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ed52148c2be479bcc1765a23f5f84319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56dde129bbff93ba3a15f11542c47fb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33038f16dbab4ad0d1af500b7000f0a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa77e987760c05f20b5dfc93f78892322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655175644584ee5e996a210f8efc55d6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223db000a5d2a76cb497531428f76f7a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c3506ee3a7804fffe49b6f6a4f58d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92eca9fd36836ac8e31a445abe9be2b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac43ff017df49a4ac47d603e90c8de327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c024bad92c752ce73dbb1dfd11945328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4807969957bb95175386224d687a1e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bf17c3242e4f41b1ff111e558950f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030c9b5eed0dc6839fd8d3b636cbb04331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a80e4b2b6c04157ca3f85157a2553b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ee89844ce4b4a63dd751b66a0c0b2333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423920960d38785918dce47aea33c5981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03909a4cd0352b99249e4dfd5190722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c88389d5fe61848a37a968c09bbfd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817be6f579aa8952f02e8732e582fa84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a561b18e97b3f584474f73e7cf10bef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b883a8a6811c56cfc19437ce7670286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b6502ecc47953a9f86c88cfa090f97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bc7ac05aa35ea83f68bda4d7f95338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece942e4c9f2520e4cd2db00cd7f02bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f85d437985705ee133085801239e610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69481c641283c49206cfb60c28cfcf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4934cef1ca2030980f38fca6e07b712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21d2c251e742f0d0f7888762e962cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ba5fd22e4329e09e3c2690d1d685d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a53e65032d5d06ec39022c734cd38c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0654c24137ebd641081348828ca894616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b458190f5eae57e276c92f76acbe017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ec7159a1c2352a5adc2b887247a3f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4e5a839811a4237d2a6ba2282125719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907f640af800f2b4a4403ddc200828720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64555b741ab497f00346f5b99dfc4521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e7bc981bc083a3ee63d327c38287322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d89d2787031afdcdf370bd261f121e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd45993fff80d4bb11e651a20d1dbb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83709bbcabc416879768940d5ab47e525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af382d46068db11d0d6ae6bf6f6871c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08f2c4dd04c9d37851386558ba7bcc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e739a476cc46dc2ce20266677e74028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9827749723c5bd39abfe44d39e39429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b305f9ef248faffec571576d15c1e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98afc947f34980843af9edd14cfdd1e331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977863193d2fd297151945876e35b2032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f0cb18f1d98e4457de3dcdbe9837833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23adc8a5414313d666c34857812cecb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c63b49cdcedec6a691d98a0bc3e65835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016bdf7494fabd48ceedff2c76d921e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eacb8d4f98187613d66b91499eeef237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff98241719181ed34267c4c1fea20a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7b5019fca5e1c7ca883769d58782439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74caa688d07d4364a17cd441c43e015940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b4627beefdab9a73880d8cea6d00441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7870785b6f29cf7ee3d55b569ff7b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd72875524e4e55eeaf80d19317a4b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7608722ed8b150b8fadb001541003444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c25aa0c07c669587c9046b41162e5e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a0039ac96307ffe28043c6626f04c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90adcb2f8ef308ec5d8274c9dec95547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22177679a0a04ca57df92e3464b9399548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1c7eafd0bccadd7545d444fd1d19b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a524006cb6ae4f3219fe7ce06e903a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d99bf89ff4d927d022869176b1f7dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18660b9ea6a39875160908ceb0350b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741a15228a1da828ccadd344cebd67c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abb9324a4b92d772f818b471fd76cc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f85295e8ddddd9070320b410655a0b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7f865fbaf963592c8c452d8b5199b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95651979e6dbf4c9eaa69cd79851eb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315077bc6c59bdfc678454dbc5bbdb0158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c62ed22a174ac0f46e348fbba0c31559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea11524b4cc8b660b562fecec52eb360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924cbe8df8a0013c75e9a779016f07961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6893ddd3b068d89afa30be03b263262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e139a5eb24a93c4d42b94a56323f1863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d1aa68a3ac152612855576ba2103e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39d597cb907360e5d63c4cca7e40ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cc6711949b3ef37e54dc902fadb3d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21313f13e13c0a2e2b952f7475aabe767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7cb9ca069ee99ea9f3bb4beabc87768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64594623e5584dfb6ea5155dbc057869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b57bf26ce1cd4f6dcf70f5723c9a970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f954efab3a47ab36d6408b6da630371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6edf6c4103f2a187706942980cddad072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17722950f650ede88997cfe46dc0565473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238d24c61d61264a3edc3afcae71a6774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bac1dfe56df369526fa5e67d27963275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d63231c415ed172fd471ae9c8bbe776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61415c48c2a5fb679ee214808d810e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38467b5d9a2f6be4830092375d69e6f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06c43e919056f6f18683dcbaba49e579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f8b4a38d19a5f308e6a4267e562c980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e736805f79811115d2e4ed586093581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7903a20c0c1ab96c90336acc48adb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a39f076bce9114eb78bb337394d4683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee742f21eec8ea529db1d90267018aed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db42f6c3aed0da534f6d401129053f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc166bce6abd43d4e575217efdccd3e886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb173e84b72029fbafed974c082d1987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9710ac81422b7bd1b09b197aa2a1b8588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f0f8ca5974142d2156f9a6aac0e0689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004786e96da2189c32ea81840b6b18a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad7f17d57c30eba21e62d3f11a212791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cca4fba0f4f2fa707cad36048d450292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540a368efca66f6e2edbafd462f95e793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93cc7533a320a160a53e52bfe6e8e894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2f1df78619698a16b1dc2d9a2a7e595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53b7dd41066d55a63d40902acbffe496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276924c906130009696368edb301c0697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60005037985c30098632a32b4b3ba9198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff215de4ef62f27f787b516238de0e2a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41836171682ce18cce287bfc403cc3ce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50936460873e6fd7ef8e7727fa9b6b99101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f637136d762d234e46cfeef05de5129102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c93e9c3e5a88c184981fe5a2a47f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95003e066b78d2720257a6f76f15bfc6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121a6b8fe8e418faac859ce140add29105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91b6600990b27ba04a1dec39f8866c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98a2617245ecf13d647138ff7ad804107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa792405dab8eaaee8860067916a12d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd92e022b040ce811eb73508ebd5edb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ba7f0484ec4a858f86e5a99739e05110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8419504c034fe5b714aaec5e1d429111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce77fc7b00ea5005e4362d9a60a907112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c746d9ee5be5fe6ff8f5b4a2920ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a0c69d3ecbf1e2f3f81583f0e729a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01cfde808a492ca5e29611b7728ec1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2938134373cf46c1b01a22c049b9c30116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12618a34e4641fd7248f4aabba61c253117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8960eed193b0ab884bf6c146a12093a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453c0323e6325de4e89be30fe0eb57b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601ff97ddc0ad62630d67734b387817120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8623d6c2e930163ce938fa8fd40ac6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02cbbfd07c7ac8b9e9c84afc690fda4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81cdafd486e59de9cc5aafef72a98b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96415fcaee28651bf5f0ae8979bed49a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614de4934a81ac0f09bdcd6c9dbb0ed1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c089253e4a3e102269ca7bf1da20ed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479aa734b9a410c7cee6bbc7e87e6889127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccca3465786e5acf007e9733e1a25bb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b11145a04f6e5e91858499cad2749129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b304b7074b26ba89f087acdf79ee6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ced67409674ed82f12a2a5db7160b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479bfb1e449423a665d21823cbfea8e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e38adfdc0f033a2133873738b10eca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aedb40b441b6d6e885385660cd8b3f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338dcb3ae5de6df8e5ca20158959a12135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab73ce5565812a630d529e6e2d8110136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435441b159f9c6afaf08152f8b2b60a9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc0db8e99d416e50b92a5a5581f846138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6dbbb5bf155e1950ec3c9257ad654d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f8123743dce29ae0cc13c88323441140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e36a6a360d9c277ef38d2a43d2fe07141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050cfe854e6eaa6a52a7a42df917133e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc90cb27c119684e00bc3b2a83265e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e49cfcde1e32562e4083316729d3d7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a0df7266b52e17aa1551994f167d9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95926675bde877de9fa7e4b2b06392ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094be12b0dbcc9c6fba572df7eb89f7a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68d09eff51b0d6d952a5a420dcc227148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4959c866c9b33e3003c872b52a95a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98abdb2dc3ad096bf185aaf790210d6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20ece7fb52f65b380f93353d907170151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdad401e1b6f6f838898be823fc3390152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877c9124bb8f21b94adfbe2b889cbd0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b9a6a2b40415af8259f14e900e9c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab935b1f7341ed4ad42c5a84e3691f7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5972596e46b27678e72e9c36e8d8320156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a9d6bb0b5db7c5787b9dfb4af258a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7e7e53da66fee766e2d9a6f226a4f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3376b0e46c5562359ea2a2510673f74159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f06c1a839582fcf56162376a48bbcb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2d50fe038c2187548ec7f7d8440be161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e3576372a615807a0264208b11dfa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae272bee143cac54cfc585250af907163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c726afa6c054aa7c7c325339b51f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5824b83e48315d56c2cd3254046b69165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138649fe219fbefc17fef44399e9b7b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb7c0c14672c5bd75e639250a1b45c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece36f69c12282033df0757b47eb9a41168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa68d4b833e7820a558e64757dc305169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7d3fcec65832abf0a062917e9916a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb923246051d91e884c8854715b71ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ec5095a73f5824a7d85d1b4a09e94172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00a516c7a608072e9b907fd61c3c2d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd250463c1511d284d408652942f662174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412c49234c2a2e848deb37173f9d5ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346868a1204e63eeb9a45bf7606be28b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c7e7eb638a4fb04cc3bdcf8491dfe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994e4b17ab21f147ff6b4b4930b0cb8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbca4174df9f88eb6854e2cfab5b5d4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc10f8668137e42eee8bd724d122af180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5c0ec626c8dbca4a2d7c2770cf12f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5ed54d8bae8bf50544bac5c9d7f25182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c84f332f3a0a781feeba3aba6dfbf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec37dce54d6c80787fa495b6112d60184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e664d918162b4e657cea55898a01cb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b8810e2dcf9de17be1d946e9794e1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f72708fbb2fb3d53d2fabfd717d0a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae026ab4112d73ae8ebf4db6e330d2b5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a58b3d65d3b26f12cac2d26117507189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ca1598795ed6cf629bd333cc0fb24190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad470f066ce88c6aed7505abb40bc9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5240da43d5a41965eb17dc43bbf2f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc009bdd32934b838eedb68f55909b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4440ef9257f7d3d941fc99677df4e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9af5f37a8648b473228b178ec1bd5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d7d7376c527684f7fcdd69d15bfc7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb49b80b10484918a046ac01e0a63ba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40005bdff18540f60cadb38570f0d550198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57188b1a1e9b59bb9afc8dd65987661d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e534be10e80bfe759b17cea1ad214200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd613a578db792f9587b23af7c83c1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de8694c4bc4ecb89920f036b2599e0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbce7dfe01448dfe8fbe1c3714e7889203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4681aca2d988b50d23d53990667b6da204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961bec1fa9aae4addc1fcf485aec471205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d03c51351be37ffc65b84496e40f1a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306c58454ac01800b5278dcf5b32195207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a317389a36b2cb7787d89454291deb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23374e33ee953a3eda273b17c155667e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99d735c79d1dc6f93e5e91907329f1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7783fe13f3d953ff17464fa1d9cdb2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93f9020b2d74b2e5e2dee5e7c91dc2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171cfeee78b9f900cd34affd6d313f7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29698670bd2bf9271ffdf45c6468d0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6fd2928c576cc027aa634d37d35d0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded299111909293344dcd14e5e4b7df216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f500b1f9747310254287c5cc72801217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6562aa9390c71743e85e44fd8fcef0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477387a78734e4a85f1b576dfbafae0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d64a7d79f137c5de23987754efcbd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f149d018b35a6945df1ecc86dc2b4b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba30c6d75027576326cda4735ad4b4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd2f7c8fc117eb587dbd5aaaefde52223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5e7459512f44c86541df230e1b012224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2108bae9cb9695d0c052f4be013f057225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f7537e38b82168937e785817dead6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1dcf44bdb2a035f2c9e45ca417d01227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab5027a33668404c636790c5ee9bc6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740dec5aac8d4429338281afb83a2cea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e64394a4188feef353c5638450b067230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef98f390668ad488a1b5540edbc7c3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aae988790640523e169ea2ffd20a8d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a92f1fd800803ca8fc379f55adf972233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806ad911282fc8a2abb800cc78a195b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3af24d11c90498f32aa0a8962a705a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1aca0201299d158729f6acc21cd9bc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32137f68be7f500cc566687afd812f0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56c0e8afa34f2c15888a874731f845238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15285df749547410dadfc7599da56ddc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057c647dfb1f1362cdd35a1847f32b7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be220e187835faabf7ae1afbb83f29e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007415bd137867c0e7cdfa56236bf4f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73477bab894260f8bfbc62ce13da845b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919bd506fa9e41154161646877d2831244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9b48b659f68c06c6e4b4c3969e1f7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16250afd4e7f5cceef07e4989808f71246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5738c74df64439c679698804208eb5f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960067a84938749485dbb8c779c4f594248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af50e555616547951831a87b164a744249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5a15c842675eba72dc7922dc198cc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82028962d0f4d86efc877a25cdb8d7c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04715df6dddd17eca30d80bc4a5e07f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832806854c36c631584924c06d1046de253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0f74eb1636c7cd555bec92be8c57f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e819c4eb76f35ce8ea4a73090e80e21255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563b04801c1d0700b4e9dac3a71fc5d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b85b685b7521ff30930bc41a2df119257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4616b4de58fe7a96f7d2ac4bcc260b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8123ed2d43f4f5d5ac8e0399bc0b751259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33bd204b100e00a86d3e9503608b9d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87e0c6d5c891f395f00b892f8a1df2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ad6c53099d4e0c325a9e7c20e68d1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22133fabc09ef9c1746bb8e8b9b52554263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2444a904c9b8665aee1c686e98112264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4629844189be12d63c731c567a844265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439247c26d9041dec2e580df76f9cb07266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8f9141891f909c4fbc91dfd8696d1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3c0bf181d35e9f554fce693e9fd2e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47070e0982a08b603e6c795b16d08e7f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148787e9ddb656deaa9f43c142d742eb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d8db4d7614085839cf6f7c9646875271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e839d71a75d60bbb0fa27553e2fb20272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368a3976f7d657eca108f1e6e6b9960273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378308052a239f0b96c35d6491a8ec39274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2458b47b7dc6774c9f8a24e1658311275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1fff9af534b90d288ee4e886c98bd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdf0f0615774e13687acb9e2e5221b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f7400eab912c7d01f0fb69ca36ea6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56b8c5b6478880eec6002cc7750fd8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0baa40853825ef28d968e4fefafea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3dffeeb61bb8521abb3ce242d3aa89281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583cf939327a4d08217b2630bca58a6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934280bd558a4c41e888f1d56652de6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4bc1aec38275116b0ae031a504c43284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fef8af7059c6a78f8ad9b0ff7832b4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea6342f523c088090d012230662225286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e23265942e4ada95bddf6af0a50e16287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b74677c958eb03a1a09028b80fc7cb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9ba62e0d8ec1546d3ef5e198df18d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f74cb6bc74067c846b755611033fdf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7e1124873666c41e3d7a987527f02291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e6c37a59cd2a32b737986e7d93323292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb5b81d0c605d3a71e89146d8b1fe2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf0bcc529bec67b8304967eca58ab7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ba65229967eadd22d3e3d00043d7f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cab5787fa7929da1ca86ba4c5ff7b7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31109f9c6dd0043e876dd8636f7f1733297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890aac4b3e92795570263ba1f1cf486298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76cd9a05c966a6312060ce5aa9ff97299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa232882c80e76b78a773ff51b9d6930300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08455dd64b42e313781081230876df0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e189e8c55ddc3c849a01861dde0534302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427acf4a282261efc1be5587a9c3e22b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd37ff6a5012c90a5335556fafe313a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a766944fcd959c5af40d3d20d8da0b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddfdebdc4be08338f7f5e11e1dccf7a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72745baa3c0bc22e09b659b79e139a8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249f76e3b76ccf308ad9a65746d3489308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c224f05f72b78be0e43808882f6fb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047cc7bd1675f098d1af4ed8490b8f5d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4571894ec8599cdd63d6def2ed9816a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9c51c830f29e5191c92ae24534eb7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bed678d90a732f5b5585ffbb6e3777313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbdcac6d04b3e63169d10968b409fa6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a69860f36c4b130e00669d3cd177e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a996c4f56a89cb09e9204035cc6f0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d22a96c9d9204580a05553980f6dcb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff981466713adc7b490810b0fe2dbd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6d018b42df5d9e96166d99e0896f1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b451955c9df0188b5c2cb26b495fc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829421c02985a89667977a272909c5b8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b076345ca499238a7eeaaa9022f9d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb5d0c8cf5547600f65d8ce39240c4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccb19ab2f44ee05cc07e651f890439324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674bb8cafbc41392fe3f75cef1fcdd93325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>