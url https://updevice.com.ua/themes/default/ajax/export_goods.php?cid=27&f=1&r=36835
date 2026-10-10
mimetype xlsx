--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03566122980c475a14bc5cf3b27d09061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a3504687787088cfedbb990d290782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7fd9d1b6fe33cb959e4542b46ee7c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000771c3ef8147aa2856c7174f330444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443b24add50ce938824f295faf0f5a55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cc571d1ff2c2b3618dc1e9d1482966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddd26787402556a96a886de119b18d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565db58f99becd9bcfaecc562173c478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7016b6774558de6bb1ac1eac2a61db9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385c6975920bf830a01fb1e793b447410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff738b7af5da7f81f86b31d24c2fe011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abc64e19344cb700f2d6f9e90ad12b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cbc73160463bcd39710f97b354c1413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8facec834c8b1d94a9d553f76f0253dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837884f48fd2d3800b154b01b9e6bd515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7640ac1453c2db5e265b22270feda16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf0dabf74ff4544c2505b126f15f7617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b223a5b7a85c36dc661428902517ddd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29887887a06d75acc2e91d8ba21c54c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98815e61fedbe0f28e87785cff506fab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c4c3b999965d9155783804a63184f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea2d4f4adb3c60bfcde9950b7baaff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ac4b899d78686617d5ffac1f01fe723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3ac976c89b6aa276952f4a7bda4c724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c770e82e486a445d40f47af37260b1225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee694c6297cb3560a1f751d5728b0e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ae8eb8a9809b6d32f501c98fdacbd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddafde8f06304188d13a647d9e12e4428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc441cf91f21e6d00bdde8d3e505abff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6038a1937de7159b769142dd5d94b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc86822c995336945a8d74f1564d0c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92520a63de885e3bda9bc7dcfe32746932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0e6c1e0fcbfbea53d6a7838fb1cc333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a497d10c8118bea1275ffc4c88a2d2b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba6901dac6672997b2e3cc2bcbb61935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7312de994ca909d8471c43506ba9236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb2c77eaf8909c9b73ec41596ea67c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10503e12d51a3eec62036d34e842130c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76dd5a8dea435c52619cf36a562bc2b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163d03b4d5be1c7dc25edf12868ce6a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3de464f39c9741a7d16f632d88a2bb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136905ee93f8ab2b5b561ab95b2cb4242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d396933a87088f4cf07e3aae277cc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e11e7927d159aacb258a44be30475844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554c5d4a57acae9fe54092a4912fe4745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5ebb74795adea734b8fcf7dd89f3f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357007f01fcecc61982846538cc77f247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320121cc1cbd39fafafb934f90c9d38448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92821ce0889b5aa2040fac8d068f194349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acb4c94a25085b6741417541b2c58050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f45b455385b078c5e4f5b76a12d1dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1f1adfce03a33ffc7550fe8ea5fbf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c05901c357dc10946b473b632092f253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa3fcc35c07d311fa4191dbcae12af54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73a035beaa89ee8f551f16041fec8d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667077f520e4902297c0464643bd954d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29ec873f4e55f78349766ae756adbb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f741275e37ecffba03f46aa58dbe758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c9a837a7e8770de798212044dde4359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6ac67e79e2c39f035ef5685a85af960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cff4a6396a61cc7aab00cb68dfe4ad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcec2d2ae3bdf6af95fa69adb14fe4462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1cef03416dd91c76419e3e1e8d729c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999585161d29446d62241c9a652688c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d3e6e4e688fda8caf5e2ec603a8d965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8122e37d5d8d3362bccba27370c7fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16957a5085ba64b3b67ceaf9cdcdada67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3beceaff1ca4b8c8866f0ba52a60b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb4bfe35064929279f4b73504c1f3d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee64c0514b578f40c9a8e7caf885b6470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2c5adee5dd89322186014fdb2a2cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d60e299f81b5181b92733720a5d3772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336c6a8fd546023fe1539d3f379d07773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0324d482cdf0f96fe85117897bf4e574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894a77783fc2a411e61b6d7a1bfc90f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6c9e46f8d355e59a80f06cfac162c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965bad258f43980620f79bc1ce4928d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2179d7da47db41f9bc5aa0b195d4c5578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86a69c41d45b26ac2aee25e2d2d10579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32290d0ad81ce26684862fb19df4383880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958a614379c45bef2ed084ab8c71ebe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482216cabe146be94eb82972f9ed68e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b504d00accf60761d6a6d107115f1683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12178bba024fe331794515adc92f1d5c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d34ef111dd3f0a30ed46821a2745ca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df42a02e78e9f0b0827f00dc41fad1a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f389737ca3b7edca2fe6a93a973eb687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e498140e5d4926abf27df15696cc188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f64d913dbfe13baae4ec37120590e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd642cfac631923dcbdaa135337258a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e82976e7c3a82c4cfe29d71366c2b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1307ced816d0f2c34fae5143ea0ccb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a468ac9fe3c40760b89b888ff53552d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b95703c5f9137a742add6065a670394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe33d02a83fa50eef5d2d0dd30ff93895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450dd4d4ae6ca0a96500b615aa7ef8096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881dc6ee3fbf429d8a0e16ddebacaa2097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde7a5de3768ff0cc29cd4ba64c63b398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9f98daa9196a9320d2a454d64fbd299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d2e163fd49e93336e63466aab0f64100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a207e668efa2fa3302ac2226e2742a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4134cc8f6d820354a17ec950a3763102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6a796159f28a14209e3e36b5561d6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f48e080e7292b4055f6d4be0191f3c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa44df9684f0ddbfe572bc29212e7c8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac86e8704a334523b3b99e03dca6f94106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05bfa749ffc3453ea17e0c0020f6d31107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adc4c525f5467b593469024ab745a5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18753b1c293ab63ec234110169a5b2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0383f6fa80e4ed25c61c3d63d5624e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6325b8e5e09dd3c23ad5f1e48ca70f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8216c6e3261330c45d05c1a47ed5753112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b4e3a2b5351bf756e0b834631595f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf381d85739903ef46d9e8bfe33bb8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993be2e54892484ed3373482c1c4312115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cb662072f639807fcb00204a5bfc3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1ad4a825ccf72b19d1957b14df73f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916393f8dc808cd196c98943f19f66b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f4914e0d1c51a09874c39b796fb5b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285f50f2608cbc22ac296879ea36633120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1562499ae67c88d284e196fd7be1f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2ac56f892f531972ac1db081800b3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff567f35a69d18364230cc016813a2a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82d45c8d3f2b11e0b2f4c31239d145124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922aba1d643221971f64c6a99dce83e5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79075db795d5409e7e513e16097b7ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49f5a1d128c8cbf86a74d8c52bf003127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee2ea39647cfcbde3761c3682402ae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b196f29b3fe5de053a59bff7959c833129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ebc308dc97dfafa6d087ffd0ed2ba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fad2c607c30c57218d61db4efb3a6e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660b57892feae6e6d7f3be763895423132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4e5b6ff5bee4a4e82defcda16d802133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998df6b0444ab28dfd2f19c9a768585134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505e7944b2ca12cfb05f5ebba8a5a48135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee39acbfc2f1cf77e5df7e029395d60136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305c5b5c035e78dd8b326e6f5c35c06137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854db97e7d690d3502494206bc487d62138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b645bc51a69a424483e845d19a04cb3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563b5695d190342369a1380d176ef32140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7b8cb22e7aefeedc79747b5a007ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381c29a71a90f659995d67d111c2682142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c2f3ef8342db1d77a3677cc33669e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affce8d7cfedbf6659cfe295d9fb61b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80163c17694266b3d31e33180f099795145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c28ec7fc65c46684b0c2b2796ee9a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6ca37a2c07c27f510cfd2e7306fe5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c99570ba7cb9e529f9a51027678dbf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5c38678096f59622a73cb53cf4307149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8aae0380cbd576ebe63cb21bc2b6c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b5797b2dd07beb6e5bbee47c04f33151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892707d30a58660f420d9941f9cddec0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833d6ec99bb20a8339f1485ae6ed4d3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a9f8203e0f2b8217c02f164114828154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6baf5b565c2b34258647d3b4e3310de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5e6a38ea78cba6dd55e33777dd35c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecd46627d73cb19136e75a18fc56db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d85912e66012015eaec08f5de25974158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1dfebfb035e107d23f605e9cecaf9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14358edb4a01e656f2a6dcc3eee36394160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0500b48f63138ef3b3517bfa086198161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbfd9ebe7e0ae0dfbd1fdf7217e435162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7f74369ae55ca8b5b323693ecaba0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17659c3d293cb35607400a8a39c82b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c240f2c0c0db752c34ddd29973114165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d2704b5cca47d972cc611213f0459166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c8d8adbd11babf7fa9239304c150f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74db9ddc6e63aaba07b686b913c88f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9f622cab39623860f9c322fe89a3b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b69d18781c24480e1b1e9d55a8a7f6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b301c2407947504d94c12703483e800171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8db03a1b1f93f4c495c323f66aa5a2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde26b0d2034add817565f5ff90efdda173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084eadeb5c41dfcff653eac92fbf329c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601fb6e97f3827df567587114e94ff1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff2fb9cf99ad6d3a48991a1d04c267176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d4e46d7078151baa962eadf8af0e2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3767f672d8689114feba32e38ad3b23178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ccb1a736410a51ed1a6cd22fb7b426179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db638b1a16ebee3ee151bf9b550c7a3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5424e703489c529dfab81ded569b136181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86183b97f814c233624ca4b3cc97f30182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a48ca5e000358ff95802dbcf345d21183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db815a9513db6b3a8523ca6e2c8998c4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ae76acc060e0fd21470ecd2b20371185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54477f6d804f088af954aaacee032772186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edda65dd278f989608c6312dfc94e3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680d94590cc681edee2e8ec165a19e4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860b6eb49633e26e35938191645f8f9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94456357c1228e65d6de7333799ac5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0891fcb94a9aeed26255d2b8f49cb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6763163551b6453c5c49338c9abb3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d14d732784e7d2973e4d0a31982ffa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7be2a6b15d586d45a24bad3913b0a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac254115999ad25be2689176f2493067195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1628a28526547b73969745285e7a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8576da0e3c35d42d4dbab1362ccd2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a5ba7e4181a9c39734fc345bf67f5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3b4c6ae33f1e31c3ab0d744d751e6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ef4f2cf86c69485209217d1b0c429200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a56ccbb61102b615d2f9500898aaa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1c6f4340384b5c5b1ce62d776de17202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8c4127eae0a73a58e1bbbd9560437203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951dba7394bc92c5227e051bad34f51b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897988199e523cf07efa5ce81402d7c8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d4f91e93f6327a646f3503aa5a426206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f57c97f513024ccf51e1d9c5a975a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0f80c87a210d1dec4fbd354976c1a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be35dc93d7a52ccf6af601086758bd0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40079f212793d04c87025d6f5127f83b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc479ecb9b812fc4b01a2772939455211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c8bbf5a3706daec28503142811023212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11594249af2583c0b632c93eb84d0335213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42c05afd5f7ec62a37d3e818f72ee4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59a7d697cf7e9f77ff56b997eb6fc4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73a05de65749906ec3572f0a92d4ad216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dcb5749c73561e43864899a457df29217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5b9e36c82990af53bfe579cf6ccfd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff49e055276af61d9309f45b89d4c7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbcbe13666b1b4acae86e725fc5bdb8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ce5b8323e5279df4494b08fd7b213221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491acb1484512af530c9cd63e443467c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5356d61758bdf713fa478806f19a8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d65731f4541029b537a176da4b8788224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b58196210dd807504e623e5774483e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ffc3d45417e474cdb28bca20a4f64226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628053f8c59cfbb65ad1728ba62b354227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6998e40eaf0153491c532b7025341228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a10b33383b1fd0ee6b552c23cbffa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da391508f4a10c87459768dc47942281230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196e665c24eda9ba8316fbcc081b266231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c1d1fd1df146e3c3831c0d34b37c8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caacc6e4d4d10a5f6d1304609fca4a6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289a5655216e67fff031d5e30677865234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c7ee5fd7bee0c1d7bd1e13204e57d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24191d7a40815ac898494ed72068f789236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc86fec2a37d09da6629579b9f2def9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2df0d738b00e9e977626ac93acdc69238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fd57b7f600612c6f33deb4352907f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d389dbdaf063cafbf09495065ff1c29240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa709fb0770c9e30edbd8a34cc216014241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fac8bbb13324eca4718d3b4c5b508d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174688d2e786c7e286ea6ce5b0100f54243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529a04e054e32eeaed621936bb7b113244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ca52e729f9238898d52513b59928a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98decfa18ee855b50aaeaf856c3aea61246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d7897d4f054f8aa996fa1048db5dd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5aca39393ec0fd7d999a332785cc1b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db009ea988b07a154d4c7dd61ef02a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631b201eeeefb9ce07b7ffc9fa21370250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac92a5518e7856829eea540568135c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a994284af0f657f29cb784547c03cb8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c453c29d131fdcb6e23eab5a82f87bf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bccf3583f5716d65763ed6d382b091254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370f3173186603ce47a96aafaf91334255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657e0c10e423e26f005078aef3a6a7c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0ce53f31b075f68dc645a702e549f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1253863f35f240e4c21ba937eea486258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf0826afa663aed07b98c08256d3ae259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae78e0462ed2282f41998c6a6d9eef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e89a8683695c04d15e12f9f63b243261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277348c92bec2a7bdab49de45c790b7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56cd3c0fb1304b9a59cfa3645887c0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136b9a901c883d4945af1f41686d59b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3de57b6c0c3d53bcee7d6989d87f3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e68cbe0526b1f478e5b1edd67582dc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc9722a8b7cc0b384d5c6d745b99d1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915690244627d6969a8915b6700292d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a75168127ab4dc3b280572fb7f2759269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a036f92f3c1fd01ff31f2ff7d28f189270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd78831deb936af99ce28d545582060271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba527aab95ac50d7deeb8b5c574823f5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed267cb9ed61c7de27c988971794dc6c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac786d05fafd1bddec2e33ab14f64a1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d114056edf330f9d3b6b1cfa2747a3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3b0c2b39b4ceb2b57dbdaddad31e8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186a92003f00465d69eeedcdd0733a9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5733d9aa59c5bafdf96db4a193b0764278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca2abf302f87c08d39ec8546a6793b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d400a47e662198453844389e4cfba2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f765d1f7ef1d557a0ff4401baa21c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389cd3f9c9d7c61db8be5e23bd578bbc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057eb653188465d6810e2e44e7a0bbc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ad6ef00a33aed4b412d742c429768284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9a4eb8268a700c3121bdd9d378e01285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce4bda81b604780c691ff92903ec99286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e9cc3141f7c66430c04e0839de8c9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48cae5dd3392d417efba9e85169aec6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fb52077b7fc2a626c407259d715c4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9d46c576858fda03dafd40a8e6509290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9eedbbfd6d78e08a13dc085afb30fd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac7fe00f6d631846a9c502b25ddaac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608a3ab18674f8c57b3592eee84f9c8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17d013c5c2ac755d7039d4833cdce2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c572eee328bc49411b60986738967f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608103c9a6a6c72d48bccced9b05ff4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff907f64c16a409c7bb8c3be1f1d999297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf27511a8b7ca3b27c261cf975356d4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8001d44dcc5e8507c4d52740da4bb2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14d66927027c29946ca6f997f73dbb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4567e07539bdeb1cbacaa2d608b46c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b91fc85b017bfdddf6d01a3e4fe4d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73303701d0eee1611ece5db8ca2cdec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d09d50f0ea8d1f3cb8517353c70bc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8309b10e689e4b0f9aae1ef0b3aff55305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8baf8fb231dc5fad808784211f929d5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bdc27d10bfec1d42e25ecfc345b373307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1ef3ba5683e8643b445e61331f534308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a0ad0bcb94cc836d64d8176991dde309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec8526a072b3d30daa5a8c7f42d6f6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84870cb29a4ef7b90d6be8e391da0da6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734643e03726c30c8c302de96ec26091312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45ee2955de13ac49319f2e97c13a6e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ff4e0924155156bc3e7ae0b3b07f0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb259a54537dbada29494b017577bf5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892a1fd07cbc77df177ae01345189ed316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfca68cc93d939073d4946fa1019077317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb862e74f1124fdeb240ce6b732ee3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb655f982928b008f1b71c2ad53b52319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054d3117afdf452fd1b7d6b576a0201320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493384cce11166ba39c7f5bb51ee593321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a96c61dc5bc61f58a3a70da9500a45322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8d9563df2b77713e04770bfce9fb5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4247b6d2df99eee687f095203a96484324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71d340ced186d85ce66be125465619325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19b2ca4d1c5d71d6713c6eb4c8651f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692aaef32ad1e34c25cf80be3aea863327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b28b5256da7e3f8070c2cd2bd22839328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464108b1928251cfccf8f75d15d46d03329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653745e15dc57d74b7519fa5f08acf96330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43b32530868818e4df6c78113b0883331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e84209344b9f8e7958bf2f7eae9e7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b02fbdd159fc34dbee02fb10407cf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8799cb165fe8dc7618313b5a3e98bd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56c7c17a8c82ad7978cb41b6029567335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8c0a86ccc05a09be674d0638811c0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9a7e16612535d3a2c969e6848ebdc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d19086c6dc29ffa45958b2b0e2d1b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5c252de1d593bfdf18f10c283a1f6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f1971263bd1fea691b34430b1c72b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fde0b2b47b9f1ee3c892b6f18a705341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb133d9a43996a1cf0480b80b3ae909342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78094be34e5941f50d43fdc8ae9fbdd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b448f41f3c89118bdbbc44e46bda3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4523ab7a47c3c0f9ec45a8d07d5ccee345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00717625bdf4424dcdf3bf633b6ce889346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c4409befd930a19e9a5c0e128752c347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8326e68e51dfb2aff6d14927b7a171f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa4e9a55136b55fdde21a81db51a2b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc7f023dedb1c83f1a4b43e5835ca63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11770e6cc853ef751f4b1184d1d58154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8adcda7df6ee6c7b4ea2d5c4223ad765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33bb021f0d3ce1f3a30528c0b747ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02dca8f6886e78e4021036d0eee580f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6064d1046f993331013359544a6e818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa46f90c0d1cc238ed768598b3f88f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4392ac4fa68d29e36e2f0fc52c51dd910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e532067893796ad1bead495247fa8b811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290d27ff9e11927dc90143d6b23e56d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803ae8bcd29f6685d60458f287f4ad313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e4417328de6bfdaef16e8c3985c9214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1846f924c3cca647037ac1cd4e5655215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df09ea3b01e884efb88b25d78cf0f716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea001d2cb92c48aee4894f3e378c6217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fdeeb709c03f7044f6fac0d3a86f9918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa87dca6bcad543489f1c252d95fa6719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d07de30c87af244fc46d625fb28d4d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22a252c1a906d2e1d724150bae671621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13bb481318c924171df35d7c6380d4822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579b075ffc845db808dd1185a62e54f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77784377e73c82bc2e9f60b34021b9ce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41289674b624b4cfe5942acdd6a65cde25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a5f3e284b7220c35ff4b00635011326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b3d605bbdf4aa23fde2f6901fc77727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520d68867ca266b4ca67d98a82946d428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63074280a575eeb94d5065ea91baf97c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ad1146051c01b45077ecd7e5771d630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4208cb551a6a500e72f7565c0f4de1d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadb8c39a7f71923db955501ebb2f3332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea6586a3974ad4de69a88cb5da4e0133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326cc8d6acd421d270232b9f6c7d10234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e91330b285a533abe922152bd93a7735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182dd2cda9778d5c5900a0ae309bb25136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743c07c13ac57c9ec888dccceafe7f637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302679ea422c967dc50ecaade89ad5d638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c58b32459fbe5bd6c684f8d00bcbe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42aa34d4b2022f8510c35a4180c4cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76117e9be9c34d65cf78f09a749dd88441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1db74c998e0f2237aff6eebf9d36842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628d420707a2581484525e02e9ca12943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f379a97edf90791092e6273485e5e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8300dfda272b968708fe7d0253990545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf410ce2a7001b898cb6d9964bdb5f346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa111c4bb8a20695cf2a9132c78273f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbafcc66ce84e28235ff7511ee4e43648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eff63c358f8de77cd16ef19332fcfd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb6758ed03a412f10e027fcd5a5b4350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04114fd722f1779834315fbf9d3ef23251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b4cd3029466d25257eb1e46358e1252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187acdec1ae09ed1f10016ba5a58e2953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3383442bbef75bf394c4d95e85396854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76258cc880a351ac7979a800999aa9e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b0b595674fdf9575fd446c1ab937256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9fb793eb4bbb2b758d9d78c8c64c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214568da5b937b9e9e588610cb01544f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d889df4a1b1ed3814bd05377277353759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b78617eff5aeed17e0c82e6bfd2af60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc280f5c89540095cfb7e47d59a4af6961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7996346b175c0827ab3de3d1e5492b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d73196b2a6131724562dad450cef1463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ffdc74e14f98cd6defae68f3949f4e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1712913ca930e5aa202bb6ed0f30c8065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931ba3d1c4fe99444bc104e49fe2c8766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec74c7988c178f44bb89601af04ceab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34609947d7e5f9902b046b60e12853d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff717c97083ac8e2949108ef26153669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1fa1db6a88cb9791334082d535c6870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c6d17b81ce397c24e4c09e841724871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e57ac719dee1d85304e85d52d69e172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c965c75fe139d84d0719e4774ae5373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837399b65ac6e9cd103d431a1fb373c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de23a2078181aa852bec497528c7cc675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb6d656adda843e277b4e3def5f40d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d74d6ac8e596a182cc9c38f6db59777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08056bdfa976bce29b04c82404919a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106004b294aa864a4968d4766e5b26f179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa0c928947ab2d0e3a044e3ad7546d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f95065f93e93bdc0e77b50d79171781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b623ec24cd106af01cd390373350bca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e52ca58a170a34f30db895bddb29e983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ab9bb79bb8e2c6c3838e801057cfc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7643e7d4c5d6ade055a481677e0a8a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9f259948de6c3c7f2b7e91882c2ab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806e995248780a0b63f4dfe4806b81787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ae70e2b1fe460fafe2c50019bc09388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f5491fe41525d7e89b59b58c8d93389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596273daa0710436496dd63d6c00d23290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd807896dbacb791799bc4271332eaaf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a94dcbd3cb8008d8ce12ef28ff0f4092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4039779f5f7cc4b71eab7245168fc1093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261814e496bbb20dcaca8e191f3be5d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a08d4142a702eb6ffb7f898680636c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d019f004364e59903fe7e0b99096bd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1b6e19a3b84e709fb377a118660e697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d40c6b713b109c20017d473681040298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b620ef954c86b8a26b8aed7a42d317599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bfc432b5e4bcae1e0634a826378f9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7acc547188b6a88a5adb5c2554e856101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6d36e00558d81837476fd67809142102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbd19a43c4e9e59e8af3eebb146a28103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe21c0eda42a5cf2612c3f76a2789f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddc3cbedf5627f99d2c5683faa124d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b382a0f82f2fe6fda025e93f6f2522106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084f49d50df022fe80757b6d4095d3a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbab64031c6f235a3ebdd4402d2272108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5a29643917f963c774b7671f0883f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722627d9229700388f8053433909e20110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946383df82dc7facefd0cdcf18eb2663111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc64877f4b20446274886e562fd910e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd147d4a1b315e934a04920726e23bc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65a4f5f0e52ca81ec6abe0c5a54fdb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4e8c98a1f54597c62a4ee9c03a6f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db679847dafa3558aed4374023868db116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11bffd1d48660d8d597be447e05b4f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639628ffcd15c5b1af66f5aa988c5eb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96564abee9471d1d578f4fdb81c31de5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2905388420d37566f9475218f2687120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea2985bc51a92cb9ea0720cbaf1432121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657ccb1ebad852f55d8aa6c1ac15963122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e996fdfabbaa3cc1ac0ebe29957d07123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f38a5288cdfa11f1bc48f6dd0567c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815bdbd44aefd09b8b50bc211aab776125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a0f8068b3fc6439f0690b1a0d0afb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb601592e288eeac8fa4d2a3508fc8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba3b21a242025c9df6db521b01b756128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243585973e864cf051c25559fc227d4f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c474ae8da1a1975ed49c9a6f47b43130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873d3bb1ca6ffc010e27e06bd3d58fc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479184949af065244aafb72b4c9a699132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9177367cef838af970ee1ea9cb571133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e40139f7b6bc3efacc97d8e3f9edfc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707209cc45635db15e1819cdf948e31135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb0f1d75db2ed0339c87e4f58bc622136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd963c326d1902e6ea81d6c323968f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8f0c3b5b0a196399361b714576aed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44375b90dfb606f2e251959b3e04431139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc6c0f61080231d4d6d4f057fba4bb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3f8dc2a12f2fd91f143a4c4271c5d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ec5b2c427518b5cf86019ba53bee7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831cf59f1f6b67663f1b02799cfa2572143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361eb2d7d64616866c6421cf8b6b547144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83210187468a11764b1970e910c6ff79145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a6ae0a0daae2a6a2306a681c40af9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce22966d66a11d8fc4d9ea25e06a4e8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd390be167660fb210e7fc1884693847148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5ae6991302cfeb3608571205d271d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38901fedbfeebecaae35c54c211c465e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ef5dcec49e1376165e0935ad5e447151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98e56a2879f22a26ffa7ab07879d46152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb25d04efb00fd6c6d168060b08050153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff670c87bfc9ed0e9297a47ab83460f4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5df1f7d4470b3311eb234f971d0ed0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebcfb6637d3c3023791c2fc630e2de2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236e7468c9a5dff8e9079a58ce48bff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68513fd6fd9723ca55aee10f4ff9c49e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855ff0b4728e34fc4e28a3fac55ddc2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46565580bf6e2860035a9e30003b7b74160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a528a1a9725590d727cd9053984c13161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960a9f79ba39defbe8c9872e3cc75d3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886356c7cbbd0eed2da63d973178cb40163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465737c15081a255f58c3a1fd8b7b717164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bd6f8ab9762f28320d68b1e933a39165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173a8f2caf405863b2df3916eecd291166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f95631dda00af47ef39d84f73fe60167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0950b493ad74f88033e2c4a88eda8c5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4a39fb48e55b03835b1229bbf8d05169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf4dafcf80af2401b41d59e4bb9401170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfd1dee61d9a29b956ef863ca1b765171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f6e33d1fa71a7499c445ed30432e4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411169ef8fc6bac2eb039689ddb00a5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3f8e78f6997bd1fe8d2c72a35d378174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872002e2c4310bd13a6af76054aad3bc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee81236bef7dda9b79a6797ec57d6a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6aefdeec96ac3ca9022d32366c4d4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621d324ca8d501650daa32dc14ffabd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a59faa6fc7705b26e42fd77d877fe8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5fb2ee02c8dd4631a89b1af3b41d1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071a936c1d6c11a9458790947fe7007181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a72b92499a325036e15daef3f05d96182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20f75b1869a1ecbe97f2115fd5d50e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60c5cdc38497aa60a268e10da35b22184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c015532976b07bbf71da0b6e834617f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba90d72ddad17f868bcfe65e4d4e258186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312cf7cc9b5f7a03b314141a66e151cb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de5c8621b6c107cbfc8d956af5d82d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523e8842535e9985c1f6b078d42e902189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf629fcbd26d22ca5910712341fd5e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451060467c29286b355029869860db92191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe83cf4daaf9fc8a8666ceb8437fb5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10734a7d1d47aa462089f085697b7406193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651d020d86f4672599621ddf8aaed75194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239e87490ae9ebaf799b5ac88439c58195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02dd4c26a6778a16e68ddf764c168e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b52f8c66bb351aeffff403dece736b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332829aa2aa2b353584bf733f1cee65b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3463bb23ae7ba6f1638ec3f28ae02f6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2c40dd48b6950d30609d79ae2ffc1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346979d2bc97403e0a3b3fde5218b20201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0f3ef24ffab60185615f62c0d3bdb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fc6c7af9a1cf7b2e77d8593861d8b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299ba183e6a6ca5397783f32421b3f5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3e1e7c062842606141a1da349c142205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925885b6c314254fa2ec73f6b5d54eb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6e125e88e0007536a596511110a1a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976188881582b1b33a18fa0c2cffb9f1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc686f00920e7b71eb0555a8d768ab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30962361141fd7710e0fce844853e9f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b19fd2f2bac5a40336885a0c0499b7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed912e29bbf6be19ac7643af8ee0637212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfad3642a002c57b284b1e2d8cb7209213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b9e06ae686c5babdadc2fb9330fc5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8bd0830bbb7bd0959036578f038361215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d672d46dc60f00be049a3780cfd5f0d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57efe26bfd938febbd6a3dfbcf48ce2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911dd8ca4f4b0ae0b8c4fb6c4197f828218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf270b1c6d1371ab49a2a7226dcf05219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e77e2ee0bda908f432c7e4464e63c4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd71fa4511611375f02eab9f909152221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699512b79e06cb9f5779c9a82d57677e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a98c947907ccd0e1ed15cc2955b398223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d283744c33732fa3c2f3b476b660bbb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71fcd303161d997a3ff56b1559cdc4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03011984c9fd58358d7d87abef9b8ea8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d2ba560f057bfc2964afa7cec5033227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a5f5f9448cb12a3721e89f0233806228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a789d4dcbc39aa633f72c462a3f02b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eccf17232b7f3f93af1b28aa9927920230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6204f154be04612a624219d25a0efc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883139bc5d062ea1f00d8802bb16f28232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfcfb88cb2b9240c7c08b9c6c3cadb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3dbcc23029a3f4d52457f49072fcd3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229c7eb5793358a5bd2a5036f02bdb7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953721763beab73147cf33a46bba305236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430aac6a4a0b25bbc3afc1789430149237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdae082937d146491f4f213f5a5ff6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db88553dce3d1a1ffe9b51f0ae91612239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92d6fffef9f58bf7fd5d929910f3d6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a445352d089087155e769409713e48e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb8e726e2c752799d650b6e3babf0b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b88cc25f3eb6310a026703db888838243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e6de0205168eb16495cafae3af741244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873216957f6cbf6a46192f598d6e0944245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409c7aa41c8b59fb53273e957069f1e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72ff3b66965f826b6f17e7ca9b8b3a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980faaa64f6ad114fcda1cc2475eac3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e61699bc7314223d55b0805aaafd88249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed0b04f2f215dcc6d2e69bded16856250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0ca85ce00f97d97ae60be487908d3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a618e9d0341a7dfaa4978c112bd6556252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9736b20479d3d756736b0c66a6120253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3603a7d92b8ad0a13ba4afd59adff47254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99cd07d1c2fc06dad9298b995448089255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba630ec64eb1c2a6578f5efcce142c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f51d58e7c12950b4e25605812f2d1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ea95ee77d2bcbf4151d7212357130258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf8d9345f883b9473227d6d23b4ac6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed400706cd5137756f1fe3a43e3865260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec0c8bb12294d2a7be547ec4d79ca4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763b6ecdd3734d5f69ebc39353962ff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd75030ba864527b3fc09fffbe8fd5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e95bbffd0a690e95196daff39c10c9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e4d69572652e045ff6c419a56a32d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0a640dc805a5e1187030af55309e7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9085f1b8ccbeb3fb04077841df09e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b86c4b4522809b39b9ebff22d93303268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08db8e255bf20339dd2c88da015724e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02783620873a76da799c639cbe174772270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e082862567d1d768e1a119d65dee57271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380fd91d0ce80db0dd437e51648b499272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b213d85fcb6ef71377d03895b9955c7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe18908ba2d3d18d494325b946fcb5a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5d19747559bc28a67f4105a7a2652275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2afb69b78c390bc4102cd4df9024c19276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080cecf473c7957946d93a50a118c05a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67325fe79c8c63a4cde5f3eb8ad97562278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d68ad577798e9fc7dc082534c72840279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ba2849203cfbae8cfd63e1f80c570280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef451a872f111a2b87505164db93f013281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87ca3db8f556a326cfda0b87bd0f12282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a880ece2f421dd0e1c6ef9bfd34351283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61631f051629c2dbae74fafc80c0f7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c22f602f02e14438284d49b805b33a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d3f3cdd711a4799e633e8cf74f668286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e1d91b557a56d6ececfcb73555934287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a820d94f83fe9d4ac48a9f41c6641d6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb84d7e608379cee134584b9b7d4b3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6c4b2b682e28ab8a746ecf1ac296b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff967b62f6fea044af8472c8322484291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3487533a3ffcb25bcdca684cfff6835292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d478ad1fe26ed43a5443d2500f04f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b873de93d06e5b2c3af2b293ddaf6f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102d9d9059d8e1f67fc429beb97071d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e50c3c4c67d24315bc5266016d420b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b130d01c34187b076329089266ef2e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ebd8c16cd651c7d88a8211cd31779298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f03c469b8db656c9a99549d4d72bf1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f63b43e774d511305673a46d83097300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78405cd2e296524bd45299b3be2b5117301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb793009220008e28d7848966a18285302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4bc8276eef9b5f8a6f5b3eceb1fe9c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb106f8ef7cb24e352ffe71fd1c0b978304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d6bde5f331e43d2eea4c1d88c352a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4e8656cff6c7c8f17340434fb2f34306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6ebb70ab1d99b72ec7e4aa80d51e5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e679c9304d169d7cd6644ab1a0bd89308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f416ee660f9f36f5541c9d0b98f04be309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92575305b29efc71b05ad5f5d189465310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167df6e4b49bb398531cf9932e9e58cb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae803916d274517a8e7a2207adb01c50312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291039d56dedbec8cb65758567982be313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee33e34704723abdcfb75496dfec4c9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3cfafa554a5a014e94c898fe96e41315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54584f18912501afa549944cea02ad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eab388d33c170944373215061a0904317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bcafc14e047be56d43416f5f4d24f3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a42d8163e9b76a10e8d7facaed38b4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f90c5397f6372cc66a30345a9082c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436796a383c07f9e459e9a769b35ee5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db3a50a4c1627a08210ab5081fd3be322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2b318f9c7d4606324645147f89124323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48633a0359244e8e5fe3ebaa98de2d92324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d86c1d1082b845391e0dd048518cf325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>