--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -1528,51 +1528,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01874ea6550273bead8d9a1c6760e41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463e696d68ec85670956fc99ef268122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd0fc408f846e904fb0ef8cfc8a3533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12085ef991c63bcbb0ae72bdc62353444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc73b890642174d4f4d232420b30d515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef21a732e07fbc0eb7d80222f9dbbca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c8fa9a1b342f52a86064143d6d2c27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05407c21cc1b138bdc08b675576394d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb95cb5f47a4100092149f3947e51a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493405931976804266d548f71ebec9210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42edb32d0e999af462e92716d47532a311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda18135cc5c0033ab7dc96001b2155312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71504bd97abd678de1ebca0026976513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e6fa8db7014ef976110842bdba8f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76f25564925771c4b089e53575e9cc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0aa7cb13532c41256d9b98fc86f4f916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad158d293aec9aa0c73e2946138ca29417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bda47c330999b1c3ad5e22108494e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c269973383e342d1f812142e78e0ba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93bf2efde3e8de2a2a315dffafa42820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617ccb87ba34182c20be2c7cfa95fef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead6ddf51081de45fcec563ce122c6f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33531eec8db46c1f3edd50512755f5b323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794317276fb3008e0429042123cf2b9724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271d7f0092f77849c72d773496c43f625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda50611dbcc5af73b50eec680d73c6326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7314252f3bf2ba8598c1791dd3c861e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0e454ce6def2b4f5b844a72f49e0a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e29e8fbca639d6a41591b484db33429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc0d4449a3558319bd8b710c25464b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a99e0aa967c0ff71e5109352667bd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b994e85c1df8b0187ebafadcdcaac932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158fb0ba7588337f9750a189a06d23c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62965d047c121e87f530b465b026f9a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a67bdbfc53c3fe0e5aec95bffd8a135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc36ebe6e9e277bf9ec600157925a836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b2fcd48ec3c4dfbce2f23931229ce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6c12f366b3c6ec1eaeb43e450825438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a670df4347321dc9493d5332be118f539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735a639fddbfad646310fe27cec1e0040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e90b7484bbf6dd14ad004c33eeb1b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9bd8835e432ae41b6913fed57a35bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb2c5b02e79a26eb42e083cd41d23943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6417c9411b2abf6bf53d9a4cb2768a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0f8edeec9b884c67194323b2c070845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92c93d7e810ff1288bc242eae05d4646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd798b4176d6a4d16190097919a3026e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec259971e12448fa9d95a89f557ffa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bb1341a0b26614f84cb8c7c11390f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6755cceb361a58588ee19676cd100350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434c35090beaa8c1e129886326a61fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c70c4ead28cd5a532462e12d0da7de52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809d88819c8def383b0879ae3f8a4ca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bddee8fd6cff9587313c6e446f4cb4154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aef66a487cc80a8331d8859f2615f455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e165f231d41d2b3bbf52a73545f9d256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051ae1894b5c94a906caceb3b0fa6eb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8093a50db16bd99e4ec9bca98ecd3a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d174eb49ade20d45e9630de70952f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e37a075b8d3c868a55a7bddd498ad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947db2417282f6beb270c4d16b86ef761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3221b0dacb130793bdc9aa5693d9962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768802361b6899fa4ef9725940af349863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7652c0da8abe175aba03d1ecea8a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edb69c3c12e1c9a863dc811f7faade65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c58c65f8f7c68c53826570ba8cd1466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3626dc2e83ab54e77d04ef92b16cbef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6a411a0ee0de7755ac50701c17ecf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70fa9ca9be1bd95ca4419193d0e0c469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5a24ccbeb7820537a9bf6f2b73b7e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123239b533955a5b6a48f61bb024ccc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afc57f7300f9766eb89faf25e8c02d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97aa7579733c492f19a538c7e9871d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98aa6bcac6528d8aaa70ffdd39fc4e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf4034d639adb0044545aca8b55c1275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4325b18facaf9b4a471d619cc1e39276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7e69c8921d0632a5ebf97ecac404c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5da4274bf171a990abe080faa6868b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43383385ef7fa0989839faef457e90bb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e203f5975c529b371f48034adff6b5d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe10c2d539ca4516b0acdd1e96537581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81581d6ba4f3d7f1963fc0340a8d27a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618ee89ffd85675ee01fa87e277de9183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca84835bdf29c868f490fb8b7ea491584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3492585d1ccf127aacb7f0f0e527285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd11a1804c42f59893b0808001e24d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fe9a4f98433a5190ff7ba1769700b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf13b0180d82b70f252a742dec92c688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84846dbebca25d2be9c877e697e86589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd8a07678e2f3375f74cd242ed315e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc078e3d8f7b3b0f53018a8a3f67d7a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6d32c0651b27d1f65aa2e64026b7d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4555dd9a22b1f9a9dd0c4ef3a1f7493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7178bf07625f15da6939197de3e836994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1140f0ad2c8f64e749f07ad72d23895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ed4cb0317733b3ee2f6b3c6efc0cd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae03749dc6e0a5b205d55d082b8a88d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88b04595fef41b2038ede862db5f6098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38b15a980780db5cf24421324ef60f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd86bb6364cb312fde1bb2c79ef33f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fada880ebaa73bb1ef39d336baa3fc3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7249799125eb2d277de71c468d93d48102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197638c3328fe80cf67f6b072d915f9b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb96a4ad9f28b75b577fef88a14dd2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816c83d09d522836ade3e72485bf5e1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f397acc0ad07f7a124481c743b677106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd9829a3051a077a982ffa7e1baa74107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893c507e267d1075fd7ab38edc9bfda108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2848beac752ce2f80b49f9ec59442a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d189258ed30f1abe6e22f5d46a0b8d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb28e3e9f39818d6b7099ef9d67ce32111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396706ab84e114648d7031327e062f7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413e7719ead84c5b2a6f477876ef294113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bf9f766db466cddcf7b24784b7b56114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d391483ddefe50c8c231e778c4a1e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a1f1c153944498e092dcbb22ec9e0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0ba92c47d5c45249b0391cd41523f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee5e685186ff054a373f8df04a4bb1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a4f2bbf2204fd6ea6f5db5cb7ff98119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be14f65571b7f7f8946df4e624f9285120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b246a5ef7ff79ce802c2f17a5320c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f64e8a8f11767d6efdb5691510918122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0841a2b2a2d67bf299f9243dceb138d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76adcc4fb1f8617e17e8c2f4295f627124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7be06a4958bc8a0504a4796b6b0323125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7571e05c95214e9ceaa8d6fd85cd8b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9fea193710c8e263ec044049e4dcc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e8e2750b445a1f1b0c8c5a02ff6da128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe02c129a9a6741661d8c6bd9a38f46129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d04c76f979bf1703a70c2a688b6647130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92ec60b5f27fc6997ddd1d94c5199d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191d8cc401313dcaa5ff4456628f823132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a19240d9f32e5ee01787608391315133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c643ebb852f9ede1d178edea0c165134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b4861e605612ae91a93879f1b80f2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487618d8178ddc8b7bd8b991d3865b1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a578d6a72ecd61e56f5da45eaeec563137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120275d53134a4aff8ff94272474dd2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a95399844d6e4150e02f700e630bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9afcef057d2ba64db58620b41a17f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098000efa5ed5a7e038ada1b2a2096c3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42875b9ede43361444b9824e652af410142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ada810b5e3539f34da936e26708aa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ba0aa1d78e47ecd64a0fc362409ae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d9b58dc796db48abd44886888d133145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca886171ef63f418b79a785cae9690e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cf8f269666411956457ec8f96dad3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e00326a0caa9b249f7543fa7612781148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26681879f9ae97c1e44adcf2e0f20286149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4424f3f21d7a8bcd4a95f4f7a02b2be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c263127e8792143df8a9044354c85151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f637bff7f86297886fb619c78c032f5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379673415eaab5888db7780382edfe5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92569229b52ca5b65252b8871ae03e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93fb433a8265b1f710e43f214fe7561155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e9e71c0607fcbafb49698dc96efbd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4773767b676f92e3f4ba33662192a1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38555a1e9786051e3cf7900ac0ba8847158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6ccf990ee4b2ac0fb179dca9c48a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723cdc287b3fc03a0aedd387df6c5cdb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beed17883b9d0de5eab8daca942215b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af1f187544094f3d4550152985eea3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f537738a6aa4bcd6f539c2e3182cf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48009934dffe85370dbd20546497ad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defaa617754ebe1352260c3017951fa9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef87ebef699330e734cc201303a55cb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeff93ca614fda0d2986c44b7898d67167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590229225ab3094c544332f11e8485d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a217a362567a049d332a9cfcc877f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a862ee31e474985b39d1ee2e5fded4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c7640842619b8d8cf6bf901ea8a12171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650645dd6e1b1dca11382729f201c73172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf3c124cc0cd92965fb1ea16ca09b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb5d8e6b3abf821bbabc0d3822ea16174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70206e2554205c56330b33728141a30175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530342cc4ce125cf5047dac0c3d671ed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bdc8523271ed5a68ffc59dff569905177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4df8c43418d3ed075de4cd6c28ff09178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e307534e24197fe738a57491128f16179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf08b71874417a4d4149a30b86b0c5c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe04dad673097eff5d0fc1d8d8f953181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8698149c634da01bb985a7654ad58182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea180747946dfcbde794af3e9741aac7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d888af45b3cd8106d92178ea3d8d699184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf287f81167262e5db86d5b8afcf5d88185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc4fd66ebcb560a3ca795409cc7017186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289aa2d09cb38804ab7c14f9a929bec0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16539fb87704119eb98e73436ccf355b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b8e5e4df647824da33f4b0ead31aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a48bbef353abff7ff66fd510cf49c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52706a1f17f13bfb23519e6b34d6e1f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759cdd564999fa0af3e0b358d504dae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f69007016ad72bc52a9279e96a5bf7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65147c616bd8c007670f99a84f6f4876194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e1d3786eb3055e492b8f73bb05aca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdbb45c59c8b85020d127e30e8ed18196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddb2cea95873c6a975caf016f2ec6f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563e83401dc9577f15703f031886f92198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fed0bfbbc98952978c7276f81649c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277a1141769f517852dcf319fdc1440200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe517a8c2b2b0b3dd4b6c3e9d518e80201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f309895bde00e6e2b3de36af1ac8634202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f1bb19f65d75a2d1b6e061fd04e86203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e79102dcd30ac44bb82dce1616cd7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13dede89db33a34bf60aa3344d0e4e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1432a1b0eec700c827973c6bc33dcd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c56623134231fc3e76bacd9c16ba2d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0350011f292a54a9b67e21c549b2a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f231d906580fbcf267e5638c4f04a4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3afb4b31eb9f9a38ddf6d9ba3ffe72210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454b1e76a68593f281392d01f192592211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01f434a16a01d499e05c314f6ee414212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472b46ea48223fe60c439c1d1e397e9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85417be8dc2822ba3b1b9ad339b62935214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61edf5a1ce3fb772937e235a54badc5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d2ebd56bf056e458f9907fbe300c3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0ca2268c3cbaa1751f237247a8836217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570181ba61b058699adde414b0963480218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f703d185c8f610024aa194ee4eaafa1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd494a986c693ec3083b50f13892b39220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4fce65dcf2aa844ff872546dc235c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0539ab550f06553c79cca7f694a6d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a748328d7d0aaae7ad490ce529bab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8726dc969d88f4cabeae9ab1293b0f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293707e42e56bdfdffabb9b7509ee1aa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864335b6258519e561f1370b90c4fe97226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657e64e38ce06e64c6b66d3ca245e66227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de8a4c7197ce822ef3233d2f8bccc4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511dad34ae599d7f36c0bcf39745e0a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5f283f6ae6e98fddf142ca4846ac4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763c7e69cb6108fe202fdfb8e1b1ec5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6f6af7d5f6af111581d4e525c655d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7460649bbebdfaddc3ef9042fdd7d52233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca402b6717e894e1d4862d5f51a5fd9e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f68b73980cfd898c24f8220a83e9ad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127ab776b22515901faa11b1487fd53236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00575d204019c0372824aca3b40e309b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c49c2af4dbe12b98173e9b66ef174a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd094d9afd0967981ab2935060a213239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f293249f6211a04a02408608d3fa6f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f02b424ca1938ee7a01dff743a9653241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8cfcb8b5692810ae1b78f66ef8b1a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60643e3e8b3c5412fdc17e7fbf207f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c7a615549285a5c806eb8d7eb797a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5b902adcbba8be9a26a011a6c55a8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714a7521641129f63a8e51dce78d300246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8f470eb9980909fcbe951c1839db8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a4131cd12fcae29cd611d3a25ce87248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e9d6381b9286bc5ed01048ee34ea8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965e436e1f33469a9d2f55373dfde96250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913abd42f87377078ec91dea8b62c24251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e29ee1d7240a9e9afcb3cf2935a45e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d470cef4292a46121f8d7a2e99aa28e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276768a6c863b8c2de86c55bd2a617eb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11309f94530be37bf5562c832dd37e8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab2ce1db5beb0fd6cce2ba44ef276e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd267cf4f75807d3db855b022e2af99257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676e0a99870645346d8db58609faa8f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39d196a040e9919f0e70a57ab5940a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0276d7a951c6bb686e583a9e92a24260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee6ce0d1b7640e05d9b5727f439b4d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3462c0b9b46854dfe7927c961604df2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04793ead4c836c1d1e9a55c93e13a34263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52376e96a056f464ce79dd5814960b5e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55ae11036d55d98b925954a4329165265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098a249244f844b2de9a0c2096d3112266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45850b1c12edb36be333619ae85c2e12267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a9953ba43c267b4a2d3a65720eab7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa74cc78add734d504c3a6b0de0da5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfdc5253d65e58bbd1ca0ed22506f35270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e75d6ba8c2c2df1661ab2e071982fe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90bc9b5e06e31620852147b354b609272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d75dd7d8e516bb096d8b4d7776fc5e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a806618f5a36b001748e414a3cde703274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ea81a6bc7310a213e7a78848396dd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2d9d9f7d30f9285579791664eb512276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97089bfe781c1803675f765554f15858277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a3477113bc367e7ec2b400939ae66278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f995ee29b8fca2dc785427d67c641bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3ce9496ac27642176195ced587009280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9088eea8bfd6386bab7670aef9e324281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4a2ea68bc85ff4541af35955225fa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0316639ae181b9bd75e97b5b62017c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55273ce06121a5a30a9373eeea2d07bd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94542dd561ba821e409cdab99bb1b73f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ff323fa7e0f69790c037d40f8bee6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd478851ed5c00da3445677c39203174287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1564eeb713aed0f6a8c2f4d649603288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d89611d3da6db4a16639e3727b89c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffedbaf5c035fb38c8807921ed36c3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ab0eff293fc0d0918c30498404f62291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf724322d6d9374f85bbc60e5329138292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38b78c2aacd529a9e92c59c90224db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a035749965fb35f86c44956bc86bd44294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57d96d0b5e333019a8a7d78a8c46fb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883ae1908165d7e60aa478a69b607d4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95a01a4cab968e9368efde0534889a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cc1e17cab6798daa6e3f9bff0cd1d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264b13d9fd6c6f0a7d46c1a0f060d84299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e775c51e3eb71b0dfecdbb882f9b2e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a79f43b13cced96056ccc1fe09536d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0454a8a1e379ccbfff4ecdd06247bb2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07e120a10c9108129486a1a339540d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade0325374b9eeb02c979b60b76ecb1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5015770b3bdd60ead26e653fb36158305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2dc5a109fc19e8325010b7a269e65b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835f6914cb5c71342788759e6cbe459307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485dbb719958c313a4ae8ae7a717761c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6502a951dfd50438f6641b1015bc35a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faae28756cb246075056f77a06897a6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920da404f9cd30ad7dc15b72ea97f16b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3dd7d78faac783d6131bc56b39ea25312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f638a4e65337e4055c55c8a08be2a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84971b19bac57b4a50e64f3c9a3fbb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c17a2478c9d4efcb227d6316b644b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d65f9fa41221e721b1d6fa78f1a15316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177489a115ce2b1b6eb69901b25abf2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809c0f279204077c1f3765f9f2b80f3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912efcd8d309836c9175ea22344361f6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f83dfb8dcb05bc11ac4e5844ab238320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42686eb77d5e1fd94e562985ba0b85321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2a9c5656f5d126263ca7cdc32db51322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6f3da0b45f5dd5e00b22d2ff699b4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52f9f6c0b2d592e62eb12871ca9ad7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35be6bd0fc0fc63f155198635c6370a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d984fa4637ea97489b614b61b8c4697326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99914c5aba34560a2e49130124e23c4c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf54c08075d024b0d4aeb8e5ab1a74328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd079c2fbff61e46364d3b1569be2d19329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a5b836a91f60fdda825977cc75415330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38852c53cb8c969435052469619c7ce3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc395fcf1e08938efd41b9ad6ce7634332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89312e8ee3b5d37ed03f9b859470d032333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e58c553b9226f63d2fe553e69ccfcb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c5ab406f68598c59ea557110a4e0d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f9e9a8250105ccb9ed33f289f980c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a54a1702ceeafdbc5c9dd5f585ed9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5c0a52a8b9216ccbe3702207a5e07338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59278310b99ac042438c3ca08336be8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29226217f408f7a74361671ac454d0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29f92bf1e1dabe1e2f4a4801cd8dd8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128129641a6f924e04ae78342040a71342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479ef1ff4259c326a9fe717693b63ba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30c69eee6ac63761231d16a452bec5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3c6d64cc74c71b108386c8a6bba2c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538aedc17320e80d78ffd34f14b54d35346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13700b18c8049ee6e904d0ac61160164347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3114a37b0b089aabcea02eb67496de1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10bfd09dc7b9bfc15fe4c5159035ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852265f6e7466917cb116f23491e5ae93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c815fac918780104df76b589e2756204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ca05b226c3ac06170ae57528498095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7047ab3a1dbc18e42c4ffc2b5d5fd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3becaa4ad654b5c97a94fe24ae869a3c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efab892e990413116e5582a10ae96aa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ba1c39600a44c6ed1d4b40028542a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2fc3792c3a2d97743a19be3f042b810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44bf9d1412d29e1cc6851d03738f5c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8699d2ca55d7ab5939d35031bdefc712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d531dfae37c033aad535a7b4b59e5313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09c63d5c5fad3247ff3eed2a2824ae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef755691342138163b05deba061f733d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73203744b7c60fe61254ff3b7cbd6916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c61f71fdb527e6021e7f6eae288f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98193306f7362c694ad60a678488da18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a44893600b24fbd8da2f2b16553d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c2a4adebcf5bdf5c95abce66c94b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39109bd89ddaf068c8db80cbe9f787221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d40fceb406999b04af312ba3a221b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd271896306df4a91927c64139df2ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867fe620f142cb1dd404e9a2487783e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc862e6af297804edbe69c5b092f9b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b67fda986fe36cdf2e7283120f375826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e68db5c3f1508e4cd877e12192b7e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dea209d5a9afdd6e7080317165481728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd584fd763b6911b28dd47e6313a51029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f369648ecf101ec2e0bca3d0bd4b1ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f897982a5e2c305ab9f9bbcdc329531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993a21c6fe900c2eb9b75a21d80b8c532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc3e2489125b8831580f25af6e436f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb9f602efce6be0c51983940baba4334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac3f7f01ab350aedc6b6dc391a1bbb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2082ed8434933621718dd2633e71a1736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ab86d61fd624bc0ec20955279234737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365762ca93c69cf377ccbefb1668c7738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f07bd9abd1de244bb7c2e301964e739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5142b3cc5b9cb76ca29d0f887054b6e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5834d1037945502193181f39a7f80541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c957a94ed9fd02469a68fb6afa14442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e96009af7df079fb3c43b5fc1d3b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274cc69ab1d921162b55e737fe38058944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc7a2fb3da0b7b3ecf5a85e1642fbf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b37056556eecc16c3f4c13e83df03646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c32965606a9f219e3724fa7143a1ea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb76b981e58555486216329cfa151148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d13e2a46d0d64c8fe6f04461f94b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28620a2dea792d3a25b13db269a09d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f68e12d2c18d0a03d7d571b3c4fe651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a6646d1fe4d688ab71f2888223fc852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28b9957077731d8c4a1940f8843f8953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d0eb85d764f59ddd81e0ade0cf66154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa1e4a89ad2d1d0a007cdb0b30508155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c99342594fe3653bf5fcb00b8955156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639dbb88c04fad4be3349467f378813d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3be5113c93cd2519fff4fd343427ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e558507b1ccf5ab0529c96c30f84d8759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19487c89f2523fa0226c181ccb6d77b160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1da5894b62259a9098e6a3591edcf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ee205de0cdcb4e7e21fa10384ef5462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9b771075bd34b43d3b0eb7f14173563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ee6050763c5ad8666d4b4d6df1f2a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2c69e3346b3973ecf69ef7b3c56d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a31abd91cb483d3e563c65d6f562be66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a5996245ef6f7a3c91f99b691741667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac187a44f252e7bf6efb6e70ed24de268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1fe57aed0d3ff735a3f35de1d939269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2cb9bb8878320f35034fa3a4ddf46f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f78bc34883fb2ba2f26ae67cade6f071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df9a230a8c8cfce56ad295ad0501d972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b120c4e137853279112ab9aeba5c273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789a4e6fc14bf5690acd6aa2164e03474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13a02aee41141d6f5a2ef95ed02ca775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500b81bd42649444ebfaf4dbbfa720276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be53d0cac596a40bf6e82962897a5a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62b85c15d65dcb61a2b9f9465ac63b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbc39037427bc2f715b765d449aafa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c78dccf81793d27f0b7d96a3576cf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9aab1d72eff073283cbfb98057b9481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb846b2f3a4735f3dc640fe3caecf6e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb504ee6d21a39b50417fcf859b65683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6490646a98b3497e5f5aecde5482084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e39e271e726fd8baa38faa5e3ff2085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8a613975fcd15a82e63b1daa42f0486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c0187d4b5c6b28d9d8b6c6f01d33a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd543253f66fbc8ee52ce022770fffe088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff6bac4eadabc7a6a1b368571b688f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297e07846e2f51a6630f2b81082c6fc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e277a9a28947c34b65822a54f118891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1ac8de398a73d3675c2cc715ac8ec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1f46aeb2f0fc5b5f01997829ca98793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31e892dd3d46cd99d3bde17168f8a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c67135c0418436c4e14644d4cd427095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0eb5b76589a8fc74337a1a5b09b73096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1eadc216162689ceff6f65df7553d397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb84eb2f80e82c5415fa9175023970c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d690cfbc21bedd0b4c4c1c1d8c8443799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d819d5318393c2184e3ecee69d41c87100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8c0e6361404dd99b51b40ebe46a8d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87105ac819ca64a1edc287b76f73562102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7b0f6588034817c26d552c578c6e1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a374dcd9ba1ac5318bbc09be98b292104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a003bcbef327e2ba8ca8012448f64105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59725054df80a6294e22600bb068b29106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f798190feae95a6fd5a41f2e39b7ef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b5c289091afb2b928edf4db65a08d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a91a728314aca9cc46b8095d34822109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8e52461f8688ef86954accef8b6ff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1db394a335f44f705358267a902470111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9af8bbc94ca6fd65a6688ac6bcb370112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191559286d00e7bbe7dd96bc0ddcfabc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27822c35bffa5725ab24b70e68394420114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2d823c878a6e1a6c2d18cd9fffca9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858b52c3546fb54d73305240af53649116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c73aca2c6b6fa3c21e3a18d329fc17117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f7216f446318bd4558029fffa3292118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b10b971591475334a65835ae1d6952119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e45383009ea443a3051709bc747cd8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad38014dff34c908ff365102ad54d4e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3dd1cab2ef07208ae3398d04e4d2a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfcefa713e13b1eda8b130b184692a9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0ac6cbd14aba503e52770a48fa681124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630665238f109882a92ac8e8bafaa543125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60baf38ae9277c091d6cb604dd4f43f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bbdee5e2c7220d71ad97c360aa182e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fd41500b596dbb74efabb4298a5f1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf67eb6f90ff6cb59f72270e2721ec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175f813db6cb1b18185b2694c609f16130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9002575c9ba473b5ba5ca596c28477131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e8dae2e67ed9c561cb51cc6fc3299132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aae2d5abdfed02ff63740b124fd6eb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27a9244c740daf41a8ef373da339ea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdf88c88fee07149fde00d6dd47ebd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159675416c3c42a105b86332694c231d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9bbec9b4484d0825dc2541a8cd0a9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4586aa8adf735ed9c13683f1b53dec2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828994218d9db92126bf055bdee84c00139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93569f352e02e7adbca6b12a435d995140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1e7ea5259efb14c9301c53ba1fb7b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bed4e46b66c870f3943ee6e7d1c8f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e039150aeee268a5a7ddd0517f162d3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672fd28407f6fe592f7784e90ff8e43144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee524b3f053ca571ac5ca56467d9a71145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf7351a0f83bdab16790fff6e207ba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2aed91e3e7c57315bf333121528b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb395f3d714d395123b30f918cbb06ca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13cdcfbc21573b1b402eb36eb07ef5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9677b99e885e610f7bf4804a6956c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5bfc10473d833f8ccf2d8c5db2c45151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664bda46f0a299d3cc25d82d6dd2a05152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4e9eaec95a83bbe17bdafc505b1f0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487988f8deb0fcb3987fbb6eb461fc17154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a12f7a69f5888b0feaaed135436288155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d850379252243a9a7801cef12151eab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4539c0e31000498fff1facf78859b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce04faa121f233fde2e6f3506a92426158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a97f66f1c1a41003030b8e60059dc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9355575396d52653177b2ab27d1c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916df3b818e9b437eea83de97080f62161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9c5e4c74443c92bd1d403b8726738162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbae7ca1b859bf7f29af827b5d49d4d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502fdb0679173c9ee2e7f83a55961a7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c248a3ee87505b3c02264ac2413acf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3cbf03ad7ae406aa6207cf4cabb05166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365a5ae5cd6d6b50aeb8f3cadbeb1fb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06c195236fb97e385907f88b9b8b4c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f243bee31943da6295aa11047cd542169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c638a912f2e40233c44d6b4578ff19170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572337bef05b8c10d5c83ff912ed174171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c20ff25d54444591111b6f26eb806172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577c600250e51b1177cf4905ba68478173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3de2dc8f6656777b3851d721d8a9f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8223a007271380eba3753836007e40175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65ff3ac7c83fe4a6e539d6804b90d2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2b96f245b25cbc205fab5b77481ff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65da3b8459ca929d24946968d9a6a1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c12728a7e101862403a2842c6ef7fe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c63c599dae600eef601cbc45c98bba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775c1c3cb79d5c558edead69a1f37c4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f15a33eb1623eb30d253634299d521182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b839d64db5ab401447ece1a775e79183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af251fd689d5939a0e39a3cd073ea2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b54c7c2f002cea726d2116469405ff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f295b7a7098ad600db3566a4a3099186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af35964ecf7487fc3dfa5d933f69eac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d4fe6d058da0448309a3932e50889188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef72b6fb8a8c58150e71cd15f691fa5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b7a60ec7213613109d33880872b87190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce83c57e78ffe5ba6083b43e716331191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6b6a33ce0c6c1cdaf89ccd5a97b76192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde28a1cc43d1074d9b55eec3b2d7d92193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76652e9290756a3fab81639b01c8e3d2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558cfe1f8b5b8b784eef0c0d74bad57195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decc988c6e8d221ff5c4f733dc1a4ba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325903978685e9dbbaffcfcbd598151a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e9d2cacd574a6d9721e7f5a86cb11198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318733eb60e638429cfe5b257a419be199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51927f658a9547731ace0046c2d088200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77665e9295333c08a5f2cf22287bbde6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282aa2a6e019dbd6ad47c060eeedf486202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f808e1f0d8704e4422696bfdcbb94203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9384c2150c9e207f59bf35c291996f4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25a564a3ff72210804e638f18585ce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f24cab8603a647ffbba91aae6c749206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0866faecdab9cb29d177078c9ba24207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7826302fc001331ce593b1969a8c6e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c97c6579753e44f05e95ea9600087209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f949d197c8d00dac357aa7f1fb4f5ec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f41bab233d1cd70e3cbd55e0430c1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48554d28724778ae1982f3fa12bf6f4e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaed557594e4d4c53ba4c6deae1ad8d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200d24edfa03efef5c8ef2ee6c3bd35214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0cf40555a88e3c9add6004f223363215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11b4194d6ac78a426dd1ac309a1f08216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7030bd1f9a13ef2b7496861560ae0af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972e4ca60165e54dda49d8d1d9d03ed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61845fdf6b751771f6eeab003dac78219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea61abc50fef0ffb1b30cf735de2dc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768a96998b890d9b80eb63e60175d3e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f68928f703b1f6df2bf68845b8123222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3100f6ceba3c20ed98f1ee0f792fbc3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f785192174434316f2d9e42d820b8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57635baca7bbdb87ad9a75176a5fa880225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f165ecaa7c2b12cf237b2ec49f04fbf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4a6c07807aec2cf15a6a272873bd6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950482ebed25e065377c8d84ac9fe3d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919fb43fe697233afa01845dd6e82ff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671e090a91b2c105136ff9dfdd8b250230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369b614f814594861dc207d12b113be231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef139ef6e1e00c6ce737809acb9570232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96517288340cc7b79a8af5fc665329233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a042abcde2b3869e0288b64e125d2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785a24c1a0e7fd46f62bd6760e0ccf8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2f676872b6943af781c44dad1be63236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0363621fc3aae91285fcc2a3ff99f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1902b753f177a88fde282de5d1db3be238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19ac753b950b408449a7c08551b866239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db4d8abc75177cb9025be57391330c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a415ace3e5fa9b58058ae1de5f63a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0be06254fe4a12ca4d863788193f3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af84b7cd2b9d6e7b2a15f20b763d424243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929708f1726317e3e0b120f5f9ee69cc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725aa74c153d986f7dc4d3df1477411245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5623d0fc6da22c594d313bb9bd8d05c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9011e5919a0212df875969bbb692e5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4688c0d3ed6aed6fbbea2f645177b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40c04ca21d1119d44123aab10028dc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d01c6cbb5fde418ac399a6930c91d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62132b7700fa3717cda3edfb2cda0cc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69efa71c96a49880f9556bbd97bc19b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb30f2d6d4da3ca716ca849233af0b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ff543fea40a52e2268d4df7a949ae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868d8cb32f1b1df62e6329c6b103cf0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933aa76ff7edc6f4ba30668d4f98e47256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8581fee0dfe57ed93e9a018479a8f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e5e24b2d5257c520b04794ad6e0a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637effcd24253c04e890d0d283a83867259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0bb357f5be9f4666525f0c0619f5c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da2331f475bef9f769c3980c782c86261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928897cf790e90dd5aba310508039a0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da111a25a0fc3eabbb6d7bfcfbe13721263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f766e3c439d2581d1c89c281bde1715264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f604dd46dff37988c2546b6397b5d5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00292e46174c45b3b18e93c0344f8cc8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201356ecfd5943aa601f0fd0051f5e5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe66fab330c22ec5051147fbadf6d23268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662e60d71a8a6c9bc71c4fdc25f039b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9e9d67db594bc72639a5346c7407a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da9bd7ded69194cf781a5aae63f107271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6c465e2dd41cd47a86c90e4cc6f4d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1a3ae9517dc0c58fe8b010303dd24273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36f90e690c2bd094d0112f85b0dcae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8afc753ffb5f8b6bcba3f00113e92275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6ba709ef6e9d308c7e2dcaabc3a6a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e93e44633e0eb7556a32dfcec1d2f7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b95d673d1c76b0df25c79fc43cfb1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb77393b2ccf633d7b2329b70291eef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae813e47a12bd90e25a1435238cf65280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a2684e4e81aa9b7182574d1947408281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38f98a3ea727ea238729250113891f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460bdd4c3b18d2d2b20adfd4aecc225283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3b9e275e4e5b0806e3bd67911ea71284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1239b4ca4477e257cd2761ed5534ef9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3209abe0b194fbdec7edbf1796bc151286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1b0b1c2edb1ea4bc252623b8ec1ac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323f36e1bc5a884687c0e2ae377d1e0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6d50363b002a02696a1239a3b1823289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96016275d884db12bd6900b51c5ceea0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ac9a816367a14e5fb3004527bc238291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9392ed425b48950976cc9334b18b474292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d98fd58211ff32fde6e933c10036d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354846f6346c7012ecb11abd51350be294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87905a89e16d930c7a591e61f214eb96295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fcc60ee60fb8803ab2818de8e974b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ffb81b34060d30e97446e57b1bb6b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131ddac43f13385ce58ffd01210cf04298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fb402a7de4a9e0145517bc0a9d584299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfa78916add2b405106408d450a2e7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec2b3e9b0cb19bc8bb9b3ec56daaa7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10913811ed21c45e1371e2d7302d61302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de9ecaf2ed803516bb9810736f2c98303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360fe3f4ec2911e1089a2f52861b33f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892a809e22559fddd2fb45cfbb43dac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5ad5aada49e72e8ff89480c6e1271306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87ee00e2031921f8018c69824d2dcd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1002280ba91158deff6d749d01615e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4221d2c7515e181d7df6a66f10554f3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e530625b8b9dbec26a50dfe3689cf0c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c5cece69d974cedf2c83a13d07201311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369ebb6d119b880f645da36b4ea023f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f37d1e66ae1ea0f860f5f54b7bf4d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b4633318ad27f2e06f2bc1952788f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70515008d1bf67511d33aee61d7e2d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa5874aa7a389a34f1f97e27809edf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb694c8b90c0e103b2ae934fed350e4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd711b810e1a7ba16c76b3b5aad88e2c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ab55606644157bd9cb0f861afddd7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277c64527d2dcc33f7bec9fa7595ed1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53796b5e33e32db20c486999148d34e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afad2644de64bb49c57dada84882568322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d4eb8700ba6e34cfd1627bdf89d2b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf90b244872deeea8b233cd537a6c7b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9f2ee9897cc8995d1ee0c49a981db325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef89b7328f41c66fcae36567d5a25f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fed508775c7dd478b96c29a42becc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fe8e035cab885d1cc9d6c80986e6c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e928d602907b7df7d764b56192fb1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc8acaa73137f68cd0b83fd4912369330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c029290336b139adb8d7029819062331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b1ac31ceaa401e14d9d54002c48a1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f176a31d04e3eda255aa63963132cb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590dc9fcdb58bee67b14036ab5600df334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d25f4543fa6748a4296276e68cda0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55fc071d1de1668cd92e819d4ec2186336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1aacbd7f54e83f44b8284cd053907337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a4e68ba16b7af1a80b0b981253211338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030a0856c6395b068659d494ad18261339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10610f89447f8f9bdca6bdcf8984c103340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d2c457be17c28687a376416548fd2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078de375f2df86007dd186f1a2e468d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e6cb167b9344ff43e6bdeb1fdf320343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee532c350395ed85f6212ec8f6e44d8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc842e2a340528ada3a0a41b28601f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb55331f08b19ec8d462b1d03a77391346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3f58129891d96ace8a2da812b1ea1347.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>