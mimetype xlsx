--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43ce73f085671a941370fccb3099d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9f33703744e1c26776fb0fef7d3032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505de500f13e30355454e13b3fb6e7373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32737ab04a441f71abe78d079f785124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ac74664d7c75bfd528723416a205e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a425d4ff37b7f907d04c26997bfb696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1ea987a56ceee43ef3c3176a8ef147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbaef209458662be80f5cac59512008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73fd40c6e0544d1fc2c602f5b69ce19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbb26233f364ef6df0379e7cf0f6c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1ade778fd9711b3013b5778cfe63211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be30f3fe1f10b85972384387639e9212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64146eff0f809cd8eff7bad1dfd85e1c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd21bbc8797d285296a1f4e0f3281014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96860a194678bd9f8cb1f22cf21203815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d3ccaff2ecf3fd244a698e624494516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27031899019094ab13f202427388aa8b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640afa593870297cd50ac83c0cfb993b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac9c05906d378085e79561cac647a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3d10e0f8a8052bb086ae102287bdf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f70cea81a64cf1dfdbda57f6989b821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c13529125ba78f39ef28aa226a50922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33829e352dfbd80bd0308933fd0592123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425cc94d7d973134a56756c7ffaf4a3924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d3216859e623d2fbfd109786275aa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80c70f8024c742aea85353036ae91526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befba4a38e8625e42878731dd7d4e32827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad8a973ec93acd338c25fb147b3d5f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ede2f98bd83d35246699758edaf2f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d2150ad42526e35fc54db144a4d5430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86b52a01e49eaf1c1c5ce89ad83efb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d6db99bef5af92c93723d6fe8735132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287f77cfa82f4cf4cb34d975ea10b0933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a932aada9ba2a8bbf383f33766e570134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd32d89c71e7bc2dece2a04ff3e8a335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a0a31df0ea7b78b133ade7f07836a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04540400883139e072dc235527e86937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af362f06499eccdb9b0d6f901dfbe1938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354180feb6b399d0df56eb7491fbf2239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553410808660828160b4bccaa884e6440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ffaf78c0fa1996191767e69fe557b641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8030034097f53c9e03f0918f3a7f1c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98e55b0984e9ba9f04f708dfd9360643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b4fa84c97322ee3d94af9e63def9544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef122536af73fc2f5a0d95c0a876b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be206f15dc9ccf3c654b8d1135a33fac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93a9d9b0cbb66856199018319189bb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2a99329af6c2ba36996a5f22c543f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfee26a22cbb3ae669c84a45d59cd4e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f566c486cc20347e5a3eb211c42c40b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f4a07ac529bd4e4c39b6701d41d9151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700c0f50ab87bb515a960662a52849e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05885459980368fcba6263e2a9dc3fd153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637dcc78ea5fad7adc08157c20fe22454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039aba78d2aab472a264c9efbbba3c555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd26ddfad08b84a7047858034a4fbe656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f931ce4e620df3146fd6476d7f14e0a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f366d00253ddf3c0d6f948630359858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561330ec8b99300c24f55f3c724a3dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a2b5941fc20486c653ae71b45b39460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147e30bd54230fdddeee775b56065d461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8048fc46607fe745dcae6a4ed1e0762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c7546f2123de9e026fb85642ea0a663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff2d548c3fd1f3397e35adeabdcf6e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2519a6d63ce1a64a513db5cac1f4dd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ba99dec5f9adf860131c3a268e15766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f0d967a51fc381c8895948379dbc567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47415bb442764433a2fc74ee5db0d02868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d6b014d7450780b5852314f016d4e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41274f833c5a30240acee0118628b8270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9368494229fca8cd4f10d1afd91d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fc395506facda3b24ca34ebaaf18572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215b17619335eee360b87229c30af4b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48205d22457fb5b189070f7b2e7f5ea274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3925f9c492b107fc9fa2f238ee7f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0b2f14f9c3387715fecc2ac7b39eb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675b70145de27f54772e051647fe88c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc0b356b8ebe53cd9a1c84614008c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5815de6930f6a455e79525e4eee68079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e4ff52daf9795cdde1c00d0e4202780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d614f645cfe932374729504985a823e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdcbaf9597c5f2df24e0ed962aa8b9f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207bf3c2ae1cc16ab013a1fedd62a3683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4894c61f181bfbec36fc090bf6982484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a0ec73ee4d1cf6faae6b5001a917585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9cf5140f627c98f1cc0f9deeab02ed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308d9689caaeffe212c974d25117adf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6846e6207ef97448c861fde03d55088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b4ce9363867444ac991df184900de89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013c352649801483f1a0975e91f78ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0b6dd3f47b1117ee150766539ae6191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf3470cc7a8497e15a37f78cd1307992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b016d6a707f7527e1bc6a15181bcd0893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f38e4eaf2036fcdc50893431da1ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2620a4ed99b93b829cb44f472aeb995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb89512cb7ff2ce69c9422786b0a6596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e35c3a400a139647d13f4bdf7f1e597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c0d6243ef7a07444e0d4dc46a97be98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87885d03bcb6492c840bb9cc4c88d68899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f617b982190fbd130323541500fd333100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84003e314eff7db80b630fc1fc09ee33101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca38352b183704ea743d8d8ad03e941102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f10b4c0fa612255664020486b8b1d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149d0f96330e87ade6f5ecfceb9c3be104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc36b1995d075351bde76cf938c9384105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303374ed9fec9a429eab0242126ec75106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45202514813a94a23562a61720890a7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62af768f4c577e53ceae1bdf4c7ace8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30057ba910251ad93ad89b6c696e378a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3dbc7bea18f31bbfc365f6c8347229110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7affcf0b0963fc4dfe061bede38308ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f65e2ba67d8d81f352f52d12a29678112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b804251eec9f7980ad406d5f02900113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496fcd0f1b2b46ca906d8729579e08a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e897cca2d7c7c459d237a7065f09d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35ae2f11b506602557b24f3b6e50d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c091c675ddc3d7d8536e617bf5dafc4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0a03262de5e9ebe76fc9b3e733501118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c6b87f7cef5085a73e85aa67dbb2c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7bf1fe5ce9be31e758c7b32bee1bb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ca7d93c1e70ef9e530566274cf195121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a433c78b9c422c77599a258e40dc281122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ca4f0af5ae5728a220ad85f667654123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb21a515ef9d34c2a1650850f0be6d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028136861d1b63196cb6e1eb5889831125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbce64d8166eaacc2d777cfec9fdb80126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f436c1e015d6127a488abd77f71e5f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50b92aebab465a0ca14f43506425b2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39ccf8d2a5dc3bc133e04521bffdaf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bdd498c3dc7616d0f9c566a6f0e42130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c1816cf78f4b20b3f93fa3d354030131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401a79d656d3bc9bb786131a9b5009a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faaf28d3f8f3f755008c5cabcb2ada9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabe95bcd320e0c4eb613dd5655b032134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06745149b32893019285d89a6d83577135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ba3b1ea6bb05bd6c3d5f1dee17849136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac095a97667697db4c1ada6df6ee8f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ec241814bc75259e2f75083021594138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e149478ce15429058a799c20ccf790b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fd30cd59f8d68a9e552a39a11d37e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a687fc803ccf02ea9c8327d941829141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76983492fc70af7844d17eefbf661f21142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a741ecc4d1e1a4f70466cf9596d1666143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa949b2291a5ccd81376e84d059a30144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84118f66745a550cb69f1ea0e4f2a5d6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8b25e9b6705bafea9e41adb64696a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc8e630031876048164db721b2c3a0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e004dc3c28c7bb87c4380b434f3b2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c075245c46d9d71da4e6435919124149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892518bb7bb79970f0d9f5ba325b00c7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f69ac7d9833171d2a68a2e5fa3b87f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db6e52414587939939ff0a8fb336db152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eeb64ed3e1b23c83eecdccc9e35e60153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d54e85a1de4168a76d60e3c2ad457154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407b703cb67dbc3ababd2135ffded00155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7313397e4c2941fe21c4cac4fcbd8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d37b07a0ae4cfcd743d430d4a86cca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e073dcce73309e17fc92427968684158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db734b6fffb0c75441fe9306f3e89147159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b39ef12c9dc875d9169800b49597e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360285b64d1e8648a476f07ad25b8092161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb8f731092fcdef73043ce0b08ea19162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a267ce9fe601dba73a4715fe9315d08163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558379737d857e00dea87805bd4c0136164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d03647f134daf7c97f5850c5b4dcf2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25c99353c0b07e00a5be8ed26fd5cd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46744e75eeb76cdf5b1196b3ee5e8bf1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d740ab732259850491f7d542baf1d31168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d37325c752756841a1f548dd51321169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee981c5666b22b3c37c6e9a9869381d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec15e9297d7a84f69d88eb3ff2bf7c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18b57cfdfc1c96b46605f8176a44ce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8769f6f8c0826952af58726320029a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f298e05f268a3da52a9a41cc20efa0a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10647b38bf281d57b5bedf06935543e7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1c54ddba786b2e1df9ac154af9427176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6548b7b1ae7bb7ba8d6d43e0b331466177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e48b108c54f03b4b58f55c5321302178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b49809bae3ba4aad0d096329566bf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f3f56d62ea9d77a01797021296ac0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b1ce8a310d4ef8dddbbf16b9f0978181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c5e9ed930dffb3e3cb99277b9fd72182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41117defa7a59eaabb1b1eb04835014d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1ec130e6c6097aa1dea0d689adeb5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93138880b58c34736e2288bb59dfaf6e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbc07cc1ac3031d281f5d9513ca4b8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8d8ac8615e290eb654059ecc2acaa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954a1ef2c51bb833af1d99bb3d8abec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49edf59c56b6cf67b08d37205e21bf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370706dab7ef5522f5befb48854d321a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118cedf1c7724ece39a647f5e139f823191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb16a4a7275a4aad2f8de913f38c29192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc22380e3d4e52a0fc478d2e4e4ffd9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145a4c031be216b17939216c7e81f70194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8067d63c888bfd4198738409a2437195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16884bf267fcdc2012668d41613d0b9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810928a06cd0ed82be3247052d10f28197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90098010f1fd7f8c15b6344751a68a56198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b701670c2ad929e648c9225f65f9d7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c4b8665f2d1522a4dca606ca58cb3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1d174274886570b589d214b60e556201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7321db2320320ca12545e332a750ed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031d03d0928de8184efd6436506d86b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358f431492124efac0567b8f34b05bd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad098fd550fba4823e34e3b5acd833ab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e11fb11761b37aaa0acd695b0ec564206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747c4be7e7c43e7da92b26de3a9bd04207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db788b645a5dd0be55af0b857cc0c771208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c029150ffd70d22592f2a3a8ec82785209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c5f90dca8b1afcc5e0bb5a53c697d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ec0076761202d8abb7e5523537e56211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8873a13cc18f4d291ffa642a89bba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f52032426c3e530227efa97044cf08213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a7f7bbf8aaf2895e4ed9c4ba9fc5b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e08318ea2a075aa2a48339dea0fbe6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40595a85e4368e0946ee6803ab72c2ca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1f00ee8f9ad6a80555511ed80f92f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141da9db343913d50b017ce209468e8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7ed406359c035d460982a2a4941bf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b46b70fdb4f9e2016dd4b01d3454b6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dab8ecde50dcc247d3bf0bce9d57f4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1351a769ec80bb9f95a27bacfab07222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a15eb8614416ef371206cc620e942223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79c15855cd01bffcd1ed408adeee2b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51813111d582d5b22b0496dec3a8fe1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99b6607771d3a94545541e945d72f8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de30b246a23f9fcfffaf04bdc556c08227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bd972f0a6da79067ccb3df04de898228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f105bde40dd254fb10f4fc8b37d3d75229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00685d1f8f8bb4a756d8f456875c554c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be8685657fd173a891df6723d8dbc8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a6acd2b8e3583e171a1132e5e85f4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71a630af9591d521f283678cebbf27233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768d4d57f30d0e94b899fc952438cfe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9a96496ab05fd1fc9b447793bc434235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e6985ce98a7d5ae8b12cc5b8654bc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd128dfa30fd1727244b5075870b3b5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095131f7357bc040ee6a38b3abff705238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb31078ec7b24262c873bd3208be05239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff4f7ea7fbae42df63b273a391372d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581bc118724fc95d12199b3ef9345c8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420c5684c703be30b0682ebd528d457242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6841093bc44e84232bae4b188f1cb27243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fac0d5e213f717fcd6d85469c33c84244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f61cf3b0e121710a4781536b47e79245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b1fe840a19d42ca53377e0e0ba7c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6e8571599195e40214468f2b0b7f1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282730176d55339986d81816e82e0c2e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae422891c72a70642c5a852b44c28b9a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa88b39e39195e915cb238df455af9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dac66ec268898937974221d07bb89a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9e2d0b44bf78f23f97074a83f8d1e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66663e69e14c9d7665dd360df94a435b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d18910e3474735167f3a42018c065254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8e918291bb7358dd605a47e42627f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71360542b4011eefa2617899bceebf13256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48147b027fa2aa20ffc8fa923fc05ea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10693a74a02b5c3ca9dd89dcccf4ef49258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1476792efba6dc8a05cc7cfa744439259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dda4711fa40b3f61d88cdc1faefc93260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e83ae58c58cdf370e827e934d41d03261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc4a39041e20a14141b600c91bbe9f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d41507376f5ebdddfdaf331beb669263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fdb60ea3ec759e32ba12fe6b925a8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b939fc88d5a91803599dfceeb30342265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4a6a3717cf65fdd201b1b24dff6af266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c3c43382f0819f177408355783d46267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec8a4f2cab660f62e605c9df8799d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4912b358f7d335a9aab19ff71b8698269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600266e95b88b43a528ab3db97c1592b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a95ea195bd6ace42c3c9fe1ef4c8ad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa421ff833f029ae89e9cc53d9d9600e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35a0aff6e6e2a4bbd0d5a244e01636273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c430d2414b03f016b2a288c84a0dd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303966818cd575ccd3148b8d31cbb204275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdea0d4cd23477422e26ac056db3e5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f62e374cd84449a97565747eef6da277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596fad56fdb717cd511a2d6c6df8548278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b350f8471724cbafc89a3529256250279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d156c957f8e38ee8dd7038bfc0b35c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c81fe081bbba83d51086a9b0dbb305281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf025969f2b08b34be6c68ab5956c5ee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186802344a4c308fefe4277d1ed6919d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613c0d93d3272f1def98fa6d6ae977d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ce9b26b15c07fdadc34bf98f8962a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793191a956906769679b632fbd01799c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bcdfd73573df03a45a6d40975aa78287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d5e6b74131c1895286d40c48b916a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92596c6e7c3826ec1ed5603741ed9bda289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8100b99bdf5522887da9f891931d4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27118cfd66c3efbae9cb0b1064fb4ae1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf6263ad8aec5e0e80de56967824c7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf7cc44f3ef75f8d25e3d74f2ca24a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563de8ea2a40d630cc56aee4f2832805294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbc3ea33388a5a94b3855f4c8d166e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce95e0fffdd85a285caa632b8a1fef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5502aa7367baa5b372a4b540932e94297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33f781e1d1caaf9ea3824ba8d69ae1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ad6e533511301d2b07360a04edfa7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25153b8a838b10d194c02c7911e3ea57300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de546e0c010d5a977513c639646c4b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ba432672836b413843a7984ca87f7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62ed83ebef65b61c298e2e271ddcc0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879295f02ca9e0f304d02df611650ba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5872ab4bca3fe81610df273ad75b609305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121278011455ab860e207aacd538278e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86948fec778d69f5acbcab2ac031160c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904dbf15e8be608ad172f4938c45bbf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e373f02bf4fe510e2ddc493b3d063cf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519077f2659dd1a8b0d1bb2671dcf538310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efeef19bf67c9efc05d9e81c721018311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7349111ba5139a716ac078a3334832312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4af2c94f23d3918f0ba1ff79dc1cf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8242146587bbd941388bbd57e9191314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d70034fc07b05982ca970709b8f3bc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6b247da1742136f15084b7e1456ed316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973909aa7921d4c9c978d8b07413d707317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34346e53c7cec9b1c995f22a9cf2a81a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4c03e3a07ad611fcdaa84893198b8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898ad66f2cef838b537a670d5ce30c0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554f58b90a5dacc52070f04e9dc1358321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6c94076a6b553ec2e985ed4509213322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e91b0017a10fb07cf01901fd5a1682323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20faa04601f044d71fc41b814cc43dc7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6021588f11fb0047418b712359743ab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056a6d92802940e3f4aa9d9af75f782326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000dde59bb722db8fda26b905a5c7b9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42e32a4203bd79576afa1ca5dbe27a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862daec1c0d5c45455464693ba44559329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffac4423b57bd2042018c3c0071a8f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc365a88fd99d7ca998751441f4e7a0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef49d3385c518905ef42a0e698beaa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541ffe46ad05ca5dd88e6a40819a4b2333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f5ec4a4c0e59ee828ee714819f6021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32be32e051e32c979f5b16de4b99552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db922bcafcfbe2a0748e2d087d059e63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d0aed1a5d47f0401249c66157a27c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0f473145cbe5e4b32b26c5f6783e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27882379f16a2202eaf80e83f827de506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d49c3bfd130879eaf9272e54489de7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20404c37920165156a6558e19ce5cd548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228df40344498fe714a857a1bdd60d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2576988341d7e6364c01d4eab114c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45511742c911b0e9a2a87963ba75e40911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653871e1abaa7576256750714e162db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db8ae03ccaa8474ad72a44bd0b1b2113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bae0eb4c0528bdf06bd9cf8019328c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a85db91975c8baee5acecb6efcb6415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692ec523ad45d3921271d30105ee94c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8b474eabdf74e687f3ecb1b52532117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9151104ac7f607f2fcd62f1c9aac218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a079823f6ee65d932860394ab05cb719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17587a848859598a4b21b5f35786837420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00200e65d84f939d60421850d8226c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b07cc7c7592b591498237c8db3e4022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6bf7caeebf9474f371fcad6e09e1423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fa85ec5410a1d793b66bde7323b9a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd7bff0944d3ca26bdf1f5a5c6657225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc560ccae38c776d6e24dfe18bc5a1326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66231b8700e1eb477ddac273cf006c8927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5b7f626959da2a8827818572251e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604fd670818fed92cb46ad74afe6dce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db77a03982e02b7fa97cdebb42136ba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18935da5e2b2b738246846986d7b5dc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c067b1ee746fc56608534ca53532a9232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c36e1350e452699809b8bb688e941d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11008349fc136c54f12e60936831ba3f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57dee37d90099f465828ea2b7fcd20835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd261eee97deac2bac5f2563fe803536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688eda5d9718c7f963b7cd482b4c46137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddf1dd03d092c7f3f060ee28a7924838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fcb7fafb00bb595631afd85e5e69339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23dc88403a43f0fb83276aedf19b6840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e578f79123fa7ee828d1f54e577dd1041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238eb47aff43ec20a2ae0e5c25a8c2b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f16cb5d39a390e4084e3d91b7890b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fadd3ae3f51a183b40ed9d3c65d8b044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd533827d26f7f0ec70f6e56d6e0ea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f10349c9efe36f30deeaaa656d78146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b710b92be0d1ddb38e2a85bb299d93547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fca0f08f3bf496fcdfa6d71bb1187848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c2eda7bad790d1fc4975c7562ef8149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf5b92b0f284c68ba72d81e444f3de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fbb7c2a4ca1b42c31b0bced94c6a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e05c638d4ddf9cb07abac4299dbc452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332761b6add9715892bfa4347725a8153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bcc76f660610893fcc37287ffb2adb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a0395ac6156e96ef7bcd4449c95c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d87558381fd2e6e66e160b4d6d86a156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafcfdaa10368aa3518abd4300748e6057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a2f5faf790fdcfdd0ca9c7b2c655b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c6de918afe6624ad4ed31445fb1d259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c963f0f18b074e95f3b869082f8b6d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb56e0489adef57aa86d1ab85a1a4f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c36ba33e2773e3f1e4943830f8f5162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f21c387710e98764265916fd13f8663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eac9a4d739f86c960dfa457db5b4f764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bc09318029505570a073c002bc43365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9d715015de81df2237af4feb28ed966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd248916b8008d4ba976908855155d0567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596bd116bfed6b89af7a484ac9d75fa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955d346be6d69df5f826d89b266fce469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89eaae4799451b63dd0410ed8a3e1270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3147995bcdc8ea0266b2f8332de61ef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca7419c2f2731ce934598a17c97be472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa096088435a604293d90dcafebb700173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b6e2ee6056670d9a75f41f25a095774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978935b234f80830ef8ef873bf6d3a175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47febf6a7a0c31345534cbade159cb6476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00a7a7d330b1d127945d28f6c96c0477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7a7c7db5069f99e93291fcf54b59278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733d3236c2002f2a0158d490737c38d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded38994ddbef827c2d6592f051a178180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54491daaaf2d3c367b14c980a7628fb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d880cbbe400e6cd68b31c7c6e0e4282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ffea91f35083e556d0805467933ff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f4c161070c0007f5c6691dd10dd0284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2cfbe74d25ff78c87d81bd742fe34c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972486d0c0a97366d25dcd1e8828ca286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe86869579b52efb9ae582febd31b7887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136b368453c4d2973bf5f500a6934b988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df4b7858a1c440e976af5b8ec738af89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108877247cba048c2081391f7157e1290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac8da80ede35dbec538d56b856af4991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef564d75c6d12a36c0ad775f76f0d9dd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f60dfcf181a88d89b753ad3713dc793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8552a2c14ad445c643ffa0a1f5c0af94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727f4a08658ba941b23bbea41a05bbd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934e6bc9d2655581725dff10733dd9096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fdd50398e63799ea1fec2a3aebeb297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321055727f688f264a3ecf7d26008d498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721b5f17aa5d859e2ba8a167ef7c49e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca22871f65048c329f5b983d5c04df5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac152f3b91cc541aa05853688ad1e9d4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86cf721d6b711c339d5ecb3a244a3a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382c3071377dddbf68bc3bc922c2a88103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cedb62959abcbfe8f53bf4874a665d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f0f197eedb21c1c96c228a45656fc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c1d71dbf68085289b139c364ba2ff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca654ed604e8a7a40a05b46f8bbcf33107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531575c6165a1d408e9e62b49ea42bd8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e149342e48684e81e6f3e28552a8b19109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e63bd3bb8d6f521847eed15167fed8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd741948b24c6e78a79277b43e0cfc8c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82799c71de0bd8ac3de4e4a954a849ae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d52acf1f4fefbce842fae0f3066d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86115257b587c4641445c77f5e65fc08114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ab52b2c1a14af619b937cedc9ada0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b06f968d30fda9844d16fc9ee3a80f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92d3025d33e836ccfff5f4da63d5a7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546ca03ac6a68340511fef441b6a7b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa18aeda675a368b96d68c86338aca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68249d8164cff41dea57e22706fa0590120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10ecd9e741aa83d4646abc62fc114c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0f24cd0a58d4afdd42db609abeac6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91f28ccf9f5059d9c3d91f90867d87123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f114dcf5b609d7e0b7397ee1d3250124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecde5d0eec498d2dbb42e138e10e8a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55faa3886d92267a10f4e8cba06f98126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f25ccd13092d4a405084494eb7715127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73338ce0ecefe892b2bb323c52ff71cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ca3fda5f7ed0f795d6638e9a7a39b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b8e84f67c278c834eede49aa8a48c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f464557993216d4e769070330645b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c623525c9719caadc4a4ab5b6226a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2013e819893918c00e6d74df6db539d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce192bf960686ea2d78fc2e5b5cf8307134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecabb38a3a05aa6c51ba85316ba1a0e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9c5399050765e45b8df693332213d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01592a3c20e982871bdd78cf74412957137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d28023276f61bc55a407bbedb89ccf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e7df46da70dc07a2b6e1f4d67cb83139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefc8906fc857903f68de07cbc53368140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0c20c09cf621026b1fe97ece0416a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0870507aafd0ef667a226cb82ad17e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96855c9c9cdc3dc64ab6aa01ba1659c9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900e9067250278d6c925e345248afff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5d856be02d995c7507bbe84f17b0c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849806b62413c390cb5b09184bc09c2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa4ca9a64e8ef5796be838c533576a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8a5cb3781eff1d1c2b1cb377c45e4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254a0a6e19a7910739174971166581a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9938fecc2b174c92b00d1dfaa7305c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb6e6a6f761e7f3af3b7c4e1b08060151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24ef188b7e7f37965b51feb3c0b852152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b4463b2c98e5926cd776f5d2e857c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4e8760d3d2287190590c9f4aca4ae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3dc939b71bd688f840ad8bd74b1c2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0d24bd5594488ddb0e72efe05244a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9ed16d88f1a04b3e77c6e61215aab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1380aeac7d4766b8ce385e45208608158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087cec063ae826ffd3428b9ea5d770e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81cdb65bb0421d7513cc064291b4b3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab9f5a22feb3ff9850816c09f3a195161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965e9e7cab56aa16234d7fb6b74a286162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd19f6542893c7357309e9318612793163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf89360f16951f8439a7db71712db9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfd181c86402d6ec9fb29b3dd28024165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c62d1996744d029f4b1b9627e1fb3d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695712d6c6e4f5f740ab5a870035d5fe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f499208c32bf0af1ff9257a9a9679a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ba76a141fc96d173fe8e638fd6df8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60268fd076d12f415b8d534d069645170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6132cef42d4ab23fb0fc19244a3d80171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5177b6103534d787b1256afb0c809d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad05afa18df7887030f956a42a71163173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b056c90dd77812675a019cb2b108b18174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ffdbb939325df448421638d050778175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774e4334a33a94cba2ef65c606faad5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7274e0db749b90e5ab11ef8cd01bfb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af9ea140a62443f1281f0362bbe79a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61a02ca4f2f1294f17646555ca6c6d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7eb9db843a29a4e8f6ce660fa902e2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2175d97b56fe428dfe81aa19bf63e9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fffe6109539df8083ce1bddcfb0e8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cb5b99b74b79cc4540919a7b77eb5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbecde1d9513fdd2dbd531bbd86f76fb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47d6b98713d0d52d062007cfcf83a0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ceb910974ff2efcdd183b16e1eae8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85628f99425e7b777979857603664577187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272429cce70622c0bbb10426e6f255d7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82529bfec5b9dfb2cb78580c6810a1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5c7d79ce9f2d481ab9153137b5316190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480fd72c2385f68e7821404835539a0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba13fbf777a3cad4092f595f4152ef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e3dec7abd47f8090916190d673683193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4056bfd1d7e12ba487c7c96fd4d633b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938d22ebc60011217d05de594b57dbb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844630c986dba8f0500b7e93c6c77c01196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d28e07c496606df19e33681d02972197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e02126c9559a26bc40f705538bcca9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdebae78e9ff2eb6e27f79a6bd9c5d6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f12e548f79d7d621b2c2f25ac7cd1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79dac20e70c133dee05364697982069201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503c57dff7dae1ca54411d308f2db32202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599fb58cf0e04083580f191da985fd7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff93c4cfcd42724cb287562218768b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7294983a5c6b744a3f3ff7f581acb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e5ffe6782f48f775ca7a3f7926371206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dbb6e12c88ebbc83f4e4a765658935207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64885c41969cb369c6d134012df727a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f84325d323a052fdfc7ddc9c07686209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68befc2fae83fe5607fec69b6b0b4953210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92802f592a638478f2930c11f00282e5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ffe4a3c0cec1c5088a1756889eff6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc741af48428a5d8a15ded8c79357006213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef0428d969088908c4dbe34e665a01214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fffefce60d6dcbb688fad56682dcbe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b63e95088155426feb48859081c270216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa75d1cf20e795b578d6d29b1549e31217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc570294bfbc1df253b0f801998f00218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d163f29c1a32e2a13e852fe4c6808ac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879879c791c71b80c49abefffa50fb1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe8ce947799a24e3e40d45864737b8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4f4f8af47a301164cab7ec54f8012222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333dfc3bb81065b1fc4429b6e65b84bf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6be96b900ae637b1ccf4d5ab627fc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ed788a84470841ba2f55e627db639225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea8898d77330aa3dddfca38d4ed8aa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098b5ee82da74d14ce994db60591ebf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3479eb620002c1e96a29cbd8ee62a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfde5af09caa123a33dbd746d026a8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba159a86ebe10237dee09bd5d9edf5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0f30cf701f167cc5bb4fce7b9c2bb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192bb12c4e1a5467936bd0c5bc31cbda232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e459f2fd0943f91b7632bac9b57b471233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436efe55f8090bc69b87b37dc1c9ad5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe85377a76c9973e2c96448b6db8c1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce126cee4ad01dbf11447a6771bae8e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6aedb8e338b3deff046a00f1f7338b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1725ff0a16349e4e09d35dd4daa327238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b079fff11b551dcd27a9a414a2ec1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e50496c0caa2f08a3e456682bd4b23240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5c768a4c3fdd782eba6537c52de6e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb4eed956ccf53839a5e8a00e8144a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46c000e4810e26debf56bd6dab53d4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623b0ee9ff5f689e7f029bf65913c0f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a43469eff6633b39b242346b91d5b1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487c3d9d89cc017f2d7911bfbfb8b20246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32371fee485c1987629575472628bcd4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51bada6219f7e3aede116395f135be248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051762db72d49b30f62e9f912f9dbae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e383433d45c6f186a257ad6e139a49250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d979d0599353eb2a249de4be69f2f66251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987fc1d7b88da324601433340eff817252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b5fbeec70ae12428aa0000e961ff2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa9c0bacef8ae5ed9838b888445374254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bc620f37a8f3cf0a9f49a276cd8db255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707ce4cfcde118e66f7740404906bc2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca65ad2df86b70201dc8fdd780cc23257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d97dbd2d94f48d92fcd736d3b4420258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f49597de194ef5d6137dae8862a8a3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca2a533c48e41ac1bf219a34a85343260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8c2144c2728c570c58cee4ca3934d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48f96d02a5d7b8bf98e93d1772314e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5992acc240c4d8041b641ec9e7145263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4aedb1fa10ae8f822ac3da6602fa8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcbb553e959dc0a54806aca960c6a89265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c95dde8c1842a9a7df78b1b91817d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5b8e7a843448acf04e011ae852c07267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217e58315b341fb3bebeb44bf9d2de2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f96d5551ab28370eead0fed13238c6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f04d436170b7eba12f09c36d4d99ed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894bd985833a0e0b9ae075cab3d6ebd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab314e77aefbb08f82c095e6f33f37e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8b27db3999a1e085c882f58960f23273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0a5571e01ab51625a9d20aecfeef2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac43b1e60872327531b8e83ac57aa24275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e64ce1c1d92307b0ccb4d549f369d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9473f2e80960004fa6bb22dc5458017277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163828a114e09f7390a934b2b35d3b49278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185df60db0fb57f14371b4202b0bb6a2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2972b7800e632b366a29c3802370a1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17db74da56fd0f6f5cdc3b192e79572281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939dd76f258c3ab0b9a881eb314fe3d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0dda74489cdf28a2ed1bfc75e0d7c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0186466f21ff019c66dabf27bf070dc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea031007831f781cb65e37766175af2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c9b7a15a4280c993e9686a7c3db90286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd4d9d35dd37b45af035c0838508f7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99526c101329ff4db7c47a22b178cff2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945587e09cd290ebbf18f23c68b18920289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008f89ed4501d3f32cad4eb9b9f6601290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655cbb422192480ac1d7b15f32d74473291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81117ee879f0d1afc8b6a2ffe61bd2ce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e6996e06cddfa249b8b2d5a7637e9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412faac315e22845aeb92c1d927cbb8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554684a8e72f029ee191a5d1c5a1740295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902396eb662f45f9323cee9648105ebd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638f8f1ccfe64e1779fe8c2b69f8307297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c25719a2a7bf928446be42522c1607298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfe62a575a3d2bd174a26f0654ffa0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321d0bfbba61f89ccb2c2c762385b44300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1cbd207e46d13e5298fa3ea8dfa59b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb94c8161f3140dd071d250f284146302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b88013a4924bac9c7712a135fba7ce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b261109808d21c64e13832d87765fdc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343cae3c184a1c1c4b5e261a848a16b1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae13a5465d78d69a68090b42537a071306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c485ebf91fb90a1e4305453008840307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc10114768c621a2d54536b306fff1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47925165527376941a4f9260779deff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccc45f357972caa88cf5a79f593764310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605adadf30828af0058ad1c4812ac29e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf503a8301d393a19a9f85ebb61c8070312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d8172ad64a67420a16dc26e841e2e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d362b5f314d1c5a23d5c3b50d51da314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99187817ade66c9b70b849d3a6a00508315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bf1117f98cf4c0dac89e5da863f35316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c960beae3c0d71d1d758239eb7e2c5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5015cfc784ea45a93568de94e9cf13e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041e865304d93969470e6654efae822319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590d0c50071efd05155b7cfb103c261320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656cb8633bd7ef2bbd59c57e71b06bd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdac6571ca55f7b36ede57c6bda289322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3341cdd1b9f44a284acd467c12fe61323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200fced032d1b2e7e76a20fb16a7a0d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbecb09773c5430ffc36820dd7c3b99b325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>