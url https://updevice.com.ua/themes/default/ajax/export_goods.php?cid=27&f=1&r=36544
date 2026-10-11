--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9f82915d35d0b8b0b57e3bbe9571a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047bbb73472d099b600f4f3436196952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df5d64d17c9e8d0c566b50b22b80b73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a24cb9a8a51fab9cc0db680eb938d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ecaa7680f657403b46c7cd6b5c8c85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538fee783c1060c05521e8eb57002586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdefd3f420949584902c9254b50342427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2320decc6b7fcff271c949266ba92048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f0c40e0eff85c43023b778759ec899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e776b80bbbe98d1ebebcf8fe1cbe410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c291c19ba3b75d548a0eaa3be409911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b2ef5b77f1b8d3f8c3d91e742cace12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a4773ae320bab0d6d73cfdb818dc813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2264a80a19f23fa87044ea41a1c654414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589c989a73963c5969220e03844d4df15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731b7c3bf483553707afcf58f62e71216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee41fa3c8843082bf61e0708a9135017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f4762f99e3a5a5a14e2d3c480b47e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2380ad4f77cac2e6d711d5ef85da8c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42580d44fc7fff8e6019ff546a2414420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58975c5ddfe9f33ffa3a7a453395303e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9fd695cddc112da0d30618b24eee222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f9f9e88ad9cf669d4b25dcd243c4823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5b08d051c0877dd0581a7199ef06b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338eb1ab84290ae1b55386480f204f5425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ee4f9295e1fd95d208d5a63084c9026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31fdfec732f90b9ab155b2d4ce10d6727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71202f9df06f6b5ef0040f56fc749eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d8b25a6a42c9248257f8eccb31af729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab1c70abb034edaaf4dc6cc02a7e5330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abb9c49054139bef03d9631c61118f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2a5f64ec0898d031e783c9625939032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d073dfe1bbc1987df7b1ae8b9cc018733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9dbc927ef06845e14fcf50195fd2d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1393b517b7a3d08c67c922a165a8a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c565ce1611bb9d009f1004a75323a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd2b287c1e61835082160f4408bbe537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50ec679da18eb52aa7310a7e0dc14038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b1d5560785dfdaccce0148fd509f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e4f4115e1ad119ebf441dd24c0add40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf735a04214fbdde68ad8185b29ffef741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57eb73d3e87f30582d6f46583776c642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b7d2bb095118be9f354042aa2211e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef99592b3dcf0c9810d1bd70fb638844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a71c1d4ca38917afcacfa8a95313e845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3026a16c282741ddef07421405d41046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f242519ead7b6a41220e713e0fdc0a047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183a1c7f5beea8ee765a437880b7a9d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216f9e67d049e89069aec3a5c96b5ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe7921289318b6eb9ae5c410e22aaf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea11abe7fd2ce0422b690d6c1b0d1d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650629ac8448b0a9ea3c1d6d375c26d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6127edf9cdeea532ff873cab8b63f9b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9411b90f509a6feccc5a6c574b8dd2f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fea71c511a1479d216e28e0b2ef1b055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a54199179e6e5703dd31c93ae86c7456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc0f2158f1a1f0800bfaf1b2b4bb8857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2e8a785d0a127e4ba79cbc4b8b06858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717dd7e27b8376b1904b63079cc788d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe27a86b33b6e590b6056fa02b5df9760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408aac28bc4036e98a6ae7d49e6e1d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16da90ffed5e180020695c8b35c448e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abc140cab6877059a5027a63dc36b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c2d9f5dadb48e8276de8c82410ba364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e525510724f64bb21f39f474799b99b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc1995fa907960dca31aeb6410377066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c18a2b536aa6a86b6d9beb3ccfa8967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8248b2f91a9967ff2e92bfb915549e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbea9ed174dc800d5429487916f8ad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c5fdca458de0e0b3d581533f871ef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916bdb2f2b5998731d5edfecbaa542d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a65ecbf9950b484c32afacae91e5f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97562fc437032df544f8323b2d8ebd3d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ae02043d2df25dc1f9641562dc37074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fe6a20c85400833143b987b1039c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b862fa8321d6df495f714a40a2fb99a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b609379971c2b7834b3148e61e537477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328186d0d140b8395bbbfc7f1f746e278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c231d30d790f9bd70b7f807a10e3c979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf902e2d97bd0a9c2c4a6123fbe853180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af93c3bf7990fa8332799aa8a35434481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48a9d7bafb38d53d844acbf0ca928c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478501bae550fdca8f33a48cff474ad783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1f16f73dc93eb5e86ece86d4daadd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546ebddab9d8471813723fad435178685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212c1edbebea0bdeac609fa54d7327386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bda215c11a0f77a9e52c04614390887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd8256465f709848fd3a6a95ab606b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c580d8811ddb2945f56eaa759e49f5989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6098eac1c94682f5eed7939d28b9ff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbda6541a9e4da814e4a5c5b265a50691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e100ea9eb4c43a5e8ca9026e106e092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff41f88a82346bf81d3c2dcbaf1db693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c80fac03875f0268e4d61f0c1c7f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0dd3ac91612454436ad57bfdaf1ca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd66b55ddd6379501694c210d0a31696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58287191d4068925426c16b7de7c4f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b322833e4f3e1afd3c619441ed027798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007ebf73767c5c73b3fb18e881baa2799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6e4c70b0feb56e8fed2db7afcf877100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a0b53c65e88b58e48077152e427d1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f0d1e3d765669d53e84fe7a1ae681102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66d3b8262d36d76e02efc3eb999ca1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99131d0e9cb74bcde994f8689627d0c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165ffa91f3f34e547124b4c50c7b514105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfb24afa74498c948b079883088fa5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88bedbb94fb357f2d552d159becbb4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b5ae822287a22e5c573b7111371af108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d44d2a45f6ab3078bb219ad66fc17109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478de37605efd473d5367ad897d70005110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81201a70cae7f589f59651906c1c82111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71aa09f5081bb004fef9f97f9f63ec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10fc62174a78df91315c76ecf055f5f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a6b1c8f2b43fba88eb9c967c38ec4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e2b7311a927e56ef273e3288135ef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cb1bdef2b230a56ef23639cc2f66c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcead0a74d42d54f183f9f2ea54803117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0979095a53af717e307f582665f89a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c676d39d37b363dcfaec48d3632b8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7fe3e9a8daa8eda3080d624d6ae86120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411da7166c511818d57e204357fb2305121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2a735394d3223189952d818f9adc7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf29f15835b71ba6051ba87f27235b8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391e255ea4c72637617a71b140d1f27124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ff7eeac34f72c2146b8c28e10cb3f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1a784757fe48a49facb46da37f001126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d91e1c415b94b3d730dee2a31f9d9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574edf4f821d8fb3b65b5e7f84a75fa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec6ec816b167b9b5f29ea2affd89f7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ac4f40e4e69b027161fbafc1f4bcc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b66dc9ca5dd60546cbe902a0151354131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e397435d63c75ba60ddc93ba32f24132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b3d7e4eb440d43524e121f48bbe7a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f5a9b54e7d0581f1e416d6be8e832134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb798e352ebe581f8f074f727be465135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978ce96a616289c7a6da72e55a4f9d5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b19ddae1f7400009f7644ed7b08a61137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9604d673d352a4dc7591d42d2a536e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2b3876596f448ccef6375d6af597d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63234c70f9a515eddde2e15e9ec75f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3ce57a70f898f582ee3e67f9b743d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32a9a43c8142235702066b28fbbafc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5eee1eba62167d3a24c1e3e556081143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3884b547168a1db27410ab41261a914144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eeecf0445fcf42b3e80fe14a14d279145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2284dfa6d747e57226399a58c5eee11146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f637543e05c2951bc19ba610fe0336147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b0a6394f891e7184b20f1c89eab1e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdc77057e23cbea7ea9e5cca854b9b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754764c30aaa7092e4703c2c1d2fd88150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fca3ce15a9344e088f1cc5c6a705b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b9a0dd9e3a042715a815b142dfb83152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06140610c18f2785c8b6f033a4a061153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9bf059ca23b105eb8bdf64569da82154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8806e4c8d0119cdd81008d188c8c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9732dbac50c2b41fb3ac97e826238156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a319328d493822f9c3fbaca23f8fd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a4f5422277249dae31a54b29e0395158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afbf63a13502a334d19cbf6cf7b5d6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cb22be4fe07aba08c8a017ea784f9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe46f16b928d11381372dda4a260dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c379cf35e821d31b649d28ba0228157162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d89a3ace9c3557e0ad8bc04ca9151163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c41619620fa488277c90d8786d18b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78908c86fc33ec9ccbf0db0d9c5596da165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814acebdb48cced6351efeb93c5a96fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9becad87ad68a1887ea6ab6e2178e000167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c468d78bcec0fb64c36df40800a2e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9e7453d91251721cbf1da7184347b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18977a059f6b769bde67fdf57f912e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8040869445e8f4d1f4bfa4fc5d17e13171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4745ce7b9e1ea36b1f3715a9d241024172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e2c53b742dd874d77ad72fdbcf64e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291fd15216142def40be399636f95b3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a93b46db680e3e954cdb11ea57922c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465006302f1c4641837b1239763246e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526b6ebf8bf410db34d48d8202a83ab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3be7ed185005ed970503d4eb815b0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c80da3014ae4007580dcb7a02868f0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b92728e8549cefcc9dbb77ce827553180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3457aa9aecc2c91aa1315adf02062ea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4aa71bcefa7c01426dc40651cc7968182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed0f46dfdc3569eb4ca105896b1704183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311383f0f74da3373e4f842dbd215b33184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd6921195ab1fcf1d2162570bb2fd1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ccc05f50af59ff8a6770c1157660ce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdaba5bd1c6bd9c88016d6388272c9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8c5a5dd509a4d62e3fdae5f1d717f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7b930e3861c691d2193caf222d845189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a272a0bb7497d13403356c1338e994190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecf5e6ef17c03aaf5a23e655cb618d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441588f1e3704ffe3cd3a2271123d44192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6ff8f76609744686beb88beab973d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a972a53b7d457ae07d04bf3690d5a3f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5535c38d3c0eaaf5bd28a3a5229dc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b962543e17af94fe83a2b412c0ffafa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d7fea21dd0968ec909a0f92a60cb7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2908d4355d8ac9d48f6a7e0b65b9f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa018f889b0d8a1949128c48a7720424199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b644b14387a567cefa11646dbf627bf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7de3f630b89db5330516770a57d7d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43517b1f7b575d024c303cdc2d08f4f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e950799238dd664d32b79719725a520203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a7711e521d7cd9aed1edf88ce323d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90bd0c41aba146ba580e707bb49e05205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bffdc850c63b8b1e8ccd6c4733c8d4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1f165178bdbec842cdd50a71bdd77207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988968d0e9cd0c45927d0a36eb3081a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5db3feb49b6a67a32cb5a4f90fcdd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da4a40361160e5c2c1fd01458749ba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9f6d7c265d3c87fe7ae7c8baa040c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246651daa83cff1883eec37fcbc1aa7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e24955f878cbf0f31edf2d81d7a65213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249deb5010943755ee468aa3675c7c66214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99810d5eaada5d888845c47ae6700241215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92f1b970fdc1e17caca890fe6efba5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0123630c5ca7894afc22edfb1da9c83217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a049ad6dde443bcd983cd7e567b99da218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511102d5082f63d5331f67f7ad19c4e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d7a9096aa7ec0db9572784d9af259220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf036430920a142fa6c88247be2600ee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e2626f2ee93f210baf580ecfb6cb7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a4ae3acd386bb0780859c6f91375a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4f5f260a294627af09c78b19d1678224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fca5a2e171e5d73db26457137e4474225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da85b962078556fbc5bbbf5f2f0b39226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec71325fab1a14c1d7f6c712c5299da227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784019543404e6a01b790c6c114438dd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ecd0b2facc85cc45153b4ccf4a2f63229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75314590e040b295df8a4c39ae1c8e35230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f30f3bdc5f4b460cbcccd1ad59fc3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34816e7ed15efeb85174435d67fb23232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25145f94e3084357e780e19a4f4d1fec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296c3d92a707247bc198f1b6cb4bdfb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b9e5ebd45aceae7077719f3dc00c8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7aa4a0726f49c764101969a9969ed9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092c29a414f80177c274fa45c16597e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ff086a377cf664958aa4913a8c44c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c669dc15b421c27d5c5aca18f431fb4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6aa8c91768584775a8e73b31cf6650240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2298f97165ade19f55f7d54bc5ac26241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab891f7370f1c92d02bcd14dc5a538242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879464ec1b7e4fff776ef9b0804cc91243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023ad047cb60c9223c6ea47281b9286244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19844ac29907d6bd060ab286c1abdb37245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e11dabb5fc8122b18295522d14b8ea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da961e1b89f57f8cd83ea6fe0681011e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb7878db47a81f4cfaa6735ffb06af248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f571e5ae654c563ad2d1aad37618a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f5f9827b47cbb5d2f82b31fb70813250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f1624366d918ebe195638ef34b0f6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107bc4842a52d566ec07d50725539db3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21eac3ad2025ddb6ce356ade379423253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a7f67563fd4986bf04b58a2ddea73254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdfa19f79ef62ffa7d87357497724a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c9c986a249cf1d683881ba55af0ad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3404ea1485abe3a4a590c5ecf5197ed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa87939193f46c73177159fbed1521258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7792195eafbc3fa7905a4184328674259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428016a54c4849f3f787717efe3d598260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c361cb89376f3450f87a27c4ec3dec8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0543edfc46254928ddfb409ba469f2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574db9416d905e965b623e769424312f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289cc339e6e49f90a23c1cacd600e876264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a073487a1512b1ccd6d39666ad06e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe85580ca1006c926062e1259115ea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727a3703b9993c5dea6141b0108bbcd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c66abf661e17f0168329b63425123e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e27031ec663902a15a3693ccf08657269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4350f00f30d4ac530131be84229f35e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5af6b7ff82047c29eb6cd9828374d8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5a367626752f1c558216ad5863615272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b620a5bacbfd447113f69b4d001d9d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c16a07341803d00b3429310289b11274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7d828a69c9a7a6e240efa6594045a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4046081e9eb421472d2f169a193bd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fa79cd103494e50f13ef9b623648d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957717d9cf3eced11251f382ae9405a8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af548649291549d39d563ed15d6b9fc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e06c1763c1d0c3050fc2baf1ae8c9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1645de4437c91f78319ff7b57ad3f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b32249abea60fad18034962576303b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857db24e4d859d24818eb4b711b3394283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447194e624f930eba0073bab814e678284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed5ba0228b019be06699a40afb5153285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43511b94c17fb1d349787eae9aa73ac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ce184e8e2584211db7b638694f77a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1367ef5014bcfaabedf25dc64b764e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0e3dc80aec1f59c7fb0cf09359dd0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e860d1838a5efcd781da39d80138e2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69189a10e29834a2ce77fe1e6109e618291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66845498ebf65f36d405fbe183f20596292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d640f915366ac0e518feb7e6c472055293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6899ee04faede02d972a5ed0680f2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efed1b9ead61a3033009cf399c24b8a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c55c66035ea9fba3bd54c6fc643409296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684627847c1d06afae97376b3876ff4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20eb02e6ac11935b7a7bf10856eae1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc376ddd93cf679d5f2e1981288155299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f678adfcd8ebcf9402078e25aa50d66300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0e8124d07a8bace1b1490cc806abc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddefb254d9dbf5bc8ff5d9e4f9cfdc6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b8b3007ffddd78a337b676caa9659303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef2104d7fba63bcf3fb93cab6e24de304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a79687d55325f2635cdf2df25c024305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e1c615fc81efd6683c8a94a41ae15306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b4e64624685c3d6cb5f7b888d9606307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be18f8300977205f17dca214e21c7ca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e0be4e63239bcdc48c9c9657db9a0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ef68ef31dc1e65ef021b473a90666310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8700d492e25c764f9e1782752e516311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab7b107a1f412cf86652ce287e05e6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53018472d7f3c8246ddf3c759ec55874313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092fe43e6846d8745cd69af1179990b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4432b74728a05d4eebab7935db5d9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8993ef18d546f0513839a32261a63d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e779215946d82ae944b25a3b88c0964317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f306e7e848d19e48c0c635c34939af318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62562893e9929ecc0742ebde0793c0d3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90e35720a06e1e1d24908fd90de6ad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69dab6ccf7b4134721a38615ee78635321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29133570d0eaa04c51bc052faf61e26322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4206ebb216c9025da890e479a3c65323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27b07ef6cf91ba8c96e438fbb159d5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ebb70c34520327117b65e62da8127325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a53a4c73dad27eeb7732c446b777e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71318a3b1f47629dbf91a2b49babd71327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251900b2fddca7d97784a81f73ac444328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f23929318e82f2851bc9de7849b59f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f7ae1998841f5fc6ce9a6f88ce06d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f641820cae08614e4a8178bedc8dc46331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa1875b5c7928104b7aa558734b830332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c85cfc06a375d5813171f06c0e1b83333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b446609197c807c45e472c27eb236681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49eec78400e466dea22acf1b342b1c32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511eed84f9de27613f15c35c68b782b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e9a57771869209d6461a3ad4c5e964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89413d865345da521fa91ef7f2f317ba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855eab9f5a69a8f02aed28430a9daf56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966834c3db40fec5f4a69ead65e751c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65943da9db82484a33741a06134e76488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171549cc02e1b30c8d1a9f9d90738f49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb294d0360d3297afd382a54506a15010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d520aeb45f5708e9b6022a59206eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae370d336d3cdc7bc0a207a9f91c36e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba932983dc89135c685fa8a51b78505913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47402cc732de1916764234a4617bc64c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c180ebfbf461f2ab7c645947f85cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216eeeb5df3381dc439891cebc244ce016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccbb7dff80e84a0eb749087a621fda17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6478482278160e964ba442a52012e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1bc1d383546a19719dbf31287237d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a14259c8978a509cfa0ee06e67dd3420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef254f1eff1107f6fc5eff95f44ea621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906f6bd544c1124ab0aa40ad4abfdf822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef859c61cfe022d9586a58600ce7fe7d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888ee6d0191b21a00ead4fdff76cd5f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8569bb6e7d38a69a207c31ed3b6c0425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a939d5824d9910177eacd022131302626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134122dafc95d22a5b850b84c39a3ccd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e018828ca99b7aa05071b1e81e4971928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e365a90969b1bc758605709c378dc0229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc634fbf6fb6b3b18b75d90fdc9c730d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2663c2d517ec512b6d84d4468c0bec931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c937fce90f8bd125d6582d4a45bf63732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e243fcb62c09ba373d97cc12b702e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1145e1b99f418bb847e286524320fc534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a4be978eb77be83decc1f685d5e8135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe4e2261d137a6dcbb00224b9cc5cf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8d1c3aa8515042e1548f063f2d37337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483b27cb4880725f0d2011f8c81a2d438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dabb9318452835462b44571c72913a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29fcc46ade2deeb2c43466bdf0676740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff3229bfdf195f95b158c2876982b241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a6ab4a018f0b768bbc32088b7e7ef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7142dda8a1e217d7f7c0aba14b707943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508eb730f085be7a8dc5c4b2b32c2ac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7014d14ea2e0a979cb984d30115fb8645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c067c274d690553e738b4b58423e346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7095d7795362717f086fce635f264247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72dd45cd9d517f05c2735b5d220a8c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598a6f0b22bfb0a7d7f42f94375ed8c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde27847255d6daab1a285d7ee2819e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294388a9df49af7f285d18902e75291151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332b726f15912b7023396eaa41d385552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce15587cf2f71b5817666e68d453ff353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2e2bf93acdde141449fd5935f54fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901004edc40ce05ee751b7c21bacb3955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d23ebe58577a7434d7eb3cea7e5d256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791d09a7995ba3b1b83d6c67082570a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e153d691d48eb920f6908829cb56f258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8650fc1b24ed4868afddd7141e6a1359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60572719ce4ff34bc00824e96c3dd3b660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa67dd5bb74f52155749e13e4f4a0cd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e17d961d54592bf49b81439545dfbf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7661e74190b1e228073ba7d8eec41b663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0fef89e3572734345b53bd689b0b9064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618614dbf4e1c507238d00e5ef8ce6665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2aed6efce58c2095717a4a5c96487566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843141fcce8912bb445a8e03ce43dc667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d85e88a3a7fe271213a629660901d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba59eec632818707fbbea993b325a369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca02f3fc08ecc862178c799d24334770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf243c1d6eef0523b0df06c5a192c6671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe45bf84548da308047096cc337ad3272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de920e283fcc051f4b151f5a8a6d8c273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e8e14d16e88b814c513d4de50d40574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954da1673e91c1d2bff4c73dbb3f9d9275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55dd6a4ca48f31a49c15582cbd4f8e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82fab3c096a263fc9403065698a72877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1dd0163442a877dde32c383b8a01a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae74170bfc143f17f6111741f808e3179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bb65146a5858bd6e22b666bae41e780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f4a17a7061e0f6d401f408eb6f35881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674c1a5138238a82302bd8f5e5806cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1bbe89a6d4f2ec776ee9b55563e8583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043adcdf868649a1a61cd4e6e963ee484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40c6e95bd998ea331f3bfdfe03bf0485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f150fcef7674f0514faa7a60bb38a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6b6da0c32d2a6d73799dece6829d687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3a7367e7f252db0e61a5b2781a25288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf162bdd5015deac40af7b5dbd93f889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0a1f7774e4e52e00cc293c90d90d290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8c6a1a720e71248d02849c63d24cb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbe62573ff28395fb1d5229558112e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe78fd9991e27a5ddf793a54c1b9c2e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92297a65f8d340316309eec72cd2bc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134b322d25a6cae30ae04e3a77329b895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c738f58970cf9fd4ace486b4ad4eec396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a3a24a8e38f4a04b609c57e90743297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d7d3c0bb5a430e6dab8a2c94ab2bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffc015002efc78a3fa7b346b81181e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a3c2e6e25fbe059c2335efa3d08a7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41512202fa28e8af3fe5772300faf44101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c1538f4c61b04292d717d71177707102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b20745fdea377b27a7559fe727597f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ff3e09a85f7aab45d8a1cda65d73f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffad3ff7f6f0d24d81e5e0c5436de2d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c623343adc57cc3ff63ec18cbe84b4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a6595773d2cada5e722fa60fda8a3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e35b1499f8ea739d942f4e12eb4c0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031cc917504b4887d56f763299759106109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b836066cc2fa59646dd31e39ca5f4dc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a639a325a04c61136e558c8c04de83111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd605c5272e921e9f89b4a2b0d9c1f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17a8ebeb623fe7386e4ab79b6e016e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836fd60514632ee771cda807ac6f40f7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d6cf5cd643ca0b9d5b59e79226bcd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5abc361430543195f1764fd4a44f78116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1b01f41063a51ec86c46864fb30e3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e2055d863c0752018290f3779f396118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537d2f8d9673ff05dec4e1781e66bff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73836c77f5e1f13b17b4a8e662d7d6c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e77d2f8f0b3731178fb5a28e4f75c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d7a7e062c47d979611e8ea0bc0433122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c251147fc91329bb1bab33510dfa6d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc64cae0aaefb115d950ac785e8015124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54179050c80cbbc4dcd424b2fd7971125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06a6fa6d198a4522b589101785b32d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af6b4c682613bf5e701ac6a356e4af127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecb5034d3e1ccdc50152ea5cf51c7f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d9f1dc74e330dce48825cd5da33fa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc309e616b532690c6371b843608e35130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425ce6ba3d6701666a33c9c5a19f002131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6578a55c1fec5b89214d6fc7ed28d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35846da01f62b94d25c1223c3234cd3f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285962980d7b7036709cbd3dc8c6bd52134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191986e2ed3be561502210503b215525135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f345db6ca8c3f9e97b520576e8fae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667f4d290182bffb2e0652acb986818137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f5ebb47ad17f20afb870135bce6dc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152497e265a4e7883da3b66f4d0e43e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925fe03104773222daab06d81262b1f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64507f0b660cea9de7ab78585f7f8a60141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4c4945a700481dfa31742d1544454142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbdf398d39b39737c1c4d30a2eacc43143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9067eacb2ee8e21f410abcbe24131c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466a80fc14c0f35ce471120243e3d41145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da327afbcca9b792242be75c372697146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749397d81cfa91bca5d57c4ede3aab3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea44447bb5652319609292a06ce29e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3e0624a403ef83d6f4c88c1fb8964149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a817ecfa5a89781c3a1723aec95ee7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a19eaf33cd5f69f3974efb7ea222e9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7a3cf4202a2cf4fd9931e78784358152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281eeaa58278fbffceb668c65e5bd29153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63964f90bcc00fe2628e183299bc9ebe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e38e50f77068f8121343e42038b76155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca41816ccbe318ed44f03246085d01c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a5e0c07e987ee43083fe545ebf0d4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598f63140ce34761f4a53c06140d631158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e69f0c9bb5f5191cdee63a26f9633159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee5fb842ee8c07b74888dd9899cf98160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b429bd24e437d8d9bf1f659b5a78d80161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80024250ab9ac8eb8c414100610b2a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160fc0ba5f5e1683eaa6fa50c08c215163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5415f841f0a5be2f4fb569f716b79164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019135c700bf6d376d3eaa5142c461fc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23015ad6fd260c6441871e26939efc06166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9287e60ea29792f5d4e37f5b3c0d03167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f633c2d7e1685b09bdb75db4c0a8b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285b86a727b460da2b0690e8a1f869e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcee82d2807d26df991d46b20ca60c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa254454e2a88d22b66bb81616ab0a8c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0fc84e28b1eea17b8c644a5223060172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06de2c57e2968e2577169b2a74d5ab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f185e7943fed98d8209bd62ccc78960174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821f3bc696132d4a5ecc3f5bb9518a3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c59d21bc90964310f682caeeb50e20176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9b8d6cc351d08531d2bad2f5618bc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81b92b3c48eb80d1a28492b42cd290178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02032d566e9bd253373806afb52349179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11922d0784098c93c54286acf477750180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609783ef58437fe3b5b4797f2850e6fc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571018ba71af69e38df613f22155d2c6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961ba4cc39537b7f46a59f22f11a297183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801a665d8802c365e48bae37e491f4e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c76b2699c0b87484fa04242d10b809185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdd6281a0e75b1f213ccbd259f9a2c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5820073001469b3ba7a65adc45b6c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342df8cc50e4b94f8a864d6e85b44fbe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca495c762e19f17451f1f931bfdfff189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d3bed91ce73b2777ab9f36ebab367190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cadebe7f863163f5339177729cccdca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f25c72c2f54bc46bf2c0a0fa38faa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc843522e50f4173d819461a3e3950d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac83a70cadcac849c92175307b3b9c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f1d16bf17a0e7a36b0f300dbe14c6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f43b9fe9e228af82ed6c2c140e233196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a921e804e006233f0581d4ab2826f1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63c95454dabaa8a79c7b7da6d36c11198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c620e38dbddb3126ef58cc50b5141199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e127d0c8a26fb143f07bead2fcb4b3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7da55eb68920655f3eac0de4ee788201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77419f424277d2246509442cf6e30c5b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5a7ffe910d6969519f366fef30820203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b37b031d23753cca3a1b1ebc423e3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de776fc5bd35cde7283ae8c2a29e847205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f9b75515fd11af4e7dfc91412c179206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0305c87d3d143583f120df369c171207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518360e409ef149c0a6f1cfd8b93288e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e605831d262b4e54f05c41a0123f60209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f4fa981eb9abf09f02d95d36a7ccb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047911be58d47e4f6747155e15a8e9c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc618b326863a29953dc023931dbac212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f98b11929782e4fa78ac04a913f33213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2584e1e3f5945fb26798c3b5e9e79e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c6a8491133ca87a2be9c5626bc559215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4fdd1f41180059b6b035bc3a5d8b8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57a9b3c285e4420a0cd78b0af2c889217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8aa4bb1cda506e634936c6d1df5bf0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01e6506aca475693af0e876f31c0b9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225acd4af8a37aeb76d8976ae302c43220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e52e10a31ea5dd80ab7ac5718e7d2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b576f0b019c4acb02533ad37104cae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c044a9d5a9ffb0e4b92a27be3c3472223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456543aba4fcb7343b6229d4dca693e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff8f73de5f767f98e3b2ca463a876a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880eb2b31a0b4d4f7dd0140393c4c2e7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45404b2efb74b37d4d1bf32b3affb76d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e5a0bf3ab805206302bc4a09651d1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16225a1401541c09a546eddfc5586a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e868b212e2effe307043d2d5bdc85230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1cbd755c17d6e54f10819b0d9e5b5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eac9eaccc45635e584164a542a210d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92d0ac675a9e64eb0b76e9b3361064233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5c89b77469987a56ae33089a42b8a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9499a33746633dd93d0b21785e685235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498beba624f48943b0e875ba7408cdf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f084a8048be72b313a643195c0fd99237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b4e7c301f0a0b21976c59242caf00238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e46e06948863120f81afec9a10bf5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc920b7391eeba7d68dfb764808e0c3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16343c8d273bc0fdbb21b74b5d8a53241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204bd7f317b64c3ee362ca073353c8fa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374b59fbdd0377ef047b084529b4d7b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051224fb2249675a036eb875b0d2e8c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc87d685f368e7e270c6edf5f7b2360245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9da13c5f9dd1e8a79b8f4590ec1eaa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373aa5d043fe62b20a828757f6e17fe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9867145961c84b6e48eb24420b685248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401eed3b35defd5169462bfff995e4bc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20288ab6968567805b66957cf5dbcf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007cbe6360369bce0c5a072eb4a7ab0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952a140e932c9254f227db7435c964f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347a4aeeba8c3d17a3dc6978d54de26253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c292a73f748211977a7797e1aa8e2f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1290e54342b518e36619fd18fbc3220255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cafa3b03e4dc9574ca48d6ccd2deda256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629eafd464d86691581bac23ca92b9d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37555880f59527ed969fd27bdad4b1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc336538fa7fd20ac02a29f7bc03ba8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fcc0a51aaf1de057ac14858da9f548260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929b19d64843f409deb4d9643e40922261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f978f2376908faf7707404bb36014a8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41492a2e1b8ed019c2ddde1bfb571d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180057bb8755eb7608c0df9503b6050264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d1280fda9c1eafe14f19ed48c81a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9c8c582e9c8242c8b75a1ac76b89d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0feb0631e40c1634dd6ac1997d0b8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90229c4d877d2914d219583da78b4e7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63cd052a1f490eea319986ce615eec8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176922c7891255a95b032230fb32b215270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b3a1825f5d09caff9387398567830271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd03805b5e4535cb9acc3fc577b4af272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602db9633ab8d2fcffdcfcb62c8a8faf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fda3c54068d1cf746bacde66a8f12274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f49e674e6fee1d52b65bf626b6c68275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31fceee17a7eb5b3060d8305f401c0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9d0e44d7a69b64594e860b0dccc85277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242180d3e5fa159650c95bb184dc4fe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2edc3df9ea8300dbb918b5de0a87588279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3e7213b4b843928ffd6f6116b44df280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5fd2ffd7480035cf1b98355aeedcf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc3744a07ad84045661c8569a2884a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017838de8664c40bd8d8577647b71d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466dd6e248ade6262c9ecbfb0b4d0b3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781aa26cd73b64f775319677a7b6f92285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066dbdccf8f0e76c3bbe721fccd96633286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afa55c0172fb58dce7c0a27a30a7c6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9729e53f6589febe8573e90ba17ea8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce7244a736dc4a172b36d2ce649b34289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638eecaabd80fd1189352b861e7ceac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5a9f8ac822f1ff98c7e117ac456e7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1729dcec4bec0c7de8b4e8204ecee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ce1b230794bb4a1b6f90311e3da51293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d45a0cb86bce39942833e0810224ca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3fe42af16151787be1eaf409ec420295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7ed1b8d6f4cd440f6d6c5a82cfb6e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf42ef7c5f00fd2fc1dc00b3c4f0b24297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba32cd519e38c935d7741024b2eed50298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a329cbe75df7b2c32fac25f89e07f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d85318465abfa0e3870c8baf67d35300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98add3658295daa679e178aa1bcfb0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6168a986d484801591cb5eeaeef2b44302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33055798cb8e76097f213ea42189cf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018089550ffd733e5793fb9f4adead0a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797246cd9862f751f19ec71c25728a0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b043f5230e0eb22df7b2034a6ba3e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3b8e9e36ffcb2d84431a714b1f3f7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5ed43cba38401fc7d8147f1ae39fe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e45d1d1fd0f582086a3a8bba4f3abc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6a5d8139109be4a87723ab4c5a33f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07378d8d449f489f0a94419484b08ab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b080ab11d62f077979ed96c9840098312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a504777f1d2d631adeb9e538b2b781f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5afc7e2e00498e5233fd662e76456f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d491c4c8bd812174182462eaaebee8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ebc430f0ffce1a3f1efc1cce687c7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763271fde26c899780e1eb68c6dbc7c7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185227e28eb9c05514380be3e7db2a1a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420599a80df824594540b4cf8532c0f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c9c28cd0438a424a7fb52ca07c1ab320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ae468b04dcaa5701f47771b137852321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187a1cdddf7566b8c6fb75531b11785322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7886cd998c4308b68905677dd3cc4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c107ca65aae0db2e30f2cb925d2c7ba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63152312438e1a3ff571572d04580507325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>