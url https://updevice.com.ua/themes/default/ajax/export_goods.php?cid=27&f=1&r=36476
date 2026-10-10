--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad004323bd7f5cf8e771a0b0929f1f801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f50fba0dc9d67a7d790c07880f88e22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d80407e00e1e58886552f8e46da0c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a00e87640849d81187de96c1da5a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb188989abbed0034c5bd05cef769cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa1f2ecc0533219a770deb6ad289de6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b501a557679d3a17f15f1eee13fc17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cecc164c5be4e80831bc9adc7cc4e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcd6a3460ab2a590507678c6b457269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc7d25a25d1b67ad7cc8c9e26a080010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f245f5073448181d69829ac080d02a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4184f04f7699e3151597f2f836877a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb65005ff2abf4826c7f5795405b05d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a10904823d6201b2aea5b815d36a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb93e967e6b0670e1191e906fcc9dfe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fc154f1c55276dbf952f822ff362d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3c2c77f41638d4101735dbee5564717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462df05d0ec405e1cc6571705bb642eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca5689c22d19118cc72c28ee9f17ec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbb48986ea59de907aef6dd9e08c4520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407e4560db2743a3a041351e6e4da7f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eab3a4e8c83f4440b79325b1d0097922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66b01165acfc4316970258da039ef523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7349d32b88de23d0010df7d0c2542324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5d20bd8fc79f07dfe4a828da9bbfa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37a5801de09dfafb73ca05e46252b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4fc7fc9fe4307a238e172af4b971b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f2a31641bceff228deb8897aacef628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58fb27978542e67c376deeb5c36c2b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d78369ccbb90c2d9a81fa8b3de909830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553e60ca4a7b6ab04611fc7ce4a78b231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556bd19b63942783c52499d561f4e8c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577444f035f530534e82bed6c92d72233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7491efaa3436899bb1cbb4916c56534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f03e41d27477b993f97e64d385bca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad2245e47fd93d64a5408fbbd331a736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729be74f0abf0965fb108a292af158037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f111bcf5a185c4a42f0db593cd741738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd8c438f553b29ed8ad9633a2a85ce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22cf01cb0832e6685a63148f794045640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285cbd0333faf66cc5fa1f8f3c8fb85541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fc765fff107c86cdd47175fcd892942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98565216317015d26e20692c34e51843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83700423e6de28974e61a91d652dc244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09720c30576b6cde3b7a5816130196d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d561524dc40ee98bb9ff82a3ba43dfe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34dd894753d189ddb61a3829d0fd1cf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731438867996273b97b4b200b7de7bb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79608495fc8df0cce0ee9f0b0b91e02549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aee73acfce0a7ad3d85514b3792c8a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46826af132e8c2255ce3497408e7fb551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e7fe01f565e58341776fe25d74ebe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94278fb8551622e6a6520f55a9110253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129c73719240edde202257f04671e0054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa09781f3a4a19381cd7d7a7581be5955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4da17d51f856aa1931f8b4e5da14c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dcd5ddfa2562208a8839526f0b4d4857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffd7684d3f2506c59b63281aca5f6e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91135a85abc80d69dafc63cea10f62fa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4e9fb5dd4e7862fc8e72a362894a260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c607f9c835181bf4de5168ec859e29761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4bc4081b2e9c33cb39fc233216b3eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195df9befd2f46771e6c75d5cc64ea763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c966eac0606ac442bb2456b6efdbe4064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0887c65cf81d4fcd9ecfbdd7ef1eca265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f20e92a8bd8f599a6d79205b30c7c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea0f88273f49a3cc20386b41802f2e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f526664b3cd349231d4d3c6460e2dc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819776e019771e3e98dffbdbe27c22f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9d364be985a621e3b2d1c65889c7c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07a334b696c2a9c73f8e3294d27c7d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff43bc1084dc66e98498e153a3cc1272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7296685267ba2d5ebb309e6892ddeb773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575549a9db9fdc9951c510ac1d369a4374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9e6e33511076446f545a3db9485da75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910cfad97bc7d88392bdcb126b5071ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b8574e9bc772b0740c329aea1c2a877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3847454897c659a74e2be3929b5d6278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91228b682d4a7e453d551178fb9e2e5479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a20b5629b47c05a5415c27951a52b680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e69cb4fb2a97cc150ad70d5ee2354f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833051bfca64194b3a89e18ea8eb6ec482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f1ee658124379f9b7e04f55f6c6be83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247662139e71dae34707ab7f4ae0e72184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20329ce15d750edbd0d1bd48fd47d3185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696a837de84f015154319823095d9d386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0557113aa8794298c5b5438cd7071e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749c11ae148f312c18c1c7a47f8af0988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293666750b2a512a87830ed0697fea789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177f1eb591d5bc55cf6278b1417a55e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4dcc633170d393692a256832d5b5091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc74d4ed48091273487a7319b9575d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2c11661e9e9089f366f5d327c4d8593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bc8fb215d1bd0a67e7deeb41c2e5894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45c33b70cb4f1c81d918c1b4ad5e9595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91affec555ec84e4fc612ac62861fe196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc4163fb547af6ab7b78698fe5a50e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb31e80c382aecb2555a9fd9384f4698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b1bc84d54c79baa1f8fef72c30a4d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63ca2b25d513e7f07bcf23799d8a0c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0120d3033b2a48828529bfb1c05c75101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e5ab0cf30aa3710c1ae49eb7f1a70102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8501e0cfb0e5773f0669f261643125103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a1edb5d3e82c0a13be0d5e66809dd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f93501176f43038e151cef2bd3b7f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9dad5d9700a0c66736ab3b05dfb6d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898c096e47c55238b51dbd991488338107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13294672029e0b1ebd61a8bfcc3683108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20faf7105cb5dd313ce46422c5a18cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231024686084b5c680a7097f72b196d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e57bb673acfb6e7bc717d9111bd82111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15fa010eca08f9ad9f7991ba04880e8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d1b0ee0719ba4f577e0c2920600ae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a928479be1052c28c7853d1233e4bb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37efe15991b993f0ebdf2fe10189782e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8eb1db239add14069d638a7a0d9b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409a03cee3670e0229328f9ec4c014c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d92c6d858858b92da600636ca58bc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35104c557ef9a536626e6d5952b9133119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd432058120885eaae3dbcc49b8b91d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eff038354180e719e164a05bacd49f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200475c876c1e12769db2523b2d490b7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55526557095210108ba497a882111e7c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43eb3b728a80c56262efb9ea33e284124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda9d6e5927349c42562371c6185362125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf9a8e3dffb6869c302d9896c0572b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32b3d797c4756365fdac5d4e47a8a4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ad35c5dccaf0f114eacca2e43b432128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4ced4d388d1e743987ee452b54cf7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6caa425a12cf03007fb357c1b174b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0669bd628921fe585d5a84c99f7769d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be43a050cf1aa87e307ff1e9a7ced8b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0601bd2be02cd919e71a5c97ac911b7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2120c1fecee86b757d909fd5c0951a0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e86ad254e72a651cb67490a74be7e1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c22cb41609020a20a899cd4df5664136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1cd28bcacc34293fd143877a5482ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d73c00a9d70520e9302e585e1cd284138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839acaf1d1163ed4fb3c7241cd705af3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8180af388333784f08b3d27844eff0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c445d7c40a0aceca6b7d4863e0a41141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf6d3622bd4f2a3d60e6dabc1096eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728277e82b9cd415aee4ed50ff9f2926143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da3e9fd653776334b6461620c5fbcc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed866e57d76cefce4db3ff32a786707145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd7ca331d8507e3dd7009b0bf9343f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6f020104d75aa44d26c7094593da3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c019397e91f91734fa5471ef963bbd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad177b67f0cf34887e5c6f533af9cc9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d3853399f174da7c29091fe2102ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f48843b5c10582dfb376988522c71151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12675497b89f0c1ea1afaea0c4cd0a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a66d9db8b87fafdf1a6374846069a4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c5a010e99276948aab05e48fedbba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672e65880325b7688ee9eb768c1544c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f8237fdcef52bcec651450068cbd5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d68e882f86581f3ba8817433b5b11c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdcd4594199792959c31bf77992474158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69974142cd2bbd1c822e2c6731b80064159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0645d5ffb28887d9239217e9df2b48160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464f7873c913ff36a74d94cc5f147e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f33849624a3f2fde38ee458ca484e1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187653ec9da9b58356024651880472a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4dbf7063967895f9fbfac751d017b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9e05e3a3a00b67fadb45bd09e1b72165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8504ddeb565a7c4180c795ec3c1eda4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef71bf2329dd8fd53bd03b07f8def2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65ee2974a4cb159e41076569bac41b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796577bf800a13d12b8de43c6bf7df9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a931ed9c12219929c0e4122a969ca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e548c69a96d0e2f4b0a86c6e4d6ac5a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910565d8610624d1125886dfda7d7de172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93686e4318f942c7d4c37a82461923c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62e17d4e869107e04e211340b0bb98174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258866f4858e191463f8188b3133780c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a34907c48fd124e66b5c0d2ad6c331176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a055330afa08501e40f279d4bed6c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9dfcd22108c6f91b3280d8ba5f17b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89042f6702c5f4630b3d7d05eff7f524179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639b8a09f9ef29be88f5a1492c17574180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3988fae273751200b51ccccb4922373181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65031cdd0b774ec95a05a562bb8953af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084917b56d0024167a9d62f9af3611b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc15f6b4f5e89aef7454f6c4c1aa644184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78146280d34a196f8fd647c419d0a56185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9febce2d92feceec5228758b588cd140186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013f050a12d0f14f84c719b2467c7a5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094090a7ec7fe0cd01babb5c1adc98d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e15724320f63b794054f05195ceb9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261160705dd1c4d269a08fcb299dcdb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e7dd614abd8208fd41b14339be5b2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a634d9154345f14a5185915731a6553192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b2a5e27bce51dedf7b9051f6db151193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5b16f59c09694e55340b66b93564d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669687a15aa32a5b165603393e5f6d5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7c7b8a158d34af2071284617acdd4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12533cea5931c562490991bc7a2fc9f7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ab43b4724ac5cd748cc864739feb6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894198dca6edfaf9e17bda130bb3b8b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03aef6f919e2b320dee174488d3b89b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e9b1755c81425f7feabe05e2ce255201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2337fcbc06d31dbc9c6dd1298c8554202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efedbf468021a9f49d59d0d1e7a90f6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d01dbb6b2877e7715ad4bc2cb52724204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098b93e33b243b35cbdeab0a08aa4cf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575903a2786705d8636d7d9c9e53561206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03df882ca6584d45f258a2e16cb57be207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b2c069b4d54d1c13cb6db7ba0bc6b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546d641b37d361b3cd12c07d50672fd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874705b10cfe64961c10d8474fed8ea4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a093aecc71e51403b71eaefce744d95211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb2ee151e4a7b3c7ec519fa6799b95212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed76bb08f08aadffdd489c74310258a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80038f6f13eb60371b88449d0223946b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ef21480a4e768c8cc7a8cc9b6463a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d18d261e7a1f3509c1c72070b7cbec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440e8413deffecf6261fd46eaeb0aa9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48c0c5deaf418f5de44068a17a0bbe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd35b0e412481e8b28efa70df77d28f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4b053ba7acd5f237f6edf34d34e05220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7daed1b7b7d19530aad98b08c705d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865371a765e99ce0f012c5ebfe01a907222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acb1ca794c0ad36262a0d655a8b232223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d57d64f522dcf0481fcf92260af3e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7420ac8b2c5cf7d3a29725c9048bb45225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5de2f265805d73098050af52896e0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac26c1fc670df44c22e51767bdc17cc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4ca1c8139d228efac58c9e85bfe1b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a61f9b916a840dbb8cb52b7279538d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc733212b9d1ef1897ce8c934282597230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e927795f324180d691986b2a386746231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead54866d9b20cc758df0b13f2863f19232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899b388ac579aaa190a16caba660b9e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae29b4e8b03fb6efea67f6accd0bea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7d5e0a7aea81fb69cd3225edd3302235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6eb4f1d408e353ca707fb4d8d1581236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39509d76c4b17fcdb7e11111f2e8f3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb422ffdd5637b152a60c03c86fb1b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f33226e4dc7eb49b09fd18e9321ad239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7f25b2ecfc83519700f998f7b1e33240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f7e7d188fee5729ce9a20c9a53534241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8bc7c6fbc3b2107cb8f7211e3bd49242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9c81b93692c2a81303b20c507270b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662162d0ec7a0d48bd6f73d17a85bf08244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48670d1978634bcf91d9d53b1a249db0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d16207a611eea45c4e37b20a87b960246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3d0e532b141b2ca3bd613dd75934d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad82dc4d92ba75a00c3f8868e2729f0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee35e208efd6bddaa590cb847fbb66249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88144808a298c7987a599c6971b74c30250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d221455fa18ec22c71ad5a0f6deb2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1182e021eb45a5fe2003fa271bb7d9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34deafd0232ac7e7cabb89611394a968253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a0f3d2688301c2d8054c1e0837212254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622b8a755e3b7550bfcf73defdb33f8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7458ff72c89924ae045f5eada9593b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e62c3e3619ac77fb2557a62c415ac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6eed908283a3e4e01c762247d867f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ac77dd80acdf457596f5a74f70cab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016aca66fdf151ebeef210e0ede94eb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd420c55e9c8cc5faf188d797d72826a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a3baafdaec0b6331378f24595fdb1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80567011be001ad6722a3be81ee67d8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a86595dbf68ce3ee1f6dee1d7d1f35264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b183951da3cb4ce37d9c28324587b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80668743da7166c0ac5a399962c1d4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4d7897301108b45d70033ec471262267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d15a3d1d12344957311962d3d3aee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba967e12e58aff35f5a804cce3da9f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f1f46031f01100ae2e6ec6b31d37f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9612f151a130b0c413589e65211d2c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906bdf9f3ff9ab0e9887691edcb1e46272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacd9a6c42b0a8bcd3cb7a22366ef3a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478e1018efb85bc8a3ae926358a1a21274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c15133af787857753688673f44217d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d77a46043a983d6adaba115a99e33a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837af9f7d89c8dcc1fe4f8d8d57218f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9f66f1a648b2b3650816f4a845c40278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad147d0813efc671c7f1a1505f1307d8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ecb7f1f4a75c878cd0fdf6abb936d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2344d541a21af24eb6876fae9f3463281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3415473febeefb4c479f6bb539b7f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d6518e218f48c2b610e1b9d0a3a67283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7cc246ac6d8a4aaed34827e7120cbb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db598144664c1295ba9a315de6c3e9ef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c187eced66a983f0e96c7367a30a1d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c0fe7cb44b65ce50d7a1435b3ff0b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255540578ccc7a030be29b62b2f717e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3d47cbf304ce8534af3b57cc0d7b4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519c8a1193928154810b3d723a5616b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922918c08257e81f39ed46132c2d3c0d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42617c4c2cb1a053b524d3c88b7c201a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efae08dd00e1b6aa50fed2cca3fd7e7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0b427648d78597ae7669f5fa9aae1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d01369251dd31a04d04f264474fe4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5d82b61e6ad3f134609bd69bfa999296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d960a27ed499b0e38cd0147fbec0c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c90cd27935468ceb3819f85c7d96c2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a24d8e6e5a96235f5eb4451ad645aa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93940cce1ec35c2df476dff727820e3f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369de94b55fdbd5d95f9fa7b1b9db87301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659559614f130891838868e116f9a6a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3615e88f54381eaf31b580c23258c31303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b3904a3d02f787cfa5c461a3055e6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d8ecaa20198e675dd8be3a2894ce7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c0d810ace3b53ba4876b7fcf3d832306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c56be024b8496e11002805198026d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1ba4b77104c64bc68fa781c27f32d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9736565b567054fd93b8255d52da0c7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f34c4d810f233a6af248089eaa7a3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26211819d732f95c192c1dd5524c9805311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176f4e18d331100cbddd170bfe9c98c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321844b6a75f14a770b116dd73fc1796313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722c1da4376c572bf6f2e5cb1334946314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd91f7bd1a9df4f6372d40d1a7075f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf93357d810e2aa7f04e65181c938d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b9a13876762f229dc1712edb74af2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66d5fc378a3cd1efdffd24e413808c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91688fd84ea7688455e37023ae0ef66a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8669a07949ea7351db29115aa784360320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d69412ee45792e0882397ebdcbdd3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416736c8ca0ef97d011247d3130de525322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9aeb583ad5e67aa01d6d85aea7672e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f6f11621a597a9bd2c97643dba824324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101be56493106c30bdb270fd84ed7af325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e3e1b7314a69bfea89d32d29d0e3c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54121acaf2b95a975ffba934a55eb89327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6f292189931141b81c2a98c5b4db4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c96a707b75452742f00e46e0fcbd5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e779cede17dd54325701db4b3be9f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2a87f1904d10351ddb0a08f295e57331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf54c2e31757fee35a2ceb5d1676f37332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4556c3e29a786162c1176857d00ea333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870a099da537be5c0b33364061b80f61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4df0d030b387db672a1864fd88c52f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd8b12f7b2b76b4fea48a012aa4b633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75721f3f9a6bfba61de22b4938beba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3118e5d5094ba15a5d9ea87010c574e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c034df899437ce2beba01a28ab4d376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457368b4e74b01a3b5e85ea61ff660e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0d0e2dc0718515ba1e0576dbf73f28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9736966ef22bfbaa800b76f198e759.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc407745bbf2c7f6c2c8c513f391354510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b673f88fcb820f1436d30f66ee5b3f611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03652238242a8926f086f5af7df8bd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00811f60fd97c49b85c320dc42cb4513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740953c9516be3a2962e03d4b88a7b6714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3de4ac04b8a6bf682fadf48cf435b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa4e0a9c749f3c39c16d0fde875aa516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c73832b1b81375cb357ae61c6f78417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad267a9867a283a28b7c04b0686030c918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa64c4fde7fb564db4880f1bd344be819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70c71edaa7da77e0c0f22a59cc129420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aebe8161965ae811bf79dcbd23303921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910f370487446e6ad02758317ac4b8c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9262ffc9ff20a85c0cd353718211a523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34d3dca501018253a9dabdd7b20b5024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39d76542bc309985215500a4c126c825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1246cc317731e714bfcc65df75ddb1926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b0db022c4370fe64d8302ea0071fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaeefe15b99af42aff5fb09507ee2d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900cee0994e1820706b6ce9553f5ead29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770d5d33fe6e6a6e95febb690f5f36130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6e6fbb64def1c8589044c77f27e0031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3f7d033dc34d44e079cb8a847fa4232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5170d485b0a13dfb9448f5ccb1aff9933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2582c40b36b8c42489f75c9bf8d356134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf8765cecf84b40859b6b0b18ff19035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4262a601859f4c8594122b4521759b136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd758fd3a7425d8cfce12ddcde248837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fcdae3bdca589c93c091ba0b27495b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea322fed7e38bfe5e57271c88c30854939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc135547f2e0818349c1aa6e3848e28940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5f7cd094a1dd424436f8b6598a88d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d1fc945a4b17c4b444d5817726af142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdc5997782bcbb85ef6ca10c211c6643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483ba7135cc249632ad39eb0c5ed67944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679a3b189601c8fa0dcba1e43119a5c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4544d9bf9f17709892afa62e5375246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d4bd0a3e32325433b8bf0dad7a12347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e512c42e36885911de2b028c4693f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8bf11e6ce618eb1f3713ea0920e5a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954fa276e4230de6d25c815a9704c3b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177134f56356e2b095509b3681dbd5a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d196e0e85ba2dd91cd7d1d49ca4244a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913ba2add56ae36c315c87269148d4353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167d8313f4816a5a6e54ccad3182a0354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536ccb962cd5a5862927230695c913d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7778ae5490195102e67e178f04b49556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df380f913f056c5c4acfa3c20d3faa6c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301fa9c37edeedb0609c9adad2180a658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1e60c149a723d29777ddf9c337d2659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02062b10c43046aedea73ff44284d5760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f42cc317e67c1b97fda416ee0919161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a1fe58e32bd82737be6b322a51ae562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f4553f60514bcc26083796da2428163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c607827b9c0914e46e3454a26ce95164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97598cb3a7e66b83b3204a9919ab551d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df88f16a3bb9022ff021cd1f4cba86f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae1aaaeffb062a1eb77179cc2f9f5067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b02c151e1cb5da30114cb741cb2bc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d2ca6dfd52bd8ef6ae7a6fd2014dd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6b84aef7c2da9e1f73205cfa1d4fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c8ee07e9d0c8a48961fc3f3a9e44171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac775b03b9371dadb2fa872c3f4ac072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd0ac374bb7ae39f01d1862996241873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c2c5241a48f1d8841cc0be40c871c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a1057f1a0e03a332bd003360d41e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55b9b49d9c7016f13314a674a5752576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087be892a978aa7ffcd5fedc0a7571177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57846523a846535c8b5c69dfe0a425c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9d617864832c68bf2ce4ffd903c2079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcb488cb77753e9a6dcdbfc4f96c5d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf7f6b92f75616659bd0144177fb2281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9c10e1238d24a1d7eb8dbf363530e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a947b7a8e871c2ba7e260ec233fd883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68caab85066361a6d8b1e48638102e984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25c19f3f3727a0a40cc17101bbefe185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bcd52929d1eb95d5df445aeefec74486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b24c1a789146d9e16d3b3cc7248dad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753da5128cea9ad1444b11f3fabc824e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326561b5424e2effc000eb440e457a0a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92971ac54f8780dec2bba77ce0bbfaba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5611c9028266f6b08be522cbba56e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360f10f9b83caf4d3a747ee9d3ba67592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7ea915aa2935fe87d3d358f01427f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59f7e24790e96aaa2464718e081f4894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453bee71d6ca07f6dad0b3b4e49138995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a889e8fad056859891ff9d524a84596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d5d2d42620b0c14ee0c1d598fa61497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560617fb15cf906406c81a57a53a822c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c47504474a0f6c2a4311b6d53509b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262d62bb710e6d4338fab9a5c4ac9ff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50cbf24b3bf53708dc0b811eb182326101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6ac3014431a26e12d52150b262c09102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d2256db15a120b98be50a2146a82a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4337c67619fb742f71faf2e5d4261104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3e29cd7e9fc9d26139530f5701adc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c99fe9f0219cde058977364b6df96106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b44c214cbc409f695514103662f7e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917104a1f5df700b4eca2baa53674b31108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176ed66932ef670db63507bbd7292df109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd01d89593d1b8eef29551b2b4fabb0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b97872ec246ed4fc04616c5f9f7ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6869f446351d4c47f7937d10e3fd9c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2be10117af3648483aaa40ea33191113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca03f0cf76193267cd43c63da73805114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05311dad11c8de5399a12aef6ee8d69e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406479c28d0710b51bf8fca01362c61116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8da19e4b0186a605f0301d9654a1d1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65bf3726061564f341cd4cef6b15ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe1ff5ec5fcda44b6ecdbb96b6ea47119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d2ddcb049457a1da5b51856253375120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8300f393bd2319ba234ea573e59af0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375d4de2322d5482a6733d94c162552122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e00a43ccff115156b6bff1417a1ad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862512eaf384a77941d6703598b4f5d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd023796131945e28f8bbc83de2b36125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb528e8b54971791f4a24a79ea560cf8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51de0ca01deed1b7da5df3f025dd7f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780b2eda4affbb997db8f5c6f65089d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8b32a305889b33d5360037023f530129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a964d62c8494b3bfd49d214af3f8eb4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9d2dc52809281612cd53ea275ffc2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeae266dbcb084c26719d06c4ab492c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61c7552129332f94c183b1235aaee2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7f242e6f081e70330891eff6bdfc3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682cb9f730f2d7a432369946684b0756135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66823e608d2eb339fccf17e1117663fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cffe3a6f3ff451715ef9c8576bd0c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615185e4abe6440feded37a1efa7647138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fa1172122006bae74b5392053930a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02361b32f43fff2b2196f95514a0557e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64102f36070fecb9ee71aba9832ebfcb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874c510b8d6f8f5edf519bfb20677ad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c252e2927c8f327d637289bdd972c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87181f385da55af749b5be437e3b0b99144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328db3e742483d064ae0665eca439f29145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27601187ab72a38d1fd883aa181056bc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cafd5223fe586a35e87a375306ac93147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092abff679fc5308ca4fc8868be12d4a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1555dac11c8c02c57ed60f8540c949c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a0d914d48e96caff4f67ff1964b30150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc43de5b8f102c1a32a583582e9d443151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41082d9daa2f274cc1f3fc746562e2cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705766fbd5d5c2c59edf88b52386eb93153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c7bd855a287aa8b08f5f8111bee0b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891f0cfc5914c47827ba5b241b3b041155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c136874160fbf7049990cc7d27f68f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4121b688ee635626ff4bdcf52819ba4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aaebb80ff2a8df2726a2718d4cbe88158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12abf5b6308ad7b7127ec21cefbdfe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221dbd30f0209c7a326d5d9fe663f50d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70ea790f5180f61a96aaabec4cfa1d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8481e5536f23e0aad187d50d2c15b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bf5e4d2c8ad7418649429d3bc1b73163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4675a71f7c853fcf389d805f40ebd04164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ac868dbeaed536bb8a1cd55010d36165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ed305433ab31aebfee67615dcd3c8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2ae7d1b5eff2a14aca639693a14bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60cf179933fe07417e4afa39d391f33168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853c820607c392f4275975c1fcf7170169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cea5d40d967186b8df57d6ae99312170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b446729f779cabc7746bb9d1781602171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89c091cd0ee41022d0ad1e38317dfe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65466247c2a91809269652ae07d0e7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979f6eb29704abafadd1fd6952f3169174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57089dbb7b03b9a003375ebb3ff0a73f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aeeb8a1369d6d7a4b9e90dadc630bf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6eb4ff892d91132f70a41b506ac7e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc60e1c99e621117dd041382ec4d232178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864f6646db77cd76f1766a0209b1fff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a412865217a8118ad9476e88950e0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094d3d6e1c367e516489e5672c8cdba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9e2b1fa1e30d7a276b54d797ba2a8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3736872d2452197cab9f9f795e2a9b0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23df7e0548b2078f1bacf7d59dae34184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece60ecef94118e7fbdb2905b7fc052d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b5f5e35d5d6b50781915a0d034f44186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db15b908115e693039c3170afbd3945187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dee197da1b0f3be8744f56e409a477188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b7d80d8f8b1b075792e050a687f8a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f4f50f73ca93b86137aeb8d3812a9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451dcf171f1ef76a4edc560de4e98b92191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064205b94346116778758d08f847c71e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7507e4e11da9774a80ae835776a49193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3eb456642ecd9cde478fabfcca9a9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e978cbf38bb6b463b008721c42bb96195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a084bbe21a2a8e123a1d2d6411b5193196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b02b406a27a468d8ff575dfc7ab86197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9f8a88ecd09f467288a1293862f43198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a163dca4707ba2ac299b3249197db199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb212dcaf93ce10baa723b10dcd0cf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781bacaf51f8788cd42558cf5f4f303201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1e75abcb242621a0e656eb3bd50e4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbc132f2b5d83245dcc810c441b44f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b9c7d5d1cc7e406475c09747818c3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdce6a983bde29a94103aac2fe75fd7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdec41f08ab082a151d8b5391b8cb4b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868aa241828e92343af89d81327e38ea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a0c3f21a6e1e1ab457e9afd9a8c02208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1bbb05e4217d2f845c536a330145c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46812710327eac6a4bf9b41913e0b360210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fcd695f3101ed327dbd050856139e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8c6b5ed1393cd35fc86ae5055122e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfcd6e9cadf8566e97635b0f86bbec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54329ade598d336d5499bb39b7f7d310214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6b952a28123e7e7e6ecd0cd1ff80b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d25d358ad207ae186959f3a790e828216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76394f19d63f80fa07ab47a68ef38941217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319ef876ba1268088bd2aab2dc003d0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c173fd85c456f2ca4a7808671334fa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf0126734b06aa6af593f1d8f3544c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fbdb2d66c937b1d16b8b73f372211221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad6b58ad36ffa688bedecedf9cf8fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db4287753d63d59df3f60136d6276e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c055e9495fa369857570e0d91af730224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64253a112aa5ae9338bb5ce2598cf866225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38cd16303e63b7a1b3dfd497004499226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871dbcc83929c8325a567b0d7fea548227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41036762c3def0d1ad144035fea3f438228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee802b7ddbeca46663013829c6f3c172229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e2c2501da4905d0073f59b99d3cc2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcecd8b0b6af67f07c5aac0ba7837f8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efc9c348611017705ee4b911b6301f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39e1ee9addab6869b78f0e28fbee92233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb144c78b961f99e536230bb909bf4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d12636a2f95a2d78ac9896a10a566235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ce0175a839aebc5843a631ac10009236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b4f78365ae8ce96f126a82bd26912237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ab1d12fb519fec3e20b53d1915105238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea87b2a5d4ae2456749d9aed6222562239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23439b37442222c15d960bb10ebba548240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17202da34b6274320700d09908ee715b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be02b045a71ef203d6cad3c26ad195e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6510b0e6624a11065cb860f31ffb0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606753247cb091d316af9f61714e1fc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4865190f21b8be79dbb768198ea9e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22414dd9bf3d9fbe47d7200cd47242df246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a7ef37ec468cc3448074c8207def3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcad6514c2dcc561b961cdf8cb42070248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5b6c2319cd54930801c94d4c62514249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f80fd3bb6d205564baed6782224a5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0b8c191507cb12fa865729360f1cb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816b1a4c9458023829dbabcd6c16c97252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df197fd8f737e502dd808fdf93a3cca4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496f7a14c9566e77d44824a66a9441c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954da39c0e94d75c537a4266f8d6df1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc000d60cd22581a414a792f5d87bda256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859318ab43ffa8f1ed79149166df4ff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c110ade5c4d363a0ab643e90d0703b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513d2cd48b8d53bdbf7002b4b9f0ce3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc44d849f8a753e51e08d640dcd420260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b3ee61e3269fe192cf20d7406afe7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b645729025003d42b9be95ee33d778262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61eb39ea120cd504282c2e95040f456263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40070a114d39d23e577e5f49e58143aa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709e9ad1f4815798be4ae832c8c29c8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4009bc8d2aaa2d3185becf9f49e4c04266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf785fc218d809c810959c2c82745fe7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1899f7c71f6ed17564108644e6d17f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05801ad11c9e55f291e43be28d3a49d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ea984f7bb9331fbff303f4f21dee4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffa69db43345c92c240587abd10e75271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252b6e6fcde40118d0ef2b3f3d7e99f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be859861f8abd75a30faac51e2299e6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c9961114615358e3974871fee5fc8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a590346efeb315405f19ce2df713e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86779bfa50f2fabf6ffbe1d1358de9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e821c42af153e6552d07cc52c2b28277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f2e251b5aaf33557409fead73ce3a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b504f995b2ea6087151ab55530eed1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce78e95a848c7be13507defbb94ae9c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a6f2266e2bf74babea2caa64d67be281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfed7248ed78aae82319aa2b409e364282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d3162b76091cf9d2f1e3dbd15507b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884e39b39e8234e8c25ed10ff122892284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77526e9816b436c04b010f7f47112b6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690d2abcdd1716b6db6ec9476e5fab0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf4b1484f617e68a80335c62c739c3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15885197dfae1f38d9b205d9bfd04518288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65cbbf6ab50bbdf34dbec91416ce536289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa175ff7723033b04e3b57b2bd6e645a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acfedd1c5a71b1e6562e5e20f02502291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88864ecd67f7afd1fce2d026f98b3e2c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b7f6eafdf2ca75eed1c9073de5a76293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68ea664df6bac524cf09ff73bf1972294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07705dbe81d03636f09168b57a701772295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd623a1273f65f2d89ebc144c6ca226e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ca34adb330179586a7fb63ac0cf9e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a1a79338f6e8ded6e38d968d2b010298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064288cc3e2d02e9e47c3df86e554725299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11283578044fc3bf8da3d743906679c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5094830f4a8f366463a2e33a812e81301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc93c1c7afc23625909f7380fc2046302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea739f22c616e02ea076ddc730e685303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04dd287d2042699e2fc734c11379e2f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6acb6fcc05092a77e37a00c62f4699b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c729090ce20c8cb5ff08f83c86303fd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7a3f8c468ea9a875e299f56456d2b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c116bc79d6be20aa37565092fe4db4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac3f141e92acf6f6832163cdcfb882309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5cf37a80e261f88556488c142cd4f1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8ce25d242556a851616b900fd4de4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482e6dba1f398e4f9ff311d2e8d0496312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d934ce630613029c0b7dba640e1a69313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7242c9787983564dda8e0675891dbc1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0523c2ae1f57b6c60237d1b9dc23a45315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6a9a6ef29051ea1f5a8a7b18348e4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3805dacfe65a7ac72820e82958e193317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa6fb7ccf3dc896209113c4e37f9d1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837a24b8c6cd4f62e06075e0e664c99319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b1853bde996651ff4b73027dfe12e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabf1886a0212ee95fbbd9a6b6d040a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577e5e21df63d0232856abbf22d3a6f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664520145cac21e1c982a24aea91b4fc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a0ec21b30d26fe52177c845055f7b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904e192300c2722c7a9e1a43be67a01325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>