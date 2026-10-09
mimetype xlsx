--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de12bc57cea82e4da72306d4de54211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1db49f250ebc8959ddba0e41c43012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4594572e6acbf9d8bb41b3767205763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e13b3ef3d8dda1e8a6165e1134c09e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0ad075a1dc169c29da666e88494ad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa802b70832e27dd2975ffa7f754c3596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ee3e4cdb657c08528143610a6c9d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90695ce79dad4b820e4f6c68a54ebe168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8532e640cc91ef1a5180598b72f2b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fea0a72ebe208a60265c708cca4cf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb29d01f26f05cdd9c68960b00a1a1f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b32d8686b8bebebfea862263892a8212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80ec22c40cb82fea17f9ec8a46830b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e0457243b82ddaed7f5103ec4e2f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af692b969ff9e2c64a724aa9c81fec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8ab3c67d33dc0b6bf79ab3df1737c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbf9d208193e95761d56f9f5623e3f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163cd57941663cdf09413a97fe74b4218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c717dd4c63c4394d953261c50ebe73119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f946f7101fcf9cbcd7a787f59ae2d8620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0df814ad4fcf94963b3cacf941dc1221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca191ee1145f300b004f7ff9d3cd97a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f342c7efe54824f0b891eff8f9585f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4319b8a27cd9a31f0aacf3641243e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9de677ae370919f12cb1e9049fadb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b9b559b78562407a771c26b27bfe926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554c8c22368c923ab7bdef4259c49af27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9cb6d62111ac28ddddce4ef531cd928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee2d2bb0452ee8805159a9e4d5956429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e7a1443fff929c34d2ae5a4b0965a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e3d6ea130f00ecaba650fbd96b1e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476e5baf9dbb044f072fa4a904c0f7432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ad8daac3ae411f898f0d6341b577133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c63f907de33e886fdc9831527ea7634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f668e95cab5a8497bb2a0791950e0435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918069483aebaa6150e4d9b9e0277eb436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c279a5503361d807ac09a9b4c9c9e037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637aa139c8adf2abd77ff1797daf0fc138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0daca4f593e76ebae5966ecc02ae3139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57626b6d04555f538ed000c19fb6b93a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceea7777de854fbd2ed507e7099605441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658cb2c709104ebbab5f6aa5c162c4242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad0c63f2808351020bc9ace3a4e89643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ada996ec36e101a37ece1632553f3f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab369bed58b32a06cd1584b69f32473045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52fe1d38c5ffaa49ea747c48e8eb72546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fba563dc9ac7f0a866a9e3104b9ed247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f304796f32936fd7643e901db4a1d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757ee402a108a83a64fff88aebbfe0649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79cd321b73947bb5a3dd5644493d9750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb38bebbb9fdce9dd9448b14151061751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16b74a442c8539fd16c5bd74d2a25e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49935e1e25ee803da1b09323c11465dc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17393cb885290d6a346db469b95eda3954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90af49bf6a2549572371559c511a7a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cd855da1de047baff8e28d8c35d4956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6f926049ccac1b4185e09b829d81557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145acf80e9f7c1d2ad8ee142eeadc49258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dbb4397cf15ce559e85fd48e988e9859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513c926535d108b3c937b7d7292514360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47a135c3b62e0fd76b488f0dea568861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20fcc3770cdd794010132317632ad662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299bc615ad7f1cbe65ee98999589eab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ed20d44a59f86882302d0a544baf564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d01c31f1bbf50b6afe2140161984065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4e8e30843b31a81e4ea7dfad9739866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52180ee0d8437905544a8832913f773667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debf62efe78c456eba7bf649ac9c21068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be215d11727039129bd4254da100731169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca30e2ba8e6f13830da903743c17f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630d0e85ddbf0df44f21cf9800f611971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612063b033ee2908068ea022be92363e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706651e7db28203f20aa79da892c26573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efcf68ea324c78b40068771c94be07d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650339d62bcefed8f831ee2b0955bebf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18769f189263c1726dc5ca77f1dc6bab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33b586bffd8a65e9882b1233d005c277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ad5dd907ba5235d4b0d06f0f455c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c316d2396b2834f8f22dcb71ee4c27b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47080f8d8ac935b417271f428a26379a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579136cf955b2ad8610255c6eefb61f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eae1db439f230b09bdd8261168430782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34333aade252f07386e2cdf095461edd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1631215c915d80d1d1cc87ad904599584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d58143b087037106051463f72599d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95da4933bab6af44241ff16e34c3dc386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0ff1665304ef493cf2c8ea95f48b087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61542add327bd44854312c6cc1f76d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6670fbdd8d8f0a45b069c38ab00db689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75e89e99e20867a0895593e1f945e090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a56bcaff1a3dc64cf424df036e31691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8177d28290e36441afb331f0e31fc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3bba9f8983472ab68627aaf31309b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586e8acb91a7e39e2c1be22069be4dc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f289d499ad828c2269ed452bd27cbc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5267f1892cbce1bcfb415b22577d896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8d7ceaa494530a07cec428de502f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba50568087cf8036be2cb3873eb66598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439e90711d79befd319db945d3dec9f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddab50d297c97a70801fb3a35043f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b507f5b75d3b93e2b244f6fa66cd9c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd594139bd790bdcdbe25a5eac5b18b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96637c03d2ec3ec8061986a582e8e039103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029b4eee26d6c6f6205eafb1fa8a925104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6483fed00ddd97fd00f4ddacf54dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03daffb9da2df072946c2c2b047fb68106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a0d78ee88100bf9e56ca9179f8d06107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3560e3d2ef0165646e9e827aeb0f1f9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885df9b733d5862a259f170c7d66e95c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9943a9acf283b0cf1f668eb4705d95c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecaa75f478c28ae6072e4bebb96bf3d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882491af6cf0896535a503f0cfd3a69112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4c7e9d4b677a1bdec048d6b380d2e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b926fa0b4a192981f7c37bb8e9d55114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775cc04b2c6806594d4af5fba1fc627115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5978aac3c169f8f94c3750dc2436d9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11049c7f015ab1e12e4164e0013984117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17d330d47ddda371e00a21c4c15943118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde319bbdf8a1ce236e67e89653749a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd083966cbd2429bdb4b13b843cbe9aa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbcfb16e5081528e8b97985e4138ec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63859d9d732687305f0791476ff719f2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1e11b9d429ebac551f37e156e59c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46db98d434cacb5522cd3c089e1b18124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa680b1fb8756319febf91f642b7e4a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6a9e2b7154a04d49b3a6b6217dd96126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0795dd2f2b64d4a75738d30f73abc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b48870d9a88f5fc1fc9d2e6e8103c0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c09830629c7ae116b48be4b3df01a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f852acb02ee68c71415d547401a05130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34350f5f7582da822008fc9c7bfe6072131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4381bf8741e83a59465e8c5df574c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d3fb64fc067a9b7d94b195bd56b52133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0dff4ae5d99a260e031670409c4cff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe44dcb913d8580e1b593d1b981fb6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07607b512655c472e92d428d749a88b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a81434efa3d2df0194d5bbb32820c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a76445e5b123021fb759b608d4a3f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609ec008645dfee9546f42db352e1c9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99deb380929b99ddb78b4523a7512934140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83941dd5a9f111409149f111c9a0067c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac47f81202c57918b24d284a2e99742142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728cd806b1a73766fab627111b4642ec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fdb176cecbc6d892206512cc8bf674144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aaf3fafc594c8cddd6874b770915f9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6fd5322c102e42542b2ee071e75bd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6f7e39d1e919f160a2d774069a026147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddabfe79bf7034162137a9a2d0a52b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db5556ebfd206026ca06503e7f1fec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38dbdad983de7b245622407797658e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddb416e9e83ed9080443c02d4c80b6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a00d1da6cefd2496d64f296122dd50152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60c67e7855573d0ab55d488ff4a513153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe04f6209d30a151565729471c6e92154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1e44e8cc3154f01ae13fd07898f29155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259f6a80c9bb4d967c5c01e896a2415156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2fb104f4bc1368c4f4a80bf0b322f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1dccdcf0689c90677db32961334247158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f8fdaf2f4a4cb5a818deff5351c5c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb4ff09c48e8dc9d39549ce6d802ad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f55b37f1baafe0e0fb18b95ed0bac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d8b6d76d8f2dda7072feb99e89006162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140d677cffcad8f2d8ef832489d3d6f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce4788fa02a2936fcd05c9d3027069164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e73c017d58763b63a5db78449f8bb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49119c4f95dbe718c3b43af852bd7671166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70336dd2c944be95333ec5aad87dd6fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ef02bbf2d7286e6b7ccf77d8e1cfd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313842d3494e6afa7599349c27c6789c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855d1e76aed3b4bc01dc0b620ac3d74170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb215826c51d5a0c9b56acb2b0daf37171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884da5089c830278ffe023f899431dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154c81a72f1ec99c6eb8b2ae0b1cadb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e339c4935edd597b13c73cb0ba7d5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98788a380e14caafbdda969025c48c09175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4758a48e79ba54d8424cd1322a28c4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fbd9b7a48e26873ca5930a9896d01177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd7c2337bc803b2c3cae30466bb73d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128502b0e5533b92f2e3be31cf847a4f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54985cf4f7df2ffd3b0193ebd4e27c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b4763ec3407f9d503f818d10de12d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef8b9004cf82402a98664974b2b7a4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef609264fffc43fbcdb15fa0e46709183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72154ca9ea7ec85cd05104b17321291c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913ae1a67ceced5cd265dbaa61e1dc9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05baf246950921aabb0d70116d5ef9d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e4647bd68e315f4263b6a092a299d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee127408846d6a5d0f7a44a5668e2d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb69ff7ebe6b55ee5c40d1de50b8e0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94b8ca35cb05acf1f01f124d94f009190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952cd3676bc271f00948983a1c9c7b0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8f97aabd5fdcc7ef62aafcc0c40dc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b555d1a38d02d9b1b03afd8b7477659193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9080d0885dd7fbf17b87f4174215b0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ffde7130355a5c10c60375e63aca3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47cb1b2a4e84e469415b960b0396bae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263ca2281467a3244b23d1279bb2eb2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3923b35c29b63c59caf94a91d0194198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486b0e8289024921cd10f40ecb7f47f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce787f0e66cd2360770480e131a0deb4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a2cb166eb158d22d7f9c4bedf10c8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c365f806db60e42b4f57551477844202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb268f3a6a619dba93bd2b86a7c86d75203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5dd794d7fc74bdca691ce1e873d971204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b434c3d2aac24aacbff3884849ce7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e26cfce0361050809b14c3655a41b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7864b36c32646db49af63c474df77fd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515abdb5e3b27ec7c210483855882de6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf77fd5fca6f54e68b150b117d5a2a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676949590193f76fd2b371ac2897e23210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda23fa3e76c0a39c3949e50a7870e19211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b7db750ad3f3b98f503e11e4db4c2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a4e105db1ce758ad0404e74376a7e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cb9ff8c1c4c23b7054c3c9987b9cc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211d6603e9ac799a02751a1ac05efb3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab2733d14fb0bef9188ec70a1da263216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347b8b55da3dbdb69eec871f306ba1b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27124d3798d845ad2f2e51d64ef43e81218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e2cc9ddf267e96c15af5ae89f6bd6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b04bde4d6f26e9a344d48bc7ff2352220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d62424b6efc5fe722eee0c1f183ddf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb062038e543dadf0a2415d8405382222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239867d4c1872ff79f6b53f3ad71f90223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c346ed9502ee134153e860d349e95224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612acc1b5548f1dc0666967737cf058225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512deec24f214bb55170d0a91db4cf1a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29436df64218c9ec8047c19f071ccb35227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea53cd9b1872448b2ade4cad3bee0dd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057827543c6120dd7636356e7075f6b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495e4501af100b34fcb8f7365d7370c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad348f518dfe38af8b46d943d8e7e61231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598f9d306a431ac63f7756b46ba66ff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c051a6293d9401ab14fbee89f0bea03233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab964d6caf18c1ad0701aa2714c845a3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903858d82c79c64eec95d6107e62362235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f9cac79ac281d0b1cab95e3fe1ef8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03535c9aac15b8bc65b0ae67eda3efd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ecbfb5e7a0638c8f658b86d59becd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987afc36b1fc7de36ba313a249b3445239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e135bc67fcdbf52ca19d3160e5076b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceddba088315d4e0e403d275fd13a9d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96d612897655ee97c5b2970975b78d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125a523b42252277d393b534377f300243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5decb0805eb4d577afcf20c23168e54244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ff01540fa7723d9077e265049dd21245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4c9945225fb413d6a50efac0c1d77246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4047878398fd2d72e966e7f9b547652247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37904ec22e5b0bf4a759bba1b0bb9c4e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea8f00044b3c313c71b79d597958ea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c43adb6fbdadc59243de3f80f8424250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f71628b2e6c560ecef215cf683aa0f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c202c9185f63ed927cfc20aa2066242252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db487ae21e28400070d04c16d6412c7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62bbeaa05614ff8383a6e2d573d17e9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353bae731e5b96ed92a4a8748ce137e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77806464b1e41162a4540bd59bfe69f9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faac4ed485415e6b70318260ee48ffe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecf6454a7b5600034343a48d91df4e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87caf0c12db10e626e110a0d3fbe07a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fb29daeee22e3bff43d92eeb248d6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef35b2b15dab1295ec7602a434de66c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a177ad8e0ed35cb68882c39b93a6f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e5eb2eade4e16ba5602ab47426ebf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433ae972aed270debed04b63f9e164f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e502e9a0a11cec02ddc13be2d1a7d9d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36475aac49f16fa9671b79dc9f27f5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80015334d10deb8a443428b9ed3de7b4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703cf7cee36fee1f8f26dd844d1fd2e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81496652cf2f652f42a418564ca3eb8d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe6bf7ed26dd92f7e77c60805d28ef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2262ce976fc6b4856b3ca415f531dff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4e9caf25b49c77cefa94a06adfbf1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a588995be0db0d18e643920a6dbf7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67239e9449a90db5128653dcaf35b927274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f29d36198a3eb47c13d4267b1ad66275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11dfb44dad8a7ef45ba3ed4a6ad3c8a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5df6fbc0df30f60754181a0144244277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d459ae969b843eb45ecfd89320523278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1f3cb1bfec1c7264d9047013ab2d1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69f117b4816de89c922c15f52e6a26280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0ae782719c07a82b57384f0eca6c5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053c0c60bd8711f7671a9a1aa05732e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed824ba7357112c8903536e4b0f75c4c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ae0dcf8e14274e6b5830781c58ab3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f90000b3e4f12840906f1df0683db285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b177d8f4e69aff7ae2186b91fec75286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6b3dcb1833734ffc8b2eaae4e650b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bcaae516849396c0f714d40d1aca03288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ae8dba88f5c255b9351003629b5dc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd5957fc88f4b5178182b29c7eff4e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a98788ea7b93687a5d1b372909f63291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e57b0ef989d7b45ebdd482ad0db2be292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c4cb650bc97f8bbeef03ff432a766293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40acab3e3d709dbbd717c55da4ffc2a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c074f3adec1038e6d7d43b41326d3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284b929df3d7ceaea39c321cc288494296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f360ed53af220e2ac0be1f90073a5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24e9104a39b2c2c9af234ebaa5533c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4d1e2988b514e081b30fca4449971299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da82e845ea72c62b34cb9d1a7b65bcf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77189339ce03cade4acc458547b575ba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ef1a26bcdfe8cba4dc3c949f87993302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944619e95eb82625ab5877229777fffd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe7636aeeb0ed8e9bdd3ba1379348e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53de06f4f68e0a10da4f95b77feedea305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873113f5c695e82771aa2e045ff268e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb292e59a13acb5846ee9d01cf0962e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea952fb50c8774e5d180fb43c9ef06f2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb556949019466e429b25fb2aebb77309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b82eeb6b4ba7b126d4d0cfa4b5fbd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea30aa0e2e3e4c790d8f5a41f98492d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05084ed158b2669ccebcf75f67043121312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272f9f0a04266e1028684b087acae2b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e02729c351e9c251482bfa5dbfe019314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4aa7258c2af1493a9e6a03c0359d63315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a7bcc819f96de246f9b53168f15a5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cfe8ab2366b83025f1135e97f1b568317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512f2121cda57ab42dbb4e7215e6dcf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797105a1f483a5c41f727210707703a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72501dee6a99f697690af9f06ce6526320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44f7aea958faaccfd501c5671d6f58321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6299e60a846daac8ba95ad8768bd790322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ddf9420208da29be2bd2bf1d4cafe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac693180360c612a47e71fd34104030324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee0da474c78ea13e2d65153338d9c2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0883779f8484244440dce881396df326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe24f3b1722e91d35210b926a34ea18327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628ba45ba9ee58e9e76a4a25cad3570328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f07b16488b57b88a2cd5e9b41d4d4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8688c2e3d887b3c20e8861a5f5df127330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74905e50c9987737f42727a41f54234331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600b63225e81c0a29343eb428c64593332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8daaafa2613286373a9f9784a42ba333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed02c93c2ffb29ffd70c764b1adfa61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d37a82a1123beb4a1e75539a1f6612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2de31d21bdc77647f10be8747712fb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210019b047fdb6c05c90362a21f60a84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d92630301fc53c9e028ff1d8d5a4605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6a8dc038457b6b4321dc529c6adbe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec6c731fd805fd3caf18084227af197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892d64f3e038ba326dd4c3c8555bde08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64a9bfb713346bbc2b24422a4181529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b16de8bd893edfd27b5405fb0fc3710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62267413d56d5f1f2dccda4cccd60e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82cbdad36b6231a4a17f37da14bd94612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d591eb1a2bbb1e000e508284224bf313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d009691a1808861a5e9b82d376fb57714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ef04ca5ac79df6cc3db0865ce71c115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00fc18bb4ba037e19408f29950fffe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a03f6a3957e279d9900baa61652bc517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80285c7c0850b37af2ed3d1d31164d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441ca8af7033c15dc3faa49d0e550cf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220fc8666d986d586a87b9a2d167f37f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7bdd53d42bc8bc991bb4bb5178c5a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7f4820163ac784e603cd886257d7722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b706e67ac1055c804656db5f028c3dd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef44f2ec296cf09251d52216d3a785c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499b09d2f1960a945b52cb79794030c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392376904b89c95f7622e5dd4465284d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6201627ce934ba9ec40fa9d140a1427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04590255ba8a8243af1c3f679457ffeb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7387a89138d98a32dd17769bb863f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0066cb94bae85b56f0b2e71d1c32fce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ba47974326ce309452f4ff12d5c8731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5db7d7599ec786b3a81f9ff6f1932932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cfc25a1a29dbbaadb9fc8346cead3133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351a63a73ab405e376716347470ebcd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c482f1be347e4ae1da123faf5330535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628db6249d4fef653d8eb655a80ad1e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8982e9cb899f6681075b950186e4937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bd8e779ffee26ff573f4a53a3303338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea9cc894499830d1a8e5d3b4a8c83139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c17693c0d7df74b2ac6135745fa4340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d698050c39e1ad655f1ec29e086ba041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bb5a8a5483b6836a9d28637dbd6ac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343c878172007b9817bca23bb5601a243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e35a385752ecdd57d8b7ae821076044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb9b19744261741c8319c6c03f1b5a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e771c394d089abd9d7168afa4280f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba40868a5b67fb1c0d5e6b84ee1246247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4dfe4bec4f482c4895ba510e0438348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf62137038ca8968049f391e4d2c2f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370053216819cd31d760fd72a39a7f250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a5d176f6adb74a1fd4ce9510da45751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8ae378530f9d1b4b70a6e761117ea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1d5d947a9d976d065e5a1ccad024553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930eca2729f41c596bd86dcc93cb16e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e41efbe00e89d8d9760f0b9777fde855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253445cba776010ed580e0490733c2456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd862d4fba4c8c1c011ba47dccda25257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdad15681da4bc9407ab3ffd1dcd3a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417f24644c2a07480f16226b92c14e559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb07a64f7bd6c237f273ac0d7e5aad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08363b5e0104e7d7d9a7d4be7a079561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929262bd6ec74c48ce8e826774fb94d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42d7034364d8ca849b01e689acf74463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620b494cfce4b043681787a4269b62064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b911087749adcad626c0c163966155b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cf29f3c692bef3bb960a2ad1e129166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32da09cb727cf29f8a2bb25852b2d7467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ce9d9315cb8a4982f4287dac21ffa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1868189b2b98d95fa0a4b1dcd23bc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3163f2d07d98f74e04bac58f5e6ee1f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f368644245e27a4f148d2b35d2b6ed471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13365f367d3cfb46baac0bd34914cf372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5ee314958fc6329d58bb560493d9573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810a8c556e6a1ae3f3c6d5bdbf599ba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15014bd2c58c40bc2d7235cb9a1f8a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39fb0944b3a191dcacfc5f5de061c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91302a09c3c17c3d8831a6fb30d9c1c077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32994ee4e7969efe72fcb4dc0f07d89678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da21d4470331c732cb67adeaf00d7ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24fb09f7e8cf707a5874241019a5c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedf9a67cbcfb5b07283ffd30812c5681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da18397dbd9b22f84ec6b546cccb5b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8bedd3d70c25899ecd23b1a9da0ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e697b2b57cae205107be8897188c0884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a41ae765f724bd837bc9bf1a8fb6c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56547dbe3e358919c418753c2357f46386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e5e46176cfebe7870e1023db54ba587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1189e3c3be156cf8f59568b791acc888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c6076a578e2e7ce27b6bbe7c86c6a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264f21dc917c21656fe00599b7ea50b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f2cb1b9100ca25b6583af388f2e3491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd490cc70d3319fef8acb4800564bf8992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1df21f4f09bfb38ec97b544bdd311993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74424bee726d9811d45524fcbb6a2ab794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbf2c404fd2ee48c9c4b7c459b9f4695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79183233d6a1e5a9d3e5f28e8348accd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428fe0b93a5b6694cbef3e000d92fdac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d73ac10f0ad8e84e24f14612f397a798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f54bd786b24d103ac92db99e2da1a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a950f28f6f830392bcdbc642909036100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1aa7df13c0ea5563b984ca6472a34101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ab2a29866e977a8de5fd42ae2644b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf36a6881790ddc668120e1125d5a3f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa6109ee8659fde2252ae61ebd28fc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211aeb47f4f319ee5278a93e08f15604105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f1e8e9286f1e56690689ca0644a47106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d6d732ff2c56310e1c3719b43ee4b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982048633708fd48823ff1f25fa1600108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d84e2879c6b2c8847b4e96ac6ee02109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7456087e63916320e7b68e973f7ef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808b36291781498da7dbbd7cd4d08ce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd87650420bc2443c0b3df117539270112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b642f50c2d6f6d8902407fad8331959113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb9689e0f2a501c0498ea3671bc43f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31dc41af442d487fd5689af8469df9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8af910416bb1994edac07aae6e7725116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d763953647fba13ab726ab168abf7d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869c8b49fd83fef8e773e366cdb50da118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9aed03d53c2e120b166ed379690bf0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afdb94662cb6d011c61f2048d9dd49120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1287171fef130cd5519a922a2ed6495121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f574a9e6ae047c18a75b6039cf3bcd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e34fe1906f775b3dde5e77b42ffebd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaadf4231e9e23ace004589149e44c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65049d545e8c92359e135ba936d46645125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5cb09fea55736a6e748fb2cc6b632126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472bfad41b4ff3691424285ed0e3f39127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df362471640d73bef266cd5a22551b1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40ac0b086da72a10e7d7e1adf703ea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f8e3094eeb7f0658d2f3cd81fcf52130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35931e9388b1427200bfa6d8eab4ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30d0373dbea7d5a71ed3c7b1d1305e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4cdb98235ba821b595b1b58248539133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc202842207dc7e5cb8b992975db82b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329618e4e6453bc89f69e1f02e96064135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0e690f7036300d9f8e4512aec346b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3086ead85331984c1858c3fdacbb4a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f73d4b563e7f709158a9bdfbc9f9d2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e17a0eb271be3ef49cd49db685321a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e4f82202ab75dd76d3409bd71844f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9097be10a1182900d651b47205aa7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd619e9331c96b466e3438c5cb775b1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221a36012e9a4e567ce76802b7a94fa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af766cee088400378841841bc1c51619144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a32bdf0499e860b271181e3c2f49dc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb471e90cb0c5ecedd05ad5b3d3982146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157c252591f95f8461d2f2de30f0bb6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af58837dd08bd8194f4208582565b6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970293d8951022dee55b7acc63146e1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b610df83f0c346f581b7accfa45e40150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043ad3c54da12409a4de10d220f49a5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9fa719cda23275152f9573775a6bb9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e756c7e60351e60f3ba47f89be1f27153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20a985f742beb7f9dc00b1e911b6ff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70728759532801e07b154573ec237f69155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da346164265a6e132dae3a418ed5f7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84244685277cdbef89a1ff7122d8b76e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992e27966531eaae7e264d872567038158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b6ad87006b4628821ec9a9bcb104c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c183180ddbf762b908e85af3c30bff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34055b05046e892b4812d2c61325a30161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94bbb91e90123326497af5cadbfe93162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520aea9177f96c13c36bfbc0aed4a94f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2cc7a943345f4f38644e50fe76db5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017ffa70fcdaa59bf1b64a57cc681b3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c1665e74bb7592be23c10df5cfb78166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbc1f22155d3a34e273b8be8b6b404167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6371cd868ddae1e525d0205b49c116d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b75424e2b1c2f7b1fda68ecea3f36c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac735c32112ef4cdf7823cd27dec4a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df856d586aa0edcb3d897d2baac70576171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331fa498d433d1ba30f47cc816deb5b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb367a00ae2f63ad1a7141d0eb6fce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd959001ba1125564d59a73e875c082174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b00ef679ca8efa5452a257a60b3c3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199bb936953f5785de906294f8447050176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3474cabe71f34a3d744b4db4a9851177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3171473e8761b2714e0690c24419a74178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade7f7d518a454901a0ad29851b2850179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bac78cf06c301c9ea7030e3b47c89180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5138f6772ae09973dabef415d0931e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b07c2a65f10eaae1ae14573838771182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bff9b418c418f8f106906873debb36183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c681d03b00141c652794674d37dc907184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c764070d5378f0d9960a9cd1566c8f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede89b8e351d853ee48694b39dbc2ba9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2481948433f356081cf0715b87f743187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09965ba9c34f2125b0663b7d7420f0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62f86898a5dbf516ff208845d7ec27189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b37bde5883feb269240406e7e86ee3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc122a2722524ed4619fe2172bdb74191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d8171aeddac52815d73ccb3d745fb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc401c41b59c2590d80f503bbb415d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3a816f4c31c7db5e685b18edb38c7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe012282120660e7d7356e9da17c90195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e68916cf974f6ee658433c73db160196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fb030a1c38ffbce99cdee25c32b8b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc176daa4d86f415da25f4ea38b3807c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972409e599246df3fbcc1f4df8a4ab4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca2df669f6410258cbe35670889ac6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a428ca925563cc37fd484bc54809759201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba82cf2b02d50011f0114b37631c3e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571d978894938aa123e89b3f955a3ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd791340fa829f9499b4457c6b7ce5b2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7b810148edb70624a661d39571e8a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81429ad9780533f2f447ef9179c7d79206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147fb594c363594aff7fe0456a58bef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64457f2016f2b07ed7ded75139a769e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a8fee626d175d7687ed082bc5ae4d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feab21bc5efd75956a0b47e97253c82210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f98ab48473b109e7dec1329807a58211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71baee3036435d56e68bc13b643efc69212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d1ad80b28f6355c64a52d7f2ffa15213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92fd2ba514aea9f7a9422d0d2cdb6a7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc25a2b92097514ba6eee4b50546ce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606b9838ef100382d35870c290ee20b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88474b86cb634b4abff5fc3d1ddecb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81009f2f898f2837d91aa3662a5ae81218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbe7948382bcb6fe217f6bbd94d9c1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485e9d965763cf006835c298d712f3d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecef911ae0a24b0ef576b68e24a5011221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b481c50d5573328f9ada289fb809cc3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808ad73b19cbb8759e31b87f0aaea24223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120b35d23e0017b0596da0bf783db2b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941af210d869ee71cd8588b6c1ec2601225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d703255580cca78da4b001c5b0e94226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26309be7c68364edd4ae5e7ed7c34832227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0af16f56513695887a43da2eb1aedb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7f7bd7c9b6caaefb19bd74e115b35229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dab1d7e80ebddb0b5c7b8c899b9039230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51af1254be8807d53302c835dcab43231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d47ec4944cbd127b1a772c77a3aa6a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec39db5b30e191efd054a0b36784640233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596fd6dc9fdcbf61945b6e0306cb9ec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400daccdc22527ebfa90bf4cceba12e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae553eb3ae808307b440b749c770e1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9a5babd81a1b9f710d616648cb8ef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa533c95d5be4a28257b1fdda28b9a44238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ecdac0c0eef83351d7bcb3ad3d8aa7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f1bc0f3d57e1bc53315a4e5e1b556240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a735c88cd48346e6e313f28afc166ad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de96bce4f01537f46214c9762ea746242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b84ed5b05bdc99835d987fc7990c4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda1864f6803b727fa7dc14b77a30e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac04455629c5d57705392878cd9d12245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d86d2e37b50fd4205bc154bfdb00e2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d933269a69ebfa5ce86de2d5934141247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f48f8973eceed189671c9da50d8f0a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46b5a1c1127a2783329282f5bf33a4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44140f2ca58732884097cb7d822c4ba0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461abfa1d29be79a5c18dd84c2fa8f12251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c124916767071e44ca73f40a21aeb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89204535bee6f5e482608cdb7f21efcb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0dcf643591e47642d47565581edd88254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63909dab13574989d6a5714d9b3c7a9f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2f39a7973c1eeec34bdc444ab8df3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ada7bcc263356d7ea4c4eacde70180257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdde48dd2007773b7711fe25df73b59258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59553d5cae480cc1544b8d7ebfa7b4b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ba2b225b48b2f2d4c3b67b93be1dc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c037451898d8982cc13bf427da05e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e495fc3aba6e8428cc72f3ef65a94262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bcfde17e71c0b99a1b078d4e5a530263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081b6e7b4fc1e9dad29ccb22766ca06264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b5777140561704b8a10405b649522265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a38b9cf25deb9f64c1e82872731ea8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1ed6266d7500d696a98f4892fc31c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec827d382f09389ac065c08041084a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d91372fc46ce9c940823fcd12355e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13997d52b2b1c0aee7261bce26d7d35a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8a6763914fe1185070a1951fc664c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccca184b685615c5e0a658fa3387424272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf5d36345c06be6ab6db8e8c96f067273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c072e198d8a766cd0c0fb2b62e91fe1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fed1cdcceacb428490b0f9bd543fe1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eeeefb71a70fca0bf95b1009160fbf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94992fa19c9824b970f98ff047a061f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26aeae2bbda2c099388561360ca3e75278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b649eb7ff7db7cfe28a7ed8db31889e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c3b1c6e977ba2529b1bc669869a6c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3d824166e52a119353a7e6955076b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70071c82b31688fe6db769912e3c6829282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec86be0739d2e66141d769ac83caa02283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5069eab93c22042a0508a75d01ca1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef76c0c9085bc67b2650225acd1bc7a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfacfb866e147d2f594a45ea95547d20286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c992d2cf0726cb67786b485c2d750287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672549a0d534ba5a11642b95525f01a0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd285db0c3905e2187a980a3879324fa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8241484d17d462c94d45e7f94750d4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e63a173f76c1f8c1cd00b7baf87ef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425ff3995872756137a0a836da8a7c4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4b0c822e882b23d6e5ad9ec4abe2b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293058f11e382353e2cb238847892674294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea11cfeaaae060f2b4865a682c65564295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c68a34c8079dcd38b87ecc68edebc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc3d88597ce386a965c57b890a05df297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ee28496b48fc7ebe8a2db9901a589298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a52335463d39b392837dc3389b931d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614f3047b7c4c88fa80acaef2e072f9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1453dde61c532dad0befdc086196a92301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f057783336b0bf88eb2e93bc111fe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d148894f3e3eee7e198c3d3e180cdb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd93e3e3dbaa755e866bdc89b4d36f6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b94c5771f7725970841c29d6788d5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8476cd17bfba3b2cca12575b4258e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58f2b2584a3ae730e5d90de0b69459307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115640d746978289f73f5163340558b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada6ec469197524492c1ff45dc2c777309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6aa3f03354c8e927e145e37268020310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d08e1599d196a9e37da3ad2ba90fe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59883e66fc8d4b6b8ebe2a982beb266312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487e3d3c7a4021d1a4ab5084eebcc94313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec17e3fe6642867eef1c76d0d537ace314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37984ae3846fe01f7001bfe6a2f7ebe6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad8efa156fa86aa2a79f11b9c97534316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac185486faee20cc3c8936316a7a3e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ac28ea7283739c28adc7d7dc329b5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae55b7b2ead1aa86a66ab2a63b38723319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23320e43fe622e377627c8e2822305ab320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f825f1b2556b302b200b9fe0eb7ed321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ab6fe9d2760d1a6cfa9d9fdfd83b7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a471407f0ad70bee7edc8611a8445323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbf80616e151c7bfd357de411b5060324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f5a5ba383f665d8090ad28a5fe0d6325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>