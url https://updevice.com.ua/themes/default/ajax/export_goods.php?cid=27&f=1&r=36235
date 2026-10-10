--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb08767c71d8df4cd11cc363d8f3e41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052e2259e15e6fafe732a4ec0807f7e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71cf646bbaadfd1bbd0c248aaa6ab083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2d2b2e77773e514a1de2cc9ef1ae34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f338721b6fa65231382b70e7f16007b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b17416590c71f53176bd70e7e7edc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3750df20ca095b76b5b0549a9d8b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf34bdf5daa0f32662360c2b5ed2338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf36c294e291011452499276b742de9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2e9379ef019ed90f524ba07244ef010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7f6f3b5225e53f5b9486d0b2eda3e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9182637dc313c57a5ee33dd04262c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4230ed909bb8b7f25dcce4876ceac113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670069097b8c90595cef9e19b1d0be114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73856b77c594f9151367de3f74e5ad515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639bac4e552d3759a512bcdec9f152ad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec276f689888cdb4cc439c48603fb7217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e896f81ef466449150610012faf7a118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1982c251cc753020e2f48bbf136bd119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547474ebb76dcbaef9cf478c7f330ea920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f2c99088ca8731d9c7ea17c6d650a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89effb2fa9ac9ec2746be5bbeaa5a08322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee7bbb9dcb9fbf8c73974412f9639d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f67c2d2026adcaf0487b433412e4624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713ff6c8e8bdfe98a02ab80478a673a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f87331d9501bc2391d74941d400a5b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b835a661ac7955dd548db0548a66e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0cb0f4f614db89c9a02172684489c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97351c515be595dc568fd76bc07d8a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74572669e3c7df4ef6d4a20d6b73d0930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d519c2a352a16aff4aeb34b0dff0431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31fdd4e7cc029960f4d0bde6ef408bf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39246c93f76c1bddb6010350acaad39833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3baf180754403c38c53831862564c134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a0a98a71fb5dac448aadb7c44223435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5b2a29f2d70ed24c5123acb12b9f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0c1be2cecabaaf32f65dff475695637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80f18064411f0a9f49170a8631c91338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242ec6a07888435bb4b8b342868f9b739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a1871e1974a6a6e42cde8f7f44f9b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90273ede820e9eb649193afe3e94db3841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01983b203c8177289bcba1e8418b7542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7459d80d81f2378c7f4b87999360643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d070d1e4b1dc6df56b1b246ef17cf0244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b3f84a95950857bd85062546feae045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3050128ed8ef010e15fde606cc27546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e6d2f0d773acc3b865aa23f32c67c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f036b4ea3958828e6adadf2976afbe748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3c1f4b389379ed028455aeca2d8d249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1f94f1741c6367f0eeef93d02851a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d2d92ac33ff86561abc0de7bd22f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95164e9ad588c924a7abf5f5fb33de52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ec7b91e186c51b9fe1d9442daa1fe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883747d8b9273ee3a715754b65297cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8e49d8d379bbc1038a60ce2b7a69b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5052807a03b10cd09cb2f6629380056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea51b8c3b312fb95e064657fbd02b257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b4e7910d4a6297acd9eb55ddae53758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02b88b64cf3d42470a47fd8db6d9f459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa70d06609298035a46423f17f1a4160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce663793602430364ad045deff7310d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bd53887e196a58704f4e8c3e19d7562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a888a96f1776f9836d39289dff04163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73a6de676837989712ae0c5676101d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ec4ed7a8ddd107fda4325d8350a4f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce786aeefdd8284293982ae4afd4ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6da9b40f4ab731ac5eaf2d77a03ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079e4d1fc3b17ffd2ca77d77b4f2ac568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8baafd05695a1dbe9ac85c8aa9623b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9626f2f58a37bc94b18c001d99b9d0670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbdd6aae6f5548ee0653da59c1a6f4f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4092168df7e807f69ce99d5ad8f9a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228cdb775c76f12c5ba2838aa458af473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c6ca341244a8acdf870eda2bfadd674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f043c82f5db7d5533a58c223df7f82875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999931c533e78b590770612afd7298d976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc3c8e3e71fa5eac9b36cecf979bd977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c1718393fd2e30af8b336eecf3f4e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a3063b08fc65256b9820a296f820479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24c05ac034d838f604dead45f4d0c480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed3e5f4763bd1a071f3a89de16506481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc9e955ca030b3a258ebe2c59b8f6182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d50550a7c5ad960976695cd7e09eb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa256e1bddf54bababb2b212aed148d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e6998a3b789c7c7e04d707e52a29f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ed37aa61358f3e1b79429b52b4a4d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251a9cad4858bb9c2907c8fc7ec14fe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b11aaa48ba8aa4c5b8a7be404c631188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3a29142a29a695affca37167be54c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a580071bc9092fae9cbbf836dce9de90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a204d107f62f83968552723d693e8d391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c81d75e9a9d78fdc74171696d499c492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce8039ae9d0417acd02eac8a9ebca093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f8b4882f95059f9917278511244d994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d557377a64907cc8b09b2ff28c765b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90559fdd20de5b45196ac9dee57b0296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4d5be6e7274841bb9386958d6d85897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6621425f9f9f53953a1bc589061de98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4864a2476d016fb11a025fb4aece8e999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a18e7380aff955d493d0fcb921a739100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3a0165073fea606d8c3d2de9b0859101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00e449b2634ef6a87c37b150962da5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b38a1d0e593968878470152cd1a3eb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d621a4a54c1fb018d558e907bd75888104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494cee08f503db9946a6d759a5464c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0591f73df8e2d1168ca6f1be77e0b8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25615d7d6170cc23c5745926ad7f99c2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7cbe3b07291531f0a91c6140cb9c9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b0f6f2ca7dc4acfbee8c6faf2fc9d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f247f199de4fc7b93282f2ab4cea76110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d1854a290c13918f9e7ddf2d5211e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24341325349695473658d558e4b2e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade574ad45ca115b55441d28ccf7a294113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6e04b2c637aab7fe750ac88363d66114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d668c916bd8fb291714a1d012666238115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addebb04b5d7710fca2b041eb4354287116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbbe172dfba475b2f5a11451efba6a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52688e8de9a4c49512ebf15edb393b2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4642cec8f1a0d70cdeb3ab839b22b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9447c89746d56575e931112a5871e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8bf86e86f74094b8a16ad08adb294121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc77c2b36c12e4c6bd8595c5ee052b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2eb69a254d8b8c92935d041e6134a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0c81ae8da63fa12c5a03b8361f20f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93e451282adae7dca1d45cbc3dfb24125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e4a7e3281203cd06777d0763ef3ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5bfa47807e320376bbc945a4abd97127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa7103da5348132c3d3ae157465e7a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d2307c792a1fed9250c3082f697f5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598adbf1089b7de9ca55991d70ef1f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce78ae6f314d47422c1b7abfb0e3b2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409eed4e45aeeb9af81779a7e518339e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe0b54712ee02cd9fd3655cffe2142133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a64884dd27bc516f423e78097042d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6c8dbb578ff7df91b77f8924a9b16135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbe4ff73f9cc43a634f2b0bde3f1d0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8d55ddb7506c1edbff866bc1d6cde137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118a33d998aab8e4638e1bacbe020fc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edaa7b9831b43d5a85d563d9039216b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0541659073a76a50bc1bc915e022650140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792344017d3ae86ee079ca7fa0bcccbf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0bdf0ccc4a2fd7e1454a41c00531d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10116963ece7ab0c4b255e1f8741ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495f4ddfc731f3944d15fb242fdd3d1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c061db69596a726fca329f103552d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e097a0f2b4fc58ebae496239dc3eb2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03d9dfd35d3f6e0ba98618e944ef9f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf591933fb48735d545cd01589b100da148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c61265ad74b6464fee8aecca457723149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf3a2388ae8eca9139f386e462cd3a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e23b5e503beea8177c5d73e2c2b09f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ead21a02ab69d3d1417eef4f97951152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2237e27a4bed2416f619ef21b475ddd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88824e01523d27158dd9e84009070151154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc27f20b12a240263f8d7f63b0ba67e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb18f1e0cd04099a1a7592b361b499156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0add2ac18c52f5cb4df487ffaf6fc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd724f68134c5053468d86c8011d1c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db238d60ebaab691acbd817401487b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1d596c362b916e3cbc926611cdfec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7b9bfe8111c0d904aea624432e20f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea96824e0f36451c1860881d016c1aa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad9d0a5b4326361b99a666f7895b7e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539fa305a4a5ccf03a672acee9c51b0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0748d7ad84d97d6689ffe20e2d51da165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bfac6e8ae54d1bbe2cd670de2e9fb5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb49a0ab4f872c80bc453b0558c9d7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cef32f46754f08a0486da970746bc4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d723025326b3d42d134dcc21f3226169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff327bea1d701909322bbed4fd4231170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714e8f29dd2f441d916969dcdf46daf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d2e22771d9fb83d30e67d9a81ac52172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd99698e3cc9aeef42e22d401a247b2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799c05dcf4837d3ab5f51f543872db9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f86b67e5758e2e767d858dbc2b9c3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476dd55dfa5f904d275afe1a8f5c5c9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ae275a51b95cf8929b018aee86012177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c7a0f5aa80cffb80f21bb6f8a19a9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e24e28b0da9d7f0cdaba4ab1d51e3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711066f1b8df4d1be57c432441faee59180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ac85d696f8a1f840c2b5465f9bd90181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58830e3703c6b0f24c3b89f4ae4f3a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0b9e1b423e4694beb8de42775d720183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267cb4e6357d517b1dd30e89b6d18fcf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d03654f7b334bb6944f573f17252c7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58dffd89522dfa3bb7e8869b0548c6c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99868f5d08462b35e8b18c67ebb2a2cc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8b58e31127f248d941d803f9e3525188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2430dce93f006dd21a5cce012bd7c14189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168bf612deb664117a58843439f063d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7f3463453439b438c4fb6e4ad6989191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e0e7707c1bfe936c16e472510802f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775e50b235b4aded3e8901e4eec1029193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944bfe9162a4224a19781c9f446871b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc375fbaf4d7678a899659bf3130cc17195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9172dd6a07f71fa3f74e79c43d82c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fef5a9af23a6930ff2ed6ad5c8ea2a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012defa0cc16eeec0bf4145c623f75aa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d7ac0756edb2d2aaebe0cd8c28afa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613aba468afa7ba146bf26620abab55200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec03a0442fa187f8e5d3a679b2f6315201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fa5c11b918152b314669c43e408d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597db0485f137663c9bb91f138c6a771203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd69ab5f087813254e1a51179f3627204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610c127e04416ce4909e099f86ad46e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d86325cfb08ae8c2b8caa44b929a1c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85198905ff5c9698190377c0088cdb1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b40cd275db89941073c005fd1112f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5889f73199d85ecb46e4b64137f17c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab65aa0877a8881b72c8f911f55149210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed9fe8a71f7f0af8ce8b832606d72c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0df84394137db47169c53e027311e4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a10a5fb48a278c8782b6532ed75a69213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3c31203828b7e7f27f662c436813e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ad050d013bb201480663472ea3c52215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0667752600a341d5a4905f0feeea362216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60b7affef4d60a3bea8d42affd0d56217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec02f54f2f5223f96905a8299ed4ea3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76346151d7084866ae2fc000ed550d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ecabe4b9f430cf7c440c760aaf33d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029841c66fcefacfbfcb9f4e8dc55d34221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f3fa7cfc7f3af32293cb93efa36e0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fe09d03d31a8ca382ffeb5e625d73223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1f8164080ce0ae2ed9ddc394ed83c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085801a04ee07ffcebfe7b8b8ccddfa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38abad0ac8ca36da4610e430d4c08d4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f79f0e78e03ae589d42babb4b3261227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519e4b4f65f7004e4125206bae3b9a0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5522b7da23b31734b176cad1a75209229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250767b2efd64cacd3125cdb89db777e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b11d83fcbf1b4f7f26b44bd7deef3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a85c7f236e6546a0758bbf6eb47f1c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe146d1f0066acdce28ff37e90864786233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee353c9613fead87e07ddc4be66a1830234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d728da3f05fc32b8eee681a65d0a7c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5cc401a01063de8879e312bf329f15236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a224243fc54bae9f34f2f92702a683237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401df1acf165194a2f58a958d9dc0bc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acef2815290d36bf9ce67bd6b334e6b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad53dfca557834e047790d66e0929fc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814178cec9654e4aded3be4348258a0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23caabb493568b2422c379bbfd7249c7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf59693dbf5734f63ce81bb44992a5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4b191737908dd32152b502cdedb37244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedcbf0147e9812fd4381376950f676a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba036519c46c11a2444d2148cf43acce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475cbfec7dc286e7debce474a37e65f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02de0b00e7e1ef9733a0a08b0eff3a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8c8cb61d9146eba60362ec5a33c6c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded5b2779d0d9d6a24558f3e51f353b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe760d86f9207c04bb94671d8e7c90c9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723666c36bf58a462d22f3dfb4223f7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56aa08b79e813f2fb9f46da4da357e4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4271286618a4e99b9797d75322fb158254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886b8d7e4119ea5ca6d8b10e9852946255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef61bdff8b668251b0009c08b95be5c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fa922933f3f07ec255856c44ffdb4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8391b62878d8156fa261eba356b60258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b4ddbe32be143cd110f092cf687f6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca53a31cbb6392bbd72f0ec9379224d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80108344669271eae13ed7b0943744261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ef15b6bd021e204568185625c1a44262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac489d58c20d70c92f9c67752088463263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e2e72d94e024f90663c46b54b262d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44576b3f77332246b194426792ab51265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d7f0c46ff3f743cb3f5172a7a4344266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516477224adb3ec4f6e437a173dfcf4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64883fb08f0f728bcc2f8fbdf9c1cd1b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae253100f36326a403f596615371f8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e63fda9b4bee877c415321b787412270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1013ab1f96da3822c51d8ce79bd34271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdf452040f19832df8ae5a3302a6ec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cb6fc33ad32924ffcdb7c7d16e2f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2dc9741d82e560a94f161cd420e59274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cca89446b5ee8c235a57d5750d3f63275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544faf9cc0bf03e96cae03526ed69300276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697a685077f3a1ee51e02b062ecec23277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f24220be3a112c80eeb27d5fdc11c2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf74e43a59f082b0f0f3ee544f2a7bc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a0b13889afe4bf9f2df589d3907dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35beed0568ff38f9f7eb73f9ddf09a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96691f6e2ca6a5eb71ae022f932d350282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea54902338c2ce67873179b75d2e29283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b9e26098f5bb6412cb9cdb958aae6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8988e2b0c076f761825d2d50d03311285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb0ce3ab0fe253d83831763fb7a242286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b5db3e2a52fcc2b7980a3b634064e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7ce5faae83ed7871b3a5b168b53b3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70062f83e9a8ee5a06279ef94adcbe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbc66084bcc70d11387a7f5bfb88cb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b576efddab83154121e666ad5c751291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08dc8095683e50f481ae8ade2a20e2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf5b72d11f8c2467ecf621fa6641ce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af280e0ced0ed7294f1123e2a1335b0b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44910aea2b15b26b2afed37b63003f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1dc6ca4b32c47f618a1551e1e166a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64282e54ec6b9066f0820ce5561920297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cef71a679970ce432eba7b6f11b92298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae224c19a5321ed2a8cf52a4bcf5a7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4bd90118fd989ed7700940eeca95d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4176cb4949361f29c09acb393e8ef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1bfcd8b33cd252d0ba48f1a1583a0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1769fe821392b6a3b34752cff76b21303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4da106af5f7cc52e889b7544e72e6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08923f5cf56856435a2f23e629e35439305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edadd2adf5b6d181f4edba5bdc87d048306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2d55a4f7d34eb4fcf2f244f80d820307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8bd3d742a4d6abada7359996e0940308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce81a1527a7d0fd732f111f84c988d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409884df338a97664bb4986a9912b2e7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf550ad195a2ac1cdcc35b6559b92a4d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2ab2f7c76d935fc57bdceaa8d9235312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6d9a48aa67ed318dd93a7c3144b0e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41532f131fc5e393d259fdee4b67e90e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17ea3c7e54506153a0762c5b7c3a79315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65594ba006576beb7c1c2217e7163e92316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b1e469fa5b4e4c31f15f1d11b5c47317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91521d4a3b4b9029717609b7bc540d89318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649715cf61f40f73eb50ac3ba92a1c51319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06585e39d9359660051892d89c74cb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5554dd7374e289ac7fd7e1c79aea7d6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c335e68d4aa84c473762b6a866ec87322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c6bf9d8071ccc40a9aeb1ab6e752c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f6e0bc868caa502fd075e9ca6b0af324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5ebf2113ccd426a473feabc28098f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d44bc29b3f1c68fd4898d0e8705c5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25373ec6453f37e894bed8e7f4d532327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149ff8ebf5ea2227c891b7c04aeb415328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e544b7b2561123b4771c0b791e92fa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e000a197ecfd396f08d93faeb300ad5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aeff4a27f1565e57eb2c1fb58622c7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5091eaf83ad887687aa700d5f9dc727332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4304d7e03e7d918e619403b03bd56333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beed8b2ca38903e9c9ec58a332c927e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ce67d86fa6e5c05fb5dd0a608d9aa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369cc430abd2b788399bc64c23aaac65336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c262a798e11da20f444cad4eed81ca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf55f0e9b4c71371f1948ad868bf97338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7141bf5cebb2336ae66b7067561ef23339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2972592e8a85b24c24a96251a3078be340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc681131abea2d5169369a62c082684c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badfa1788da98747003e09deb85fd655342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808fb690ebcddab4656b7b86be0b816343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef5a714e917052089ff276cfb4beea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0ab277a494deabc622c02a8a01cec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f2080d17f95d3d49e08c1e07c7fcd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b02e460b2e934d9e0589b04e68d24347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4e2afdaad5b80d558f412ae4adfa31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0f862b2b18cdd6ce2d3a90a9cd8b62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09596828d55869f831397cc4e35fe6963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949793f40a82834953096164d8671a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a73c51acf132b8c7e33a3932603765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77a1229bf74ffbd957963dc78451c96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3060ab51165a7dcaa82b99732a4267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874049d13f0fe00f048ca43334f6c588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d3d449d6cf14d7d50a0ffc2f915099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4562bd6268f2eb5fdbab1b3f88f1ed910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842a066dcedc44c35077f5ab09b42fb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016bb41b2e552a79fa689390f6dd1cce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e1fedc51a63fa335f0822f4ba6a5f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385eb9374c66d600e2d7311641d9dfa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb71164543aa96ae742e586b896296a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994edcc9af01bec5a923d497e4d1b0a516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce02c9690d0a5c1abeab7611ffd566f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf5dd9e9e41721df49118764095cb518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23bed3992a6f9e6fb69f2e26c80872619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7908451f7331352ae094978cd247320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77119a762c4af3ed51997faffb413ba721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562df4d8feb672209e4bb3cc68553fe922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7e8b71cbef194fecef98179dd751a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6283291a4576e51b50faafed0fd6bcc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9734f7e4dbd217c67220722241a0825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83912bb73e4c6e7aafbcf1ca96512f1926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f5829c6cb6d522e9668118fad5ea927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577af90ff40fb8d3eaf50854deaec6f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d997fdb2e5282db257ed8b852230d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf9b98b798ef41e0c15665cfc2be5530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a088478aeb119ed2367b225cb100931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96da92875e3cad09caa447557802e232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe2180ca5df3c34fde068b09fbc7fe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358686616b28238c21dd8e82c74dc3134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cb59373f0c13e3b62f8c0773582b335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918a7098c5fd335f533b0175d83a4de36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81e020058bd4e6469a3e1083464cb737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c84c55b94211e76e7f8d1d3bf8ae6b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30252a20e5b31214d09776472b0bc42039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70fcf20475a0f9fba621305d5ce7b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04440ae1eae00a70eee86dca779931141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d630ebe7d4fb8d72f9974819ba7bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1e70bded9ab708d83d386cb622a3843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992289d3e7dec21329496ac8541cef4e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361fadfd7581b0bc6a07bc333f52bc5c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b9ae169a4d7a29993222061df3aa646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9e219d5996da8cef6993de99a997d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c9e4a9349263ded44ca8267fd8c6848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b00d7c3a5185e20fbcda43e5e826c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f23033742312e5795a3ac786b214b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec607de5a4e9be681a01ab7c7d50efe451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae20e7fa5656748e90eaeab90e459552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5605f8a1da3de468459fd3839d33e7853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19333541bfc8ef171e1424de57b8e6c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1f72e10505879578290ae5f243b5055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d6ccb752b62c50f0b984c5fb91da956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b0b1a34e65bb6bf198f3c52b936ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80adbf61232f407ba07474e88c41d9958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb05f107a6ffe2c3ac48d23661999f959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe26e36c59a2a22236876f0ede629560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22123c5dc6e905349d333482ddfa9e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1bed76f54f125ad16fd03d6f5c156c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3933c579642b34bbe842374c1242f8263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa1655f3277d8d502cae015d1c7a3664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5ba690ceb9b1137d39f411923bc5365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c49796a41d72e6e92caf734b538ba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e55dd8e1cac4c1fd3245febf5887967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23a27a7cb16fb895cf429b58c6fafd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18fc8dddeeae143012a7517518bf7469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a41aba9cf0d97b70ecf1af817fb0270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ba87cf4cce40dc530309927c50d3a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b604b8d5e4cb2a1b81f119142723b7e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa592e3dbd7c05fb913787d053d6dd1473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b98cc802ac778e3e087b31e7ef0d9074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595ca1ec2b697442081bf96ee76f5c475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1b1c19f0be73d08823d19e2eacd0d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546b5d08938c802d6425f6cb5e1078d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba470ad77f3a2e717eed351a3c1e0878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592449489c04205b5a8ff106b4f7065d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a4cab1f3b8b7599ea8241e29c826480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d24163590130a039059a06327847181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adaf5beae76612bfea53cd8ea86e1f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7723a143ce7ca33d72b18ec2c9ef13183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28885e9cbdb717b87252778134ebae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc018d389a257ff95795f22be1e10fe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c899bb2f921b2f494d7cf3755477986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122d35d16d77505149233be5dd6e5f887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4e7711153a68703e1256fe5524a0188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e00910ff6ee854ad35f75f0086d3889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6790ebe20070d45604689a0919a1d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fbb91707687ce11dce7cc14fbd66a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14378b3a691908e1de0983b786e0a0e592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde37cf0ae3c627996767e30165738e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094e941cdc68b13b3039275d2350e2894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca99beda5a2f0605ae2e7805a4ef9ad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a09daf550e2b90fe9c85431bcb4c8996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737f47aafabe67faaf433f5a07de5c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcfa0dc464f60cec73998ecb18371598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57402404ba5070063e10792384a2be0799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de68c4ae11204730be4c5d15b17f9d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241cfe86aaf946a57e281175d5f49fe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892222a3d47933e5ca6bc4db74ab2102102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15660d6c63f0796702e134e10b5becf1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83be5323f04b5b901cf569843cb1bbf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9489ba490be0ed63e36e6d8c90519a1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb36de1241a898f8623014390fd5081106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97be683a74d24b1cebc9b70bc20652107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512786998295fa50042c658149e0e3f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ef01286510c9f54ab167c565b3c32109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78feb77a5f30976cbe727bfcb6405b71110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22a00013fcf4cb41fa01868764cf37111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e287c6bf718961fdf319d980652dc11112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed941a2a4dbeabf57fe35bf6a07238d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de48f99e40d7ed9ff96dfb5a6d8cb4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3afc8981b24e2bc83f2a099aa4ee1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095548ba8d23c6c6310b39e001388f9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13c312b8941d2c9abdbca6b1c54496117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9120c523b45f28c36bd870e783a7c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ab6c8993382b619bec046ceaf23fa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9778a388b8029b204764500be3a31120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3f5ba565e10e7d4da8b989a611332121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e91a0e4b30a731ab9dcdc6fc4ea216122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbc53b9db91daab131e7baf4659db6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9838bc5c6736730b2456fa50df6749124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf074d9e000df82332a6b5abbc3dd490125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdfe18ffecf30c6062a52cfc57c15f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20d2754696ec7072f7adcbee00b5a3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6357ddca82a8efbe816dd8b89107fd3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609ce12a5611cd48a218b4e3786d450129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd43476269aef6f648411403b22a45130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982142c4d6f114d1b7706f168db78641131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216d62309cc2b8083d285d9c90a4c52132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb524ec20abe57963d43b27bd5c0e4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477dc957e181e2a22e97cdc1302aa46134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b27de567e723df36d2b11e36dc873135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032ffef1dac9e16e69d67dca880d4c3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774ba2926b02d82fa836a500d3e0d21137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8e35f48ec72f9f36b1be5f6dbdc59138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7bf08b4427ee94f6c507e9583fdc9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171d8c5955a14f82adffb8aeebe6d0e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2143ed23d9279db4854780aa3d3918c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202a04ea8753eb15a5cf046d6be1029142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205caccc00715d8ca8ab9af18ea7928143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f810111d421c86f88c3ef0febf6a5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764bd6d8a1203446e4be5d2dfd45b0e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7221cd03104eadc7642f24bb440d0a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71427075f01acfe7a653b4d871de03e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5c4cb4f0a139308aa3f1b7fa5ced0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3daa6d05e631a96b24c6017a0db5b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be209bf85bacf912ad22f3e975b431c7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da23177acce708b924e7b2f5eeb0bd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89719d0332dd52feae2b6dec69429c26152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda630d987d4e5ad3e73093b7915c002153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c65a48f45d3045d4d7cb760680310154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f423934359461d532bf4d2f5910c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a2c4d8825fc7ad1b32bdb0dbcb9d4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d893969ddefc684952dac8855c974bb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461020ef86a5953bd376c10899dd788f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8640cc9531502ac9be39cc17e32a3b8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b0db3a91d190a231a5d24aa0c8611160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a66862eeebf3b3e911a8199c49a85f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce9a5424d08c6d3da79b3671d589f2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48ebe114c16b97bad120c5b114ab64163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4e10c9f49089afb306d7cb37c4933164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc11fb6c5104f00b8bbcf432e95824165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89afef3bed9c87c0ff0c0c3545b5cc88166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ebf2f988cb57f214d2cf4145d4a8c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fbc71f70fe4de28e366e9f4c0cbbd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcb4ac63518aa53df14f1d346f30fe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217de5777d7977c5c08337baa08aa44170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a06fdfb38dcdfe715a683978f4345c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369500f83593cc09d1357c61df83a1b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13242369f7780cc66b173d99dbd0a36173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90acd485d2ae437ad30c458380808d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9825bb1f2febd35423b45700803b3f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37ebb57324c517ba45f8e32db903e1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7edf5a363995ac633c5267f5ebf70ba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d437b4f48907523dcc75e6837f3224b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827d53b4bb599c6e2f040f21f5523aa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d6bc19894b2fa58db477c2e11fa73180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40eabe1a254229177641f7df0416ffc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ee92689200f3c6032636eb791c6e2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e907587aa5a9892a8b249b9209bee0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c0d430a14cf2b617284e9d264e3fb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b910d80922dd062751c9fce6cb46a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d5d4d7e50c8b27537e24a5cfe723d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160989fa4338a7f80a7096c7ca883fdc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365a9035a30d11ea3c8ae8b422333fd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfef9c998c02b0de12be199dc286fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc0465c55ba5ee6ed07a17f6f3f402190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597275dfff375c334883d93ef286a3b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014a58b5db7f63c8343e1926ed94fcb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b283e3070f52f94137144dd30a028193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24485f2dc9c3397068d8fccfd200c8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cae1f1aecdbf4dd2b423245ca5bdb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bb871a9840d64c4ef7700bc7784d3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903123c848f81fd0ad3411bb74e941ae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e409a260d44e94095f4141584a5533198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1383b47b2483e572e5b0950dc65ad9f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d586bbb668371a9aa75e98d967e67a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27a3bf17580df25d4d1d2f215040b8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a1ab24b75c88d2898b853d2ed7923202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356b5ceae57d3fd1a13620d8f314e6c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3663270217e4a3db65f898252ce137204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a117524b03559880c7bab4cb24dab3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19e0bc639c5abc2555af842ad1184f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ee7a85339d460c968c255f7a8a0fe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2e081270de8808c89c11fb5cbd9b2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c8bcc9d9d643980a7758ed8f51b05209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5aaa166b9c98a52dcfd67d1f0864b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030b0481be09e8964de1c21397e3ea1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61880d0032cec9c9f267dfe72938aa78212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92cd1643cbe7f6b10d566b730a6263e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28281d5cb3c7fa3d42b879fbaff6e855214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54787bda816871950ca01918a48c1ebf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31135685d8e5bfc09cf33ca9e57964d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87109c17b1eff8a7616b3490cabc7b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03616d37c8f8ef31bc672c0707676f0e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a60e6ff4c53bad3fac75769b4a613219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308483b3f5e46b2c8f09877f70061f3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0efa87e7fc8cea83798fa565784e06221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e3aced3ff3ba7d11254c03d13e981222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8affb08a58f184accfd5c4fb52fab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935f588b2601ada4cce7a51f93e1fde224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcfa992c5fe8ee8b8dc870fe36cc0b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc8ed1f1ce3ff196ac1d1dc7b67650226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6375c24caa0294e435dc1f482b827227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ea3ee869578068a7fe66c80ac04c1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494fa53009d01c186afe0286bf23e15229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf5814de0f30051b9ec334f1912f2b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084feb6a228f0558fe5ef8e1cbab4fc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af693fb76a41de1016c4aa4822b9d5af232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3616367a1a01ade32d857435cdcf5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05420ae7820fbbcc4b7fde1d36b8e33234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3f786a6b25037df3cbfce9ae75f1b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206cba584ab05b90183b3437a0b5116236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e61de4c40d0020219f24d3f155327237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2d1e9a5c5c5755cb0f2b2badaf03d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfd5ea99c2e1e5164cbb2b90556351239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22502bbed3e329416b78f5d7ebcb8189240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6a1019e927e702fd99a0b228bc1fd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ea58d225216cdecf053829d2e5648242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb37c7da9a503c13810df740ef7a21243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a389cfb7d44d891e33d1efc10275704244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b085eaa593d5de80eb9fd52c16de1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37d56fc4373e11e3278b8526f79981246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260db1869be135771b359e938234a03247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad007fb66110fd3be050613e7258b5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d6b11b5b5fd2d466dee02586837b5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3ec0854abb5a017bd2442d3f202ec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f36d9d952db0e5904cd01a4358aad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e26a61cb78e8fade71ca6f83617d82252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9566f6515c43dd89eb87f02c4c588253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65879c616e88c9cf85ad8a4e71299fe2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c669771d89fffe3e970a471fe97913255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813ea33c578ecb6a2054fa033daf32b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd2127755c110112351a03e20b2549257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023dabf79eda00bbc9dfa677a21745dc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267603a70fc18fb99bb685ac191ef26259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e30f85a5188171aee8ac2eb46523d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b39fae8eaa1b4f7bdca3fca3a7b67a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c80dc86041c27b4a77f193368a5331262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688a162837f6e2411b1f7f898f30075263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436d8ee1ed89443e0606b9eb57bfe5a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e20ce332ea7214298f7ad8bd06c6c9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64312ce8d578bf9953e9ec47b5e5ac97266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd8ec7b9f54185076919064dbbccef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d3e3ac89057024e40128797f34c49268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68661914d2b05b06cbe652ec1552f8cb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdea779b9ae7cce39fefcd134e43c37270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4e98f34b95f02d91477dbb83071fb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565b764cbb98508fa5e64e11fbacea3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7503299dcd5604e8f87e38bc56421c8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d553aa3f56de97767d10e64d8e0f8c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aaf117f7a564867c09c540015a1249275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261381a63ba5c1d1050679130f31943276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925954f18fe4ec9af4bee72da510e55277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f81c056cea872b77d38b5967cec979278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b6a71860f914a8df9d4b69ca5578b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13b8f12e3a54d93ee4f50714c3f506280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324131cda1d34d794157ccbec9af3b4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36821b79b0e2fa3c3a3415a9c4223d73282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f134c4cc9de7f4bafcab9d4128dbd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfab784a47a9359542cb72a8ce79ea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004dade05477324bed4c2371b6dca3df285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd868bebd30995c0867f50da07b8bc8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ac26cc0ff2bd9b1f72c96636cda19287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25da6fc079da6dc287bf6f332f82170288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253b09a36797b07646dc21e8a5b9b7c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c487853d3cea0a4f04d7da4fb6cd813290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838875c0594eb8bd1aeb9a56c10467d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d2e8a140ce21dd50c9d93f095dafb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62574340cbe8083766d1cb745d6b0253293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb75b6744815ad5e832fbc2888714c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb07d3e920c4f3b220e8c86407f4e01295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b10e4c9310d8a14670c8da57da2e48296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326eaa9b1261ab0f94510ad3926b5bd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaceac67ada443da8f954c20ab21e52298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f5e3ef7189dfc31add295a8b42370299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d988ed844ae6f3701f6d167a6f2454300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550964f1c7b526e72d34eb2079dafed301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e8c8d5d262f7e47f65a15a068cb2d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8938254e2a36dddb2679324861fe6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380b45f53e64afee9ef0c60e5f15bae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838b5f5ca75b98c3d46f963c8713038305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6edbdbedd2623985ae66666b1390f0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d4c3f692ab7206f583644b01486ac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db2be468c19ad24c37e29846e76e77308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df49e19bdc2a3cfd9bdc31cf64ee7db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a98a4055cd9c67f3ddf890403187a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7707a755d4381b97a1daa43ea904cb5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c7b86b9476b6eb1bcdf73c08bb76f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9869e6d2f0814f51b765f338b8cf1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed93f866c2187b2c94f2220821012e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0160c34325d946c441e5e19ba8876315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821b34328f8dfdfd6182b06de96d18b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07a2d09cc2fe28fb30998457d6238d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118f3c9dfdd8800e11e585665f3ff06318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf68ea42c3be37f68d6b4412678595319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848468af510bc516038f263ecf84844a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70452d34c4782914170c42b0cafcae35321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14dbf92af6e482511c068c5e32f7f26322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3760bbddbe974079f5d9014b2e3cf7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab90700a210d038e43dd19ab0dd1b0b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd868d4b1ec6347b53dc72bb2d38da3325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>