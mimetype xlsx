--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8519c8c8a80b4f5b2e48abeefcbf4f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076375e47b937a3151d85b2100e9186f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651319cb4d4c600827633c1364be72053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959b7736f14f2bccdfaa575e48e57d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b94242af979819139c1b040a096b575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e15e2f662aac32f036ae408512876e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09389e6eb9efa19eef4c974894fc05e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee53ee86064d706268e37d60027f74f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72322acb1cc979b7c2ffd8cd393e09c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa3ea762422b24d9a6e6a0c45db61310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a38cf1fc117958cdbaec1dd162d9511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1aacafb3f73b4f3d5fd53644fe00eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08501f763ee4ead91b7d6faa92af04f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c321fb24da051c1d955e494bcc608d314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9f5efcf1b91ff3b1b812ef5a190ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540cb91ca3ef9dcb7fea9b3e21217c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ead3eed40b6de367fcadb99436afd217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221adc5ff34a229256c4b614487b37918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39de44801cc501e5efab3b2d9cbbe4419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3b8c3cb6bb156fd89cab633d450a620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f220413df583bfae48dfc55c9409d7e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6b7470838097a6bd829eeaf46456c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bfc7b7f47fbe4e05f24e105dc256123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae013940099d90a8a1fb3d63c099538624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db4063121979c2610a76e23f13869325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875113c10373c59fe0dca485b0e606f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6414393c42e0d9cba6070b194405527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3139de9ac048b6185a82843935a8a1728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4588c043d4c3ff9f619839791aaf5d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d7ac540c58978dd18824e4ef1c28030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4376bf0f3f22af1ed90bd93e116322331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b92c56ef7366fbd64b2411e7e4db832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28e03ae2ebda1606ad0ee802719c1b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c723e86a50edc653c72fa4140c17c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f89dc2c922c9f7b7fa178c98819ac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae11e79614e196ca6d828b98c88d6736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d193ac997daa971ff290c2b4d0c5a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a36918e1299e3c4ea5878d340750e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5fa4d5d80b36b45adae4bb577ac0539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d69fbff982af4e84d995ae2f26488f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9110a5dba8b694539a85efb2e7961141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b0dc9b3cec3310b3f361ab825756442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8566962f4c6e491b64db53a57a74943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ab831e6bbe5f1665d2b8f8415c76d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5796d9e384bf78118a95f9dd04e8745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03eaf4269c6381edbafcc2ab641c0546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dcb2b7c4ee7e763fcfd8f4c96e0c8a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196ae30e9b81eeba9e48401e25b7ff348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84752de7e88bad96f77be64f1818c9d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7b3f1eafeca06de052a1bfd797bcc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddd4257c8e9e728299fee2d604661551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a00bed969d177cc41057c1dbdf6ce552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0d2ac7e57771291ee5c504181917b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad9cc0da6e5d2e0a46b5573eed606054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d70e2b73f9775be37515ad297a9e0c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78025ed17706201b0a7a6c15ec4a7ab556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5dc49c10a01ad488228c70eca7afa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43fb4682a2ae854d014b6eae32230a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10854f85c60ee0baf83359ea09d8404659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfefb49039de56ca1990fbcfb553d0760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682ae2d671bc9c7ee99e3a44928ed0861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da515969678dfa801cabe8ee05bb7a5c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e36acfe3a35d0440b643551a8cfafb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de20db1bcf999e2352b20dec699695164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91674e9eb5d83cf37acc1bda97fae72e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b9b9a24caf9ea3f7ceaf4697d255066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e3f7a08d98d7cd259f3c712b2fc9967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4bba2f4071b45dd99ffdb8de8b88c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f68d655b8549d72837a8b285eac1869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376a27ed6be78fe94634c0d3a57d0aa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025bdb36637a44370a73fdcc0ccab7e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f60df8e8e43469ba3a01db30a82fc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55fe96c587173dfedb0d691ac64f5a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebabf1c7eedf6ab292315b13d92b2674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f21bea254c7f46c2c9fbeb48040ef575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228b0b558078d5b44902943e7e50ed976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acce55ff1abdefdae404978c9ad632e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7bd3458923d8ad6b5ef4611a4c5e578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b0912536945e861c3ba38acb2fa4879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc91735685ea4386c1b770667008cc480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847a3a89d7f6f3dd454504e966fb75681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27d4c58ea2c1783d5a816c993ae88982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae7fd18623e22a6641d618e3427dc383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcda38a325d3f0814f576ddd7ae4fc084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ad1c5c0e823f7a389a5bb6f6fc0b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a115394d41748a020b63459ecbc2f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ff4e8c5ee30d7c3fa4d405e31fbf387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9e564d6b4577a30638b1f9a81ca4a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6538194b1ab569f8d6c3425010411789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e145d2f87d4f496ff901b2c9cf029b790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf13089f0012eb40d5a0d5fbca8503b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199f0c17b503c4cec6aaf00c44177da92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2d1fcf0c061f7a75b3a3ef2908ff293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502a0bbd2bdda8095cfb62f884e92ff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb23228cdc62dc91bf7ade8c43985795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86399d2c03e504f82dba1692a216a896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d573af9ce553b730e1f6750b5b245497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1598883169d346107c8c1644d44d7998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2585bee66fe7293e0650ff6a18d5a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35baacac1813d63a6d2bae348fb2f525100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074b0717f01a6e776b9359013b9f8c8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365243aa142955e4661172d6ccab0822102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc1727973e1a415b664fe01bf79128103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfb4b93dfb8b0fc058a7c09aa0fb84104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff77a91b8034cc2ac5f100bf4a415f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25941d08005b3158cd882aa889777de8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ecf74cbbedc30b0d1489aa798b896107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001a7f0a60c661568e46b86eab598f3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebab19dcb7aba2ede311561b6c2193a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba49a7b3d9a2a726b1880dfc22d5fa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124f46d65d54cad6ae90a22d3c59c8d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcb6478c5f483aa5fb673308c61129112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3ed231cf45cf8ccf0479af4e02dd3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6b009cbef61b2d774808e9d1c5a3f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0b919d322b1009d2914c9549110b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3710b0661b32fa5934a8ca42b2036116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb0e4e67dc29bc3c795cc812d88cfb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff511e7505ee89382c00462fb56bb7d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee0c831081e70106d61980b2f063d4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2765ad83462108c85aad69152daf8ed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72503712d7d019dfde73ae17bb796def121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd057333e51ed0ad631186f7dd1277122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85876eab76bd024fca493c5e0fd1f2e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d90b5013f3641b9a8199dad8c35df124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a114cb3071b68f728b37d0b1a096f36125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d28766052b2b442f6746a92e13950126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6e6243e8d9d3531cadaeac9c9ea25127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabb3ba74e7e7225bc3c17d9daa35a0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5320a9586ec38ceaa95a6f82673ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ab37c8584d142f16d8697a114a1ef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c3e15fca76b6b747515fadf8ad6e0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e8c73daeb2cc30ce9b792a0bebc2b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027b601110ac046fa3ccb8e0d2e7ff3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8e2b2e002917c94b2685eeae2fc3a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240f843db44b820e088ff6b2ea307bd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4af524e87b41b3de73eff2a7d2d3f5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a04cdcdd70631b9c27ec772ab1335137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6719b384906a25cbf3248adcb293ca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a249d0ed34eca13055334aad4c8658139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59927d3a9cc106483ce6dd2a5dd6c0a6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b2c687c165db3946b578b9506665b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecc22d812e42175a7861931ed2a774142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66142ff57f02eab42239359f091eb1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778189caef22b1835676ac1f8902e942144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8b9575ca9b3969c55b390cd6b3da6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246d98e6abb00c3cfb35e4cf39d372f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f7b16e3920906f2487b6f341f2286147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66893240be848dcc170bb99c72b54c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed732694799eacb4b05e641ed215bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84600fd6711f14902e07e6d71ee6d1c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eab9ee6023cb158ec81e0309367f23151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ae35177cb5387ae737927c28d8a6a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33c4540cb057593a1a9b4ab47951d8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786af21ad78ecb6937affda0b7a5183e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6156bbfb4dceccae927e2adec34e2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e56bcd913db8eb614dae379fee2c96156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44116b296fdc4fde26e942dd42a252157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa78848dc052d3418f87efbd733af0a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fedb6be04830d27744a3666fdefe2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e76c6ffa26ba13bce1a918f9464c4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7b09e38bf59501e824a27d80b37d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7552d45668e04696cfab953321813162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c814565bd761914dd06f30fe9a1b758163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96916141b466972b9f18302efd1ba945164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d9a0d43977088ba0bf19817945083165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2afe39070838f6d83119cca57b92df166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41cfbf1bc90e1ed3e1f9656214e3e1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b9b518ba1fb99355d413801465770168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc9ceaf8351003f1b1a286dda1b6d2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae97b53484f554321de6ba58e5b5ae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c33834931a59690d6bb06d8078897171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f592ca40b99dc53ce689f9ca9049a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b5f8b4d329febf3f7fb2ecd69f63f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efed963b03f476aed3be3e03c279ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d0afde7be98370ab367ad9e986a5f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4639f53a9c5acce9c42e41fd19140176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79836f0d9ca8205cf5a3469402cfd5ab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37167d678f704e4657d70181a75c7c60178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28566b7ff8d092e6929689c05762eb84179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9eb4580a3db2245983b2d4cdf83166180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0cdd90e5a94f3412e1b74672ca959181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fe8c5e28470c8f2864bb00ceda14d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabdfc8c1f9f84d1b81a04a830a8b52183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6f6c950b4d1c553d189666b2bc795184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ac9c123fa3897857afbf869e55cb1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efa20922503211672c9a8e0f09e562186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42fff85a69d71568a73f3d0364bb871187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e469187488e954dae25706378b4975188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d826f8e216e0a37ecf4b39b61f579189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d387b7747c56c7a49f5069b9be1def7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79144e932c9fabba98404ffeaadb0b5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31446249c1c624b5e784d9cdeb8c4fe1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4c0eefbec12f33b0c4011c1f506c4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565cd98137c3123840e0cf14b2b031d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4a2a4fb7709ec4581cd0407738e78195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca601b782a5fabe0f02e9f8600dafb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c11f06f31daf061b0fa5d4edc8baa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba70d77eec4a0f1b1614d6327cd053198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269908b3218bf18fd34a24f14538eae3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8293b42e639a37639d52fdea323abd7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda979a22f7ae60583069a068e98371201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a420cfe6c4e3d1492cf61a2f92c1ae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e702ee0114eff78401d3b8a522db069203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3274aa6c20986467951725ca3147864204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e664129b7a470b6fb03a219e7a9474205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9354314f9efff7985741a8af9688cf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036947fdf69dbd675fe7a9b0ac31e92207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10dc84059639464df001cc461003631208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618ba907b966c0067e049fcc9d022e3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c46ccc63c2de11c43d00460c27f38d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d317916d9010e67d0c2650ac12417211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86807cc037d40756fd8c6034dc5bed1f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450159cc54adac00db535f499a7df002213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93457b82cb7681d3503dffffdababb8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40308e99ab179591d8058be3bca78eb9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afb8ec514849c77ca11c71acaaee40216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2740ca27fae091e166bfb80d45c71217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e73d4e5d69865cb46d124f8f8475d1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c0f44ae16375cbe7986246aa019fa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155dabed55c50926fbc001ed6c6f47b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479191c1ae4600e049afd218a918960221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af12cf922463538dad4f9f4f72cb275222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35cc9f9c3c8a57ed055e989a16236b0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5948f35daa97dca33ab4e133beb29dd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e65da3ea87398e5ecb17bde68ac8b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19151acaaa3641dfb64e4c7169c0d53226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d52513380bd216f5efae6e3b204a57227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb82c830a082b5eb388a2524dc088df228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fee3d42ffeba49fb7def4aa73592d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934be0d29e611b56a556153488dba4f4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f389b7b4345447c19e44a91e56e13c3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4d60d40fa032ee90abd7684349692232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de306638f5fec337360596f39ca83116233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb27cdd817429feff358742604f039234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b915204952f8af9bd648e6acd2ddb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241bbe738b41e547962f02f150efcd63236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89620d2d4b51a0e937a7f38c98ecc3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f3b398c0f40f2d33cc198399c636b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782cd91e741068b1f203161aef4f2a93239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c222b95a6aca973f5d114527d02c3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6a2d27898d6c3b1485d6cdd75083b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9fc9ccb85c04ffa24c67b52d9aa69242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577e9d386e608401bba322c8478f5e7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bf4225fe0b4a440576d5330a8f8d9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffda41a8eff34fded8366a5004d2e27245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d8f1e689a400b74f8149c07260b02246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b8dc5c2b299e18a21fa43cb1563c2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cce206a9d738f1117a1ec7a4ab0de248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4ec3c512c34da4af0af24ddd3ce2c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea3388f2af8785c7d6de254f350223250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24439489464b23a06d9941fb624e289251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63dba8b90a453692175b97088031a86252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343190ed8d4e8149e80eb8fe857ed6e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a05f1ccddafe2ae52d2a9b962b3e6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b7cad4435c4291fabfdf69df5e9bb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f534660f8282466bb6dd80fe6de972256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f92b191ab6acc771e8575f5b14efa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8afc27240b576ed4b082c5f91c3bd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eee902d268fbf6a026233fb2d9f0f0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb9186b04aa6436dccd495c0e52db6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d812aeb63104de57df1f385a69afc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e00c9c4e914a181f7f30509b66a4e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060aeeec33f37b6838b98e3cbbf16c23263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2a2ae56a5827f1e9bb0053db8ce4e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30848482554a413d68bf1016d179c50265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e9fcca61459e41a15ea0943ca68dc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa6cba8b706c4cb4f523e1c7ccb208267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57440dbacb75bc9d0cd50d2c8675e89b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffcc53318564e2a356f6bc8c829351269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9f38d060adab75a78720a16451a2e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852f0fd59a48fbf0937391cd8798096271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6ba056aeb1710c41ca61df2e654b9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35faca2e19dd60bf2634dce88ddf8c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7c5f913c1fbb9dc80f0266958aa36274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b0ce69f00411602d4df999a17f412275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292c386f20b2ef338d2424ed23e2ad9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942dec067513584ff89fd899286c8e7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754c018a2e1620f95fbdcdf1ee6f8b1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53db998854d541bc43e4dd2822e6deb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f432b8e620188d1404cd0fce4f67351280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8629b24d483e7ab5756b135e7ada2e2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7156466eede4c706686bcd23efdc4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab8cc31bef599f0dfbdbc867330806283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8b1c6ad4af86f6829310601523bbb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf0e84292488ab80f210321f1c2054285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a09e76f4fe7ca479e77666e0e1ff3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749a425997059ee8ff7a1cf9ae77b12287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e11f789a42bb34f6d6f705a21e5fe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ba31084813e89a0e3040f4ff80885289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262af621045f40f0c9d5e4d0b758bb7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9694dbf13042a51bd2eb07ecafc0f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f662fc9ab7256be980a22d733c7c4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fffd5982421313beb93ce042cdd226293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc629ab6f9607ed550a0441a7101cc9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd916ebac8130ed108cb64dc7b7c59d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce053b3e2e6b75498e2c6811d601254296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee1d3a36cb303563444522e65cd1c8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0ba2bc10ec22763f13eba053ca896298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d799b7bbf0a1a855a217ade3e0b90299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc69254ca6f243eb092752c5ce6e777300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb770705622f6c384628a5303c93897301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b9d4b32ea445080c37752aa18ad29302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5fd6b493f34fa2e14cd1c06fcd69e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2b835f56e7d66732e0e2de54fffd7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614c18fee2137cd739520d22cf118c3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a2727cb19a56fea1a395a8abacebd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bbb83a40fe9db71b6f4c2c4f5b7d0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988ade32cc5224ceca6032b0e2599f1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa85521bebfe2f79162fa6114c16e90309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba416777130414b69d6d5314e49781310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf0349abc1b57f020a219c316e4dc7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e58f461282d2884a69bc9ba49f31b5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d2cfe02c313d901c587472fbaa5d2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10e944ce3616608c330a058481f837314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f8ea164bd4ef26103901aaeefddfb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa86532464b6646d4dcf4153808b37316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49c937466fe70e2c134e704433b45d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74175b1690c03e34216c1958b96c45318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05e200d30e2121b9758219f35cae42319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65740307d141568d04f047b6cf27626320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2225cac7f742bb8ce3b2713efd24f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b653b13fa514f8b3aed5e0aab86e8b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781ad0affa98e27e548327ca718502b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e8154e4c86182d5f110bdf355c5e0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95da4547644ada5cbb9c89abd644880325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28dac704f7fe7217b56339dce838d9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96254214197c048d2f8ddf5fa760d911327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3313541a7a67a17bc8506a2d1c24f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140c3d1824402bff52205e7ed9f401b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff106d80758a5e3c0f2c00bbee34c14330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d7d5d8bade525f0d2d91c7f904293331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f1f3e3697bbc119000614a0f564f0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc984a48231643e00d562c0cf5be83e6333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d778cc537b2279731be1da2f4261151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d20c6505f62e09c8fa503e88b1d1b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef3671cba4f1f8cbd4fde7c0b2e2cb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ce20fc84197525e685deef373a8b14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6dc3d3fbd635a27df980951fc6ebe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b824f6079d3859fb89b825cc1701486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533bd0953c29c4e324f9ee9b5e23e7f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ec415dd14058d42be65977f6ec71d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43b1617aef4b6d6c5040b924e995a39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525f63d62a08fbc9be8fe5029e59e1e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d0ecd365846a1492c476b0f9ff4d311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101e152910c478d9eaeb8b8ef02876612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e9917e5234ae95ba2e0e582f8149413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6f7b338ffb86ebaef793cabc0de9514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1c6dcbb268fc0bcbfbe12654306c315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8e996d11b7179204faaed6d3a977f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f289e4a8059e32e5f82ff65704165417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e481e1b49c89e3e3b776990a51db018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1df639fa4e5ca5d83c475d4cef29c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a2394a0a4456d0cd68c7f3f0b200a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbc3a8ca32573a23dff82508365d8d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbb3b1d59beab3eb785b6568a243ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09703bee2aa5ccbd20a9ae3d527ad823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb678a768d2530b110c2a07dd2db0d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6036995ce818549dd230d63c6e034025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e337d7698ff47b82735c6e403e88326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a619cd5f11bc215e1edf40b297110927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632a1449680cbddaf4fbde62b523a1d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7dc67c91fbe6829bf1e3302b63ec2529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee363676bb436bc90e78d388d8609030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027abcb9d89a518b4aa73a44f14faed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcf23c48a613f7c9c64edc84c491d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5cdaec512f7dec8e2f9b9f34940f0a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992e41334e116145ff0ebcc10b8ad5834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1cabd286f94d154ddb6c1a2b60793f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4fc8f077d510f89bff9f90c23b0ff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6b53760495efa2fdf8e96ec8c9f1037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676119c8d0f1ef42b8adbf6ffe621e9038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9de907c17b448a801e93381c7efc139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f2985e7df435a397796e50c2b784140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74bb589343bd78c09bb5f9d30ec5c9f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37245109ae834462ff848c7031caec642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0f40ae50cd0daf8c86b2f881179e843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc1a501e5ed620e517b5ff3e42357344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffda11b7474c9cd5f353103d29ecd845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17fea5c5f03378af5b58a46e2a1b3446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e38c1d48a4106c4f4066ff10ec2d047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f18efe412f5ff89a057a41173129948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf075fce91fecc2dbbfe1ea3474cdf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312cb165d331219ced4639a2ccca76750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38536c07fc2c90779f232ae326bad9251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4927f2a107073b72d306dd626ba5952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03072325a34373ff4e114afe96d57553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed952ad49bc067273a8b32c223846bba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9527fce6769c24ef4590a1e4f0d7c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae77b9a25f6dfb57421ab4d76c4e73856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93031ca8595f20dbe0b722bcec0851857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21093807dd783fc3615fa7eaab5dbde58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96227ec31184404887d91cbecf3063259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef311f207974c0797d26ef94539015060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f6af7bef203231a583aedfa99cb8e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ae3bc1e7dfd488db7c179713a385d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803f68da80bac6cd43e38ff7cef014563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba6759f75c1dbf77ff69a1eac3a62f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbcd8165e718d4fde28424570de77b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2100057ad6266066b5121dea641ca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0c85e4805a2e962414d6dcb24e67467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83ea24d820573b0f489b288c7c52ab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07117599d5fcd7314d8ccccf9ff32f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97e738f7560f15ef576e98b31e1b3b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6bb5ae135bcd7d3ad18e5152ebfc371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9003faa80e29b86c5c163b64e11ca4372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f068cab64270993632387182d8ebb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146d14bb85713efc4a7577a59aeb38f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caea34163e51eec5e433f5bffc4fcb575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94098643c1b2ad7755c7c774055ac85f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1054b3f440109bd4a7e16e9fffd41277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e7daafd2e3ae31265b6e9a2a29d8978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2893892f24585930efb2738f1727879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06c7b602c84c7d99efac7702bee7a680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48cb8841f3bea5758123f22125136b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293b87f312677cb9523da227bf76f2982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f34f00979bd89f823a17233e19659883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef84efeb7d4ad0b268d755896c6a6a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cee339700cf4ab5f0f5de92bf8e1a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f596778afc994a970433042522a6f5086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27ee7dc8f7dea0b4b69e70600d299387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8347a1eefb68a12f9a460a00d3ee3ef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9e2b533c6587d2b91e5eee1df85ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88bcadae43cba27b6a66e42c0b61eed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1c6566d2822497ee1d601c2fa885091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9da1e45f80e0cc581f8afceade6da92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ed0ea75d3c945407a0583defa155593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ef28c79df24f3029c343c31ecf1a294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bcb5047981f3a4f5976a414b56a22b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4517673429a0bafe08488f32e0343696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d85f7e3fc36df26db2710acfe4c5c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c21d9d88abf4995d5dd343b50321e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b8539882fba037df13cd1e1c4824499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9494572d3f22a0caa0a7d6c5bbe4598100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b142c9b33da0da971e6beef09212e13101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e805ef7cf809a284037cc27f20569f1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9052cf72599f0ae52c3757a9e72d7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db290c1bd7daa0cbfa0559f23e3eac89104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c66315360aafdea603f9d11bfd785105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fee3984aea4324210ca66d8251b25106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffb38f2df4d9ac97ae9a07351afd30107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d200da89de9dec9e6febde1e36864108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4c4d6afc61a2dad47f33ddad316d3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a501822fb47687193c461801a412c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a2eff39bb306c9b837b68cbeafafb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48710463600361931c825866ffe98dca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89e04c96e46e14514d695b6f5b2b9f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a27bd3c60a63ec6828ff5b96e144cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c6d5e1c9885f00eadfa18d090595e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cadf1f3f9f88e96b52ac7d7aed2b500116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d4c8cfc3e25d929ff8876b96ebeeb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c84f4568a1e50159898900d3de500118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85376fb2c7303b9f753dc06b91a94a0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef41346dbca3d6d003398e1b3700fdb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d3c206162f6a0b5360dd066e03d21121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db66f59a7a9ad900769f8085b449065122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a7db44b40f5113229ad41cd46bf0d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2b7e73c46514ef0705166f8819db6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359f47727bf075bf025c7b39e929148125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d2968873077af07f85d85590aa64e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281c9550c8538644e8f2c96ae389375127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8238fbd8ddd749d036e359aec40d4b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f221642fddc94f6627199f049c7dc30129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2b4727c27d43ce2cd8fc7c262dc16130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6efd22f22c47c416ad2b3adf3afcd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3692bddf870c2fe36c114d27ea00fa4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc542ba1d014008c2f55077da3a50d30133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf04f23aa95557705f83b19c1c890c6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6cc7db01381f4c70814afad544759135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59f799f032134d625f9acb4fc118cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64328896659eca57b7ae22d879be4733137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f2fd537e9e73eca50ab13cc871658138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9dd406e365981b54f39d0ef1bdbebc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713da067eff94b82343fe9bc15481a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d154541c8fbe106a0d335b729b3a07141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a862dfd03cea82671af9d347cf39f0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e61b19877e8995f8eb7e44c044977c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e8894d8091e34baee178e0b53b3da144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16fb77c8d9b6166849d20f88301144145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b24e71b04aced8e9f57ff1715a15bd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c10af3e881b6f65794d22fa50db11147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f3cd8b9d0064a87c5c590ec8ad7a5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a0c3279e8e2851221400147b836fa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb9538be37582caee8b1f6e8e768cb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06895dcb1f578c540f465a991285e405151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3df534ef7430491b43c81bc37b2383152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576da9ab14e45b8004028201a6646524153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025fed3db4980decaf5d06d2ab9f042154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557bc6f55bc46de7f3ac06cd59f3960155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cb1f557c7ee859046248fe122af3c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e7f90217bf213483f9d50d87fbfb6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b035923e43f73804e69c865bf44a02158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ebe8c696d9e7f5936b3894c6f0b60159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd70a123bed8084e39549d3a20fbae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8997acaa02165325dfbc7972bd0c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309499e2ee028930263c83e9c779bd61162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508887c2e3e572c4a915db56d6d2380163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e14e50d2acb347a8f1c9915c1394eb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7b77cb64aec368967be5dd01b477b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f37f602e989579973a051202c0678166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c460921ca931a7725528ff0cfc927167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a872641d9e22ac4b6c487364ea3fb7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ca3d67f9bcabd9b9e1cc2de4896cf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb638f2e69c573068ff250d642df681170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb281e841344c4c97681c3de14decd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63314db016d8dd4af6c024640db3ebc8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f21b4a69cd95a4cf378b9936805d56173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2ff9a8ef2ccc7e5536983c3fbb69d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38a0968aea86a033e953fbf8623708175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568e917486f445093e7c9462ed3189b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6c00ece56a1c8710fe2ca82bacbd1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84e7456918d72ab8d3f75a55560205178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a4d60bd0386f9198e3cda6dfe39ce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964b860660fd39fe007fe9102c2b1d6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35bcae8582b479ebcdcee6d95ed0ea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861c2ea7b4f8c98c1cd821206fff945182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399208f12ce2c7d600fa3a64c1be8eb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6387cb478cbdbc9e4b418f394ea12184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4046da5370c02d7c50a36396dc56c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b79d74d73acb41a5890301582bec5d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc9c9f7801a834350603fda51ee37f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851df705404692b7860a6243a34fe99d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67838a98ad004115c20eab7ffd5d43189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bdb5fd851d4b61b29d66aa7fe6949190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd87a96dbd39b62f9e7f286a35e70c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b37def5c7561e87b0c6c2b277b733f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c999104c4df93c6eb568487e081e9d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de867b9d2018122d92010ee9cbf0d5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a501ab2e7cb37f42ea91ac3019edf19195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26cf17218651aa6f57aeb81160a7f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ce49252f606d0d3de032ffdffc09f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad551b8259eeb94deceb49d0574646198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e567380d5a26ecd08630c125d9d6f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5502035672d8626ba64724dc0827311200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fb469d25308ae991516340220a76d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abd90724e53b81916274937a7e9a58202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db362fdf14b6e7d1dbfe293e277c073203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4959343767c936976446d92e75c35204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82617fc07818f134968b6dd29dbea95c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2823ac0170cfa5edd090bcfb9bd69206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4f210bf6e0efd56d56ad1ab329864207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd4b76219518d020f97737670daa6e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb4e8a68ea8beaa71bdb0c754bebba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f832dbc7798429cebb2aa1f33ee987210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a1991644edd740c4c4246cde4264f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1ddb79ab3379f8f5d54c295275e67212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a075206052798d40c56ce758630cfe3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6338aed07b1226c59f650468355ce3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885857facdca32e551aadff499c88e1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc338b03770b1f2a04284a42092f4ec1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1686967d2160c50a1cde9c100f65b6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62992194978ccb4673cbb48ba792bc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93094cab32866328bb31fea66f962e97219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f40b9d7ef089cf524b99a6228d617220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a6bb438b23b58f42805f288d98fca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2af1ba46932ce0dd9e944e07ae360f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f75bb52e59ee7b1628b1bf17205e7f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b42a63f2f311e1c88d4aa66cd094b9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb0347e134748d0a5ad16211f63633225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1778cd952cdbd9b1115b2be4f387210226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f583bc8c65297c908ee5a9694ac15e0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15265ecb1a5771217e02e437ecebe1f5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52c1057e334db792d364d2c2a0e9d7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065d78c475c012deebe1f5368fc9a81230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae086a640cdb8a5cf3eea9258589dbcf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87457cf054941a0e8e4902d14555a056232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d885cbcb7d9147b0c9c126016605a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec84e86ebcb7e1cea33f87bcfd8e3fe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84518b1280af08438552d0e27faf253235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87053bc7d871a9947ac52744120bbdc4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459f05c724d41338ad3b046ef95309f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323867979af528cb6f71df5cbaab4981238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05849c7c494c0f4bbe4a7bc05c271a0e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dda28d6d713ab6a76be8b3585d9e4f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00661fb3fdb90c37728d5afae8e834b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33feec213fbfc5cff92aa73d4189cd88242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ee973823ecf745fbeab9f2524d92d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9484769f1c4c772c1dfd90ec29597244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6dbb2fff1ef1685cb875a13a7a03c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16160214cca177872f9bf1e06883c9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917d827aa9f8f36fe706bafe5201af4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b4a56172ceff5691bd497d0a603ea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa23b8220927edb5d29040f0732772249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf38635aafd06a8369c486a18378d2b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c846d155dfd6386de095527e8a7e21251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99159ea5d992d092e46d67ddce145988252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7811c0db543620638a67abb1f7af97c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993bdb49371cc71663610f2dd9a5a0f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682e94cf31cf214e513e0533c2998be255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9af13496a49d9f0b51add7e2dec78256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7c2d1bce78192fc9529af9c2a79a3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a22eb834eaf978248a5684ac081b26258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23660ce853a3564f0d23b007da6c305d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698a408748479d335ad4fd4f739ac01260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fa87366023100d28f974eb93d2db9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df604fbe6a157902ca441d61719bc7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771a7e5f27f91ba801346bf62a5cce0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d92681f6e04f7d99687ca8d792838264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f714fec9c997a3e21902b8682221e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998ea9c804ef910afeb4a48fb786f1b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07d2b9b2eff127f07417d56c3b6112267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d65f46bcb1b0499e542f509602f4e3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af213a8ceb6b2754da3f3c2092668f0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1e6c4264827dead9138571c7c929e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28367196a6d687c812134f41aa605096271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bf66eb1207a936c7d22e195830659272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5b7f195501aa999bcca0b63090c27273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f119a9e8ab9692b90a6046f0ad23d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ecd4a6363921d4a6b58e2b2ad578c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ea2e9e8a601f00ae71d25180207f5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a36d737b1c78d25387cb5ab8c3397277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae6793a3d2271b6075df26112c193e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3a9ece248147ba7d1192c16f1945f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88429b3352635377754eea43da9b3171280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b47efee454275e8d63c6c5f190b88281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67364149f519d34aa4c97e86b35bf9c3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9630759f32557ec605ffdeb9f39244b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3559031c61bff747f08e8bc8334501284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306077c2c1f6afeeb32df4909b68525285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71e4f35591d7fd684627da7dea9c14286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b11d87128eaa987cedb08968de8ad8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ebf448213bd7e3efd53581b0e5902288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcf5ae33734f30762f32d5086db7ef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973bf358b27cbe6f6cfa184a1c1289e2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d30f15ceb14f932f7cd1467b2a02b3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b313b1ca49f9314bfe155d8e1241f53292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a71f388930aaed57cf206747ba778293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd08d224b899277aaf0ef28e366146b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32995c36d7d1c0a1e384fed184a3ad42295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c6e2ad0a98e22cd9836e7be2cf12d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85496e7f60ddd10ba619c1b631bce109297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a5dde3a4dd21844c820815aede12e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd27bec02a860a65bc6e489439013c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbe246a0b7ad89850270b8b537e518300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85cba2d7f7e6c55ff4f53587481976301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c239e82b5048863415096e76070582302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1d671b7d494da314e0cc5c18d7082303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f342e427b62a446c959956f5092ba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac05f9a7e59895c346f731889ef656d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9c7673396e2447ab119cd6435630e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833c4f7aa7bf7fd444fdad8e972a3ed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d635ca95d0e55510c7868abd7bab501308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46016ac480e6e70b3f69a5bc1612e5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf566b871eeb8108fe8eecd239127a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f1124276f45b34803a4fe10ba8808311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd75611412c30bcee16e3b55f695ab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10116013c92f103ed18a96c3ae09f4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab78ac182daac9debb1225c139a3adf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6b35a41290ee30b288f335821505e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c3bcbbec282c31272ade4673ffe30316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674416dadfb42346e7cd9cc6741d5b4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ad58840a9f9d9332c89f39fb53d50318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2039a36d914e70963b18ed118c1f20319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21934dbbea78331d15ddc19980a1fbf9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7e0f317fd125f62bfceee19ecf25c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d446c204a346f2aa2bfe47775e77f00322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc36032ac222b68b907826f4144aed323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46daa7f2bf73ad8e742b4b43c5906d18324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ad9e918729cfb95b3d1bc962d1b8c325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>