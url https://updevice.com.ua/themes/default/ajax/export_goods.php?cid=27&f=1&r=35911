--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973be50ba56ca9d348a33a01f22e0aab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93559cb1e450e72fcd87bbbe55f9e7502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d61782fc91c6149b800b388b04bb753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0cc07816187ad2ab7b6d0edb4bc4f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83587e756eaa97aec0ac7e426448975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106e7aed2fdad2985494a34fd4b67c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e51dbcee55471bd9e443b6f2691267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9fca9099756132a246f6794294fdb28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbade6a276cd8408b8512767c100ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613c835a390a2373f496b7afe8adbdb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785586b4f750626720bbe6e11a3a8a611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48420dba6e202658502536b9ade2ac1f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7544dbd798e83880df7a7e8fab5da113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488f25d599a7c6e20f21f188063225114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ccbf7a84e37fc1f218e0c26eb3ef715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82da02510edbb92db41826325ca9e716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31e3171ff4d16ed8bf88a2d19da1b617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999d5bae231d45a742c354963d1176b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd66d4ee62a20a2635fe3ce825c3c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5ccf0cbd20cf5515f57de9bf5ae6020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d5b9b4f3a931373c0a44fa3f8b2aa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12981ebf9e09047b5bfdcd10640c02ef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148cd258b8a87074e30d98f9627dcfad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa3bf3d2152f50c725f3a7ca19aff024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca3c29556ef4ebae62794d51a4e83125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788030174b0adf7fc4b28cd751bef1d926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1793b8dfbd5b284d3508535fecad9da27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62424c6c098067f480c059910d32a528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98200fd994beb4fa20c90d42d10cbac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28ff9806d967b91e105dd1c01e697530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b807114b9eef08b22b5e2e4c9a1af31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c761459f5692977a66c07f8a3e7941332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebf33bfb752e34df57d8b5bc5fe3da33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eaa6a970e25a6ec09e09eaab71388c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5ddc6fb9c8b940e542e4ec632a74535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a64d8de185ddbcfa9fc49a169ac3236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96875003a25cabd48c146f5ab22a30a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621653d5e6cd5208b4b26828333334e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a214bbad61f44d54f03ed358aefe639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ce993afdae1ada784d11356b2782f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1ede02489fcfe3e8d807707ecfd1541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408762873a62ce0fc7b2f5e0107951b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a51556d932293b80d12a8558f167043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc1e14d09686eb2b94cd6d6aa1a89c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539e439333dba266c7deb9395207dec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a217887245c3b68f1e8e30625ba6dab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ed6cc4039c7186c60cd47fc36ad7447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e03b9920a824ce7126e7f2a063b98948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62346906c0b3151ca372eae4283df33f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38361f5e4ff0a015bb834fc97681ce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a60c68406481bb4dbcc50fa050020b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ae62a464a52b5346870482c01eb2052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235565ffa435a5c4cbc34af19340b9d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f77060b9f6c75d9129232663e4d1f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737349e228eac98f4bbbcb3e041049ed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b743692cf2ee355b02262b50c066a3e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3343da063a9917ebfd0080cf0274357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21ace3757086f37333a948f81e302558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6931134b5d8b97961cf22f46c3e104559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aae8eb2365cb3d68d2ef61b54f416c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476f9fc228969b2439fdd89de357fd261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749e322d0179d3c7a2d1026828e0dc662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262b6e4987b688e4d0e87358567025f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef016ec7229958a0f0c5f85287f57df64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5522eb94db6f115c4de86bdc949653265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ba096377cc497e923461049d90f6c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb32ab1b9aca18d9fa84ef5b2c7dd4f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745beb825538e23b2ebcd815044d9f3f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35cf5758dbf088476c5db68f6c712ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8258cabff815898de840d3442ad08670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed81d1995577607774d2f3b9c29a09571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eef2db059a3baf2a86679eda9addf372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de8a2162ef296b347c520e054c638273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ff306522702544205ff28189b0a7374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9b75105918206903da7b381d38a8d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1394a7a49cdf5ac6eefc65c7c2008676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a1de3c8f1678d2dbec55eb2683b7c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2c2596c25895a2d273daf94f1552578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba52f07a52139bd9a45c6680bda5f279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41fd711bedc7a436bd16628047fa50e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6fb28a992c6bda6c5b3970a4dd3ab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7cb43bda1b736531c2e6493b84f3ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9117939b948cd791ce5c96c603d50ff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc48d304510a238c619b56be0466b8684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86823e3600daa567b92449732df935f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6808a220283fb5bde0878062a903f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae939bf3527aed707bc0fd1d888eba4d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefc7a27b2e4458d334aa2fcae849b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864c445f7086453e730e1ca0be5dfd289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53246f05f8ab0ed12a92a3144a4a69b290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049c1d81f3d2f96a26849b239c2508991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2cccc56b6ca505e447f731330221892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66877f85b2eba4ddd30f8b6060a14e993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0fec0de2ab8d80e47f0d2bc7aad9794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867880082f315c0a1f7b252c4efd8ba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de251771ed0531063d1fb62e15dded496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf335614e992a85092945d520d4057ff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e02c9921372320f11ee9d9315c10a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430000c64c711cd0af61122ca00afdf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759471300e41a3d1f069188ffe0a29a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732fa5618c93a5bee9a637236106be1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946a330c4788e0a19d98157603f4496102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5055ebbea1fc49752245502d5c33e8c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00ec5468052948d9aaa3489848708d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4e162b2a1e8b60cc87cca0120aec7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148905e93aa26aa8fc319b95d265dc7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8296b33e75589726ed780881b6130d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc59aa0a02fe04641bfbf25b26dbed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da4376ff00734f6ce5922ae6310bea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc63856445737f64a0734508c70820e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb2b330c8d83f6410ab85521057d77111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3fd95a8ccacabff2572162340d0820112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28311ceb47ce8be87e4e5139b8bd2fb1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08270aa98282ddcf1a8b6e32df4ed2f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ea8d5fe6f7a9c085def470afd87d4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27afa9d3dd32e3c5c858043a02798d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225bba72c167ea3be2d026d0ed1adc64117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5b3608b25457f22d5e8fdfd7f3010118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340df73c6cb22c657d0d9659118ce35119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3c2c07b4ed5c2815dabd74c656fac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27d77dec1595b5b4c3fd92ffef1213121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46a0a3ba483b3f1f10f32d9b5fb7ee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2707af8849b878568c7c1a6da46ef1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd26f53461ca3752284ff614ade226124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a12684640e2389778aeca90ac641b0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35cccedd0f8a6617ee45f3bb20f0ad3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948340a7b0d3e3ac4f24d39308df839a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77a49b8475204aba06c1d54cf04737128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057853c36621033bf9c1b2e05aee72d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847946a7eae98427f2e86904ac09847130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf734fa9aa8461e5daed100d683b7744131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91f86b9eed277ce32f7ed0ecf450a1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68d6839dba2501c293e48c57c289d2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cce887d3cfbf61571937676baa438134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35f50f573420966acaa1b3f3f4f47d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a211945ac602cb76f5a4a94b4f7de136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a1e2be5c204a4155638516ac0adc2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21dbd68b0fb2b76a564efffb5be8453138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582e8815b0e71bad623d6d279dac266139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe159682de89f0c99458b17d809bd5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9730aa61c47cb94c1b5b21d6f08bf2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e353c2a420d4cbbf34f40005678fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546886a1b9a21b669a4343ae7c8cba04143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5592ebdcf5b3126a6a59d5aa9d229144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70469f344aa83cd728ecd9e51ab360145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806263dabdced5aa2ef95a17ef04ee9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d26733b2081728fa2324bdffd10420147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e2a77b64c9f2b14530af1bf25c599148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a38fb07e7e6299d55cd3f159e897f5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b199fd00aa671f9fcc79b0e50963c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f2cfcacaae6980add7a50d4619b5f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bcb769eab46053409d86639767579152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa262351c0fc74fb6afbb372ce098b6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa677a953e4b7676a6d15dead5441f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ec78560a99f246e65ccb35574491a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c965c6b98a9d767ecf60efbfdd1e68156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c233f09de80d6975689942ea5b3efa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4776f01d4f9a3e190ad1cbfdd31fa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ccb20de333d8f35ab5c2b2714d4368159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527dd144669c75184696c65afa5ffae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c215d7a3437ea8a7c5a6096a25a9c6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758469ad11847a586cf7aa192987177162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd24e2326d214ca6bf9e06ea354318f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36b20ef9394bdaaab608c222669253164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad984b1e2e77d1e51950b213eb226a32165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627323933ba614804e6024f93bd0a692166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309da98157f469e7fa3c59d79de1d11167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615d4b71aa64a5bd3a92c0437742135168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19128a6c89c613e3fdb858eeb34185169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509defaead6e006a76d9029c059b55a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491b16737109ed48c51e274776cd667171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54d8b58b9a2b59a1d9a351bb5eeb1d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0223bce4a7679a9f94219acd1fb1d2f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7eedfb07df891eecd14151e28f267174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9faf2ba07f3727ad1bfcb47f17df494175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd888181565b6374dde1aa83031727b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1660cc28b7ab7279abe1b99d703b6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b7cf435508fbd729c9dadaf60afc3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971cd8c6b755581022d36f207dc7b960179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f6e73112f6ef0a8e37889b8ad56c9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951525a98905902bbc5dc7c64657740181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85ce38207bf2f9f1e2ba43e50227af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44739be0a62b05b9e55adedd2d732810183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b317b42da13b3a1360c9d8d9d99e75d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a20be3ec486034c47b5b6bef23aaa1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa43361cb7fd0f115062f920e5d954186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0585723e3d27bfa6bf8de66f418fb31187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec74d871bf16f7732800f0f9391434188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338a4c382aade25540fd6781bd3bddd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29c9552d067d613ef8b572d1434291190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d69759bcc2c51cdcbe090dca43de2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c024ee9c16e0baf07597b06f3a088192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1ce3893ed00927aa34e6f4658e0f6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273c73456fc2c49feaad0d062773649194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7cfca130b730c9ef8e9675deeeb80195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1339df92a9a1122269a2d5266ddfa4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3608fe90102f3f0b1cdcc6d7b535cea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db31b5b807e669cc1c83919825e2a6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752c35240c342b3bd5910d95c9c92f8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f13d23c25ff42772a558a6b7a1db24200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960f36bcb96ad0a4b3dd448d32ca8ee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0288d76a644214d3066ed9a57a4fc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f960110cb74d1b391a2be16f550fe54203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968eb5d9c37a5a3114cee26a8dff9f8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5880b1fa227854126ca1a6c5a0c1d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cee1c58efc5fc7311328c3c4ab2fd3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd853bfc789d8fa1bfa9309120e7a4f0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1efe6e3fef6e807971b0952da44cd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63bb96b0af90ae54f18ed0d2e48735209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150f8fce6972b94b69499459d07f84f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce4cc810335039d2c5d68bb9ffdea4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6dcb605fd23587aed1c87204d1b95e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ab62d27d31bbb564438df3e1add76213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e8471c00d08eee479be1e2fb13ad2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719ff213a3e94f242021b3dfeb68606215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f710ca8beb1a7bcc2b6eed29035fa7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb612b5fa7902756f858e19f7fb2464217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7729c3536d8337e717c75467cd03339218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71181ffb59e2f407ee1684eebc1f2874219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885291205ede2228e842b47a8e01023220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d23b668ee9908b3fa692c69fda7b83221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f427e911f4630b388f4dea1dc7d48b5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bba0a45626a1adae8263f14581d4d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8e0565c7d0297b2091668216f82c6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0328502c30f78dfe5fa1184e43a26ab225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec64aa853ba9c59951199e2135ae7c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9d7ad62a3e763a691e32c915106a9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5d0eb156c079166cb79628de83c3b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906a8d801278369fa9cdc779f448986229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd088f2be69e8e67d58a669c9a1063d4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a900fb3b780f00c97fee763067fbc1e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52278bf0fe2a65bdc9fa46939d8a751f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5cb2205d02a60b9b16f6f69f564754233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374222cf148ca31347c3778458edf89234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3134c6814ddf682336301e5f4b89c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce49dff89734aa047045aab4a5529f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd139f149db3c41796804f556405068237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c248667827fd13a570e2dec8b612e4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a05d0022fd95c0756af7d2206e017f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ecb0c78321c2dca760f2c9daca0ab0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c5cbf220651c668fa5cfd514cc880241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689d0008c1d7803620921652e3573bc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879906ef65b789767ab759192c770c2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6c3c931393584dd35f38326457a1c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2df5cecbd9055b163c4dd2f3297504245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35d06e02c654a7df897f4f466e8fff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb1a0df4134979d8cabbfd34abfc12247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de76aa54bde3af84207f74f3c68909248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358778ba828d655934692d2077403c5e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055501d83fda519578b4e6493e69715250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1176e07ed20b1c2f48e0dd6affd04d1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacdf7b7c2892af55255e486e0583df9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ff225a1e744cca5819c86026a955f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03613d1fad41c8fa70bb6fdb2a03072254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c642b4e55f91183164ff5cc249d3379255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a8ac05e6dd610599ac534e2462d59256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfc41a61fccb14c3082f0a5278ad19257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732146ba380e48c2ca97dc1746e1f92258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb4746ee59f96e4a041eacc83eda33259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98bb8318edb2ca37e1eec3b68e2fb2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90aa7ea2fcc3ca870adf4a1d97c2dbb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23693fb1ed3b145a02413834bdc06d8d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b156c547d6f56d3992d4fc426b209b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcbcbce1a3a5a7cc7c03443827fa4e1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a52f2bd4e115b55b26b88ad6efb54265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905eb63ef491603b3e4f44f67fc77c3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbca53b7ffd8eb52fe66091fd9ba209267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2f959df82524ecd917b1b76ee8327268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298daf1602265292ab547b6a4d2c9fb2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221f896fb4bbca31026e2c0c2078984270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02725bf6fe6d16eadb364c2c739bbc52271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801712c958b08b5ace8743d0fc828bd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdc89458fbd10fd511bd031ebd4c82273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39ae55da06badf508539a1ad328b44274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7705cfa6d9c674138b5320d73657d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14def773623c5bfdbe47a8f917faf5cd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52daa25fd0ff1099b626d1fb12c7692d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2eb36c515c09fdc76883b54507865c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4fffd536c358afdca8245ae9a63a6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a696364ce168eeb9d8fc3fbc2e2eb7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a5e6ce59148e369714d3e65a8145d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c3e06147ec3700b414b744652a28a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7ddcb2e817dc9990c55ba236d6736283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1983fc6c93f87886a834e34c9512fe2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e10970e7f6db09fedaa16fdc030809285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6913c34efafced0b7b801d5a18ae40286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade648c9d2bb6829e4819be74c8d1c3b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1564f37d5af99577e34296fa5a3cb6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b795794b419be40f5fd4e49389e77c0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3e013fec519c0be6a118f6f957e84290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba9f61ea89a7d481a1e9f853111de1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431eb281e1a74357c5b9896935102ed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1b58409faebbdc1c570dd745211f6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63715dd202174cff0a36420ad6f338ca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdab60c0b3088ece5a0f8db496a9077295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3193308d6627e71ffe5aed1a6fa6d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a2a497804ade24ba9c4427082cf94297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e414010387abfc4f02b077eca27849298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580ddc318d18ff3fd49acdcfd7e6bcf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ee10f331dfc9f44256373a14ee5eb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36450998a8e7384ce925b1f7065f1e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f6716f05493e06b0dc02243aa1dbe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c41b21232da59d9d3aedbc18a45e39303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865fa2e5d4f0cf70697e5054001142f2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6f000c7741d3e3f22d16eed9a8faa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61b4a1238d582c67168537c904d4f5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a611156f1112e9fe6b0e8b56f6218f3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc831a19540546e4bdbf3639079b0f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345122f9204976de57388b42e2f8f0b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbdb9188ac3930ac2a074b72122804310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ad2fed7f2b1233920130896569652311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6810131f8903b09c5db22669b91a98d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52ebaa8f1851a7ecb636119665a3a2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d2e0d24720e5584f5214b6cce99fd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed368dbbd7ac6eeb01df70d76355970315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704bb078d1f3f7496b38a08a098f99c0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56779cc11332519f697f45fa20795f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380da0ecafde9e1c29ef452701bd226e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cdd5ee77bcff31eef5e916a7fb9b4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b939488c68cd38ebadfc9520898cbd9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b8615aac323a8522246c7c7f95003321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432a8ced8b766604c1a72d33035d529322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9d2f49563f93492b67541f3eb0a1d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93382c17d1a96f69516749c76294cb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a8ffb769981c1048d886db9db0e28325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9e0ab4ec2e8597165638a2e43f333326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3f8b461898a9658e8571fe9c3c515327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e626b7bef243b6bde3d6b2d04e9e307328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468ecf2970b82747410ce7c1ef73cfc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b615333d68dd794c649f8d45d4551330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8bc130ccf9c22212caf89ce3dc9fc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f536b0e0c7dc080e6a384fc40d50c1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828a51fb073dd15d34221437bb3ccdd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8a8ab176763f7d42953e2215326a8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dedc84aea644ec76393fd9fa8bdbe6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96573125875ee3ab9fc2f76eb2b156336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c1e3297111254fcee19f1e46cc0ac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fd534c796f752e7ac3d64c1f0786d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5b65c13ccf3e2540609ccdca6a36b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90036aabfae229e3a5ed2f09bf7dd2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99f7175023f86e24b84bc48524345b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df87ee5b4ab197d307297935ea741c2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb5db3301796501bce136607cb6eee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1f80f548373c054616dfcc1839e93344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd193fbe43dde79dc12c075c15d5f2f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9579b8ad1c16b92fef21bc068a681b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e9d73f2c8f026812607cae1bb90fc347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc2c2227b96b95adbf31059405ed8c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9c43becaa78403fb1db92b368ce722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d56c047b5591aa95fad480f670c1a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd64a98c0ecefe77bd53cb2c5f11f624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc5d0603671bc682c7e8534957b6e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b2fe7d725230dbe97ab61d76c3a086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0eeabddeefa4be9d819224d5a0cec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c50661f92958e06814d4154ddb5c68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a41460270fbbd08ab93578f0fad2799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb0f1c1fd32c7ded447c4acbf8b8f410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e6c91cff868c56cbeac8173dfba1411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e018395ba7240dc26c817b81b93bf6612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f9c5cd64a962bc1471f4abb36692e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87bd20b9146f7d618c020223cb85c314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc69f861e3f9bb3567b7b7e94c8c56815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350cf22a0b1591bbe12cbc4012c28c716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca638441174464c214231d8d913909817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f540a69eaba838fc8d63ac2d72a6e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db690f1077a0620b7d381348a5451a1619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970af6c380ec270763162e3653ad7a8c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e857b84cdea365f2d2c306f47d21421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1d5864596a78070116797d068f42722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925034c582e48be367f3207c21fd89c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428530f3b00f2b610cd7d1588cadcfb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ad58b9a47739af016e07a985d09f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8c98ad1978e592dfdfee5b7b0a26126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e0e7c61901ddbe88288ac996cf10827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299fb24819ac19ca8962e3de54e5dff228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423f227838164b8b68dcbd3e50cceb329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fbb29c67233b39aa6cc9c5c4c64b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04787c967f3e36520054d23e77992131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb277591d6017887e2214c053e02a3432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be5209888047dea9acadb4b82561c233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e24e051cd5b550b98aa9a00dec52d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426592df043dc1683489a85729a7937e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88f9bd8b8eba072a94470592dca07436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec8a65bfe7dfd1aa0761ccba31d20537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6bd4d528668e8c99185cdd2741aed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43d31f8f9b2e7f582c95d376d8083b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f581224217f8466f99be21e40f6cab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e6148c6fd2d97c7bd35a4b0accf7c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034384477d309c8d74861881f6b222042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5d86f4cb29121370bf4c4dd8b582743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286b9bb6af23a3c7e45e9d69e32be7444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3f874cce9fa2cbe647b6927e1abb745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af164c5973902fdf25d1cad36e7c58346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a8aa157a4ebb1fae5d66e1a670b6047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d263a27d1036636face803850ae4f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444fc6799e797b43c6562341f30d68a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b8d8b8ce5e6f5dda7b917b33371e350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6dfc92c84cae50cb7b2a76a1e597a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bc33960a3908675350a4f5e4013f852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3e9758b4a957f757f0372a7e188c253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0e4bf3cacf07f8c8bee9f19136bbb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4e91e8a6170869063bd646936948755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2493b3d9a8e8a6b19e2dc0f2c9420856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fe92e44fc5dbd7260f35eba53101057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7e07ac7d52e80dcc4814fa2edfcd458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03b42be628fc94c65eae3e225459bf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8e3a1e61d40f63cf4d4f0bb5e3fab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450218a10ecab957da0be5ceb98f06b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d2640fe3716d9eeb004e4c5a7b04862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2adc35ffeaa47da77cc29559d741caa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa816128bc3734082ef2720f2cb7b4ea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027b620bbe215832a2c8c11e4754cea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e970be1847c5fce51f18ae4bc69b0f066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb465636a73c04637f72baf65d13de67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e7c0e66b407207a35f399900d458f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece63f97342178c4d2484d8543d9d24e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2e00472394c8a6005f84ac9b7b7ce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570ee7380e8dcd652f4c65a37687df371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfdd1e8c41324bde361467287958e6972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39e9f7f7d42045bcae3c5d492342a773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6dc70a13ab8ec78f437ca251e184174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c133e562d4803249cc50ec689a5c9875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061230ba38b9c37da8a11b7271dc9ab676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad8b9170a390b95771404a39849b6d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77315c71f612a01565d9a913e678b78d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e05e7c90ae4c0284f500891b0aabe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad794fe737eda12eeacc7c7404cd763580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6485ac5ad239d941de1f362927bff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98723c49da13091e88ffbcbfe980ce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e78c794e7cfe1da194d26f35d11e083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7ed2597ce865b439d67d818e04f9d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce17437b7e67d9292ed7c626dec8e685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec1cc0505586dd755840e881cd080786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255aefaf359b53b28a0ce90b933e68c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b9e165dde38d407b8d77dddbd42de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae95b47761c0bcd409f003ffead09b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7c5c1fa208c73016a16beddb96c5990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c67e7bb6e22412ef2983adb347a6bc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ae90d9d773b8f11dbae8efb902a3192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75172f79b1f751f4c648c4e4f4fb045f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c6f216a84c5b6099056b2e906fcca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4c1fa6093b4492005bfa0e8cd563c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb31b1232a5bc3059e74322d10918796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbd1c40e2e109f8b5fae307555940f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec1aab42921b2d54ae7d4812b6daf398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7375d0800849735583e24877ac3e8b899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f1f1dc60614a4522e5750eece2d2e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2338a87bb6b66cf00cb33979dcfde101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39368110afb15cc7ac5786d98d8f47d7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb3ecea073e5bdf1a65b063fc36a79103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d60d0eddd662b261d8a1104b0d226104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fabb9b5cf83059b796b0dc00fd884105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d012f762c3ddf6139fccfad4865f16a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c9edd8796633af1037d903d274f68107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbcb9cfe716b31ba7d8d932721d6fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353e0259f4d4e3c3a3e477e449f127f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1434c86a7904ce33654fa4feb157019110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76502067465d629cc2e537f141e35272111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629581cd973cb8e38ad8c960477fee5f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd024c0fdf64ccb5db1684587b48970f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b840118b4bc1cd6bda0b4ce9c2775114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf622d01daaff547c0ea12be7f115834115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034f5af03cea6831620694a5c54c9b8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3364fd59e3539910c6945b179bd06117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929430a1dd7bf30635881d49d10ad952118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015e25d5ac5cb08954a8c066f363e60119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9c38ce648cb9c5572f09e2f4b8862120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68fb10cc0cfb4a4b0bd4212b4af4f24121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f10f1f870f7f27e81442ff2a93e3c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58410931bf23c66757ad560fe1ac8dc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52897142072d4bd0bc33c3bbc462330124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19fb5052d4695c147d672367c53f81125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f181191dcc486b92bec0d4537378df3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4a1c599948d4889643daf5da0aa49127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739446b94c596eb548e8bfd6397439f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356162d69e375f94cc178fbbacc22614129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9c33e43ff5e42bc7065455d018b29130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900b984ce9df1d091206df5e83e60aa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1eca76a88c47bcad054d8b7f5cea6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4ccd6593a97b64b630ebe3113ee91133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8ca20bde28df7fbdf2b8f49281ce2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c24d1cd3673d213804bf52a2a47b85135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ddf90ff905a11312abfaa20850a6d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544718998a19efb2cb82b5e48182b9a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5231dc5942643d2f52fc011e67655138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d31ab5ad354b4e43f44c41a71f6f2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d8d6212e3ca7dd446ec0cf747c854140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bcf8df70994fe3ca812d6a1583f92b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b7671e29e9f4137175731e7d027a5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458356d5b14f52a6d7b52ae40b706c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45574764f367fb97bd1774176ec2f8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f27e7e28b0f5bb7bb53246bfa10fa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3ae0f6ad25692e63db30abcdf363c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095e0c3aeaef274437cf516a4ede494147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1dd261f0f15cf01894055227ff32a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cca0db28cf7fc9a89965408d2e3ce8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebf3cb4ce155a02c17144e4a5f7218150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99587ba19a68f2a7b836d6f62d137aa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3ba8077b93dbf89daa35d531747bf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff6ac0600486dc417a3d676e09bd56153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e70bb5f14d8b3460e5f1293c09ac7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af1c281ca5b750566ec75d6aee3c94155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99893dcc9d60ddce4fcc9ec2329f1479156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ef83fcb4f17481c74f71ec383406b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5c86a97f2973e2e590b6cf1828f40158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53266ef994e81d575dddfd44fc62932d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d871386ffee91baae424741278a1b0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845104c4ac5cd539374a5b0e3f3f4dd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582f814fe4a3e3a07a0eefdc69597ba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb58eedaf3f65ab7fc16c31a80f1fd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895d515660f18ff5b347e4805e2a835164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ccc1b1abc26eb5daf66f011810909f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b837fbc970046db5d7c811fe3a4bf8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ebae0fec6c7401ce65f1621582849167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2380a2bd231090c6b8f17e0ef60080c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c167f30e6345a4d231de0ed9388cc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d60d105015ba8ae7a5a730c1b1b2d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eaa6c6b989e69e9234707db0090c66171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6256e96ba0f2a5784fca8fd5b58c533172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc9b60403718447ca2c47302662075173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675839ac06e5ebac1377550a93755d5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878092e9bb00dece0286e3a370b10bc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df23b55b3eee42907028de9192a889176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff6061bf66a758d1d30baa38ff838d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823090fa9d90ee5b89578793854cf5b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e22311352b33b7cbac8dc16ddefbc1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55613eb092fd989a99a4a2f48702072180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69380be25a66eb6211e66bd50ebf52181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb116329fb235b1e1fa0d0f3c3aef8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681b7b88672a9a162cb82bdce903ade183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e39bf536d8f3c772f77835d86812e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ced930fb9a92d70b155ad22c22fc5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59096b9aa79d75ac7252759c03cf4fe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355a698517eb83d84ab3d8c1e6abac3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc848fa8f08108a509371a5f39a473188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b392a9dfd6937c04f9d1541684c1b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fe689ee9a8cf805f340ace3906200190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb49740cba6121728d1e6e8cceae56b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc084697dfd01f4abf6fbbf198a6eb3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3178ee24d12dd675f49c517767efd3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5aa71aec835e22d7311d9c46c456fb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b5cd24f6a125f06289862dc0ef394195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb88abbd425967825893990e505fd1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac624b1c1e3af2097b5e8b1bba444a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed6655ff5399448aa78d6503decbf9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c0526529f0319a1050b370567e6a9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d463439897c7dcff1788ef49372e8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666ec3078468608f76d96bef860e6b5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78db9a4fe25d9db5a50cb0d1304567202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0fb76cc75e749a47ed600f0fb4b3f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201297bdf547532c821bd28a31f8850204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b93709de20428c69b280343c15d10f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3191bcd59e66575f1aab14a045e1419206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13295fe3dbaf50896eecdebcc1e40ff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220c0a853379f7bdc254896a4bbb0c1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4a4cf82109fb603e9e44639e1bcb2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab62161c5efe642a6c6fe0b968b913210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daad499cc4113871d6b14b09fb8d0a5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a39d44e62693f4659a10484d9631c3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c488faf911cc35542020781366260213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea71798511441bc58643f3607e0fda214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46f43d72af08a35614eb2a29885775215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0140f4c903347fe19309ce5aeb25e5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52188ea60a5dc9878cc66a3765b2f4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b9aa8cd0a2929c5d73d24e3119e5b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98346ce726db16b563a633900913581219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308592c6dfead38573d4f4511a4c098d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c79985050858c4d677e26430662d3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142db869b584930b4c6692b648ce58eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfc82f3cc00e66ddab8235095856ac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b886eb26436da393abdbb17f5757b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795dd7a5c8b74506fec46d8bc8c9c6c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca683f501eeb43e973778330d5f4110f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7364a0295066112bbae7213d3f9b8b9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7e50099457ff3028ad6bb2eb93636228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc4e14513968357757a60c5214ab62229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b34721f54e782c8cb566c2014d5c1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb430b32f94e08469571c35847b456231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6532f2a26e7fb11951807cef75e32a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffee400ba0e9bf9e95abc8cab3b545233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81159793615718410c010a7f2044fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65561fad0c5b97482cf57ee32bd112235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e62a921c954f5a3faf55980f29c15236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24596e99e5dc7ff6e26d7347a9454f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca3eb580eb7aeced8c01da0cd61030238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa58ea32b7251a08f2eb7317252fa6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74ad210e861e223505e062e40736df240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce53c676118b989ed54b14c00af5fdb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51c1764ac06462395696a47b1a3186242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb834223e41f2e4f735d869e4594a1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81263da41b285c5033ab22a954cddfc7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c940acd544dc9f81fa288b47f49810245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250da8b50a3a67f460113961d4f41350246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57bc74d648c2e7c767dedb543ce3b4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d633c8b8747bafac63ee8a73f98bd55248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114341867558fcf64e6916d1a276df0b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ba12f03dca17d29f520720f163fac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1ee8620afdbdb8c87b18f0e87d689251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1767ac26a62c7147b780bac410ba9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb6faaa65a020c07a64f97b6e61fd5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbabed0b7fc5ae225f2e24446fefb73254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54e0d64e35d911fd435ade0e84ef28255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f6d07c547775892600dc5c80ba01b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad49e4dd12e46acfa00081df2d8bac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3822ed1465ec2d8f49ff985a344db4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139c0c5977c93bb126dc17fb31f32a1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da51ef08176559613d454dde621dc83260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da52d044ea9a59b35dcdcc528bd94a3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd78a1c1f04147b5cd387a9fd52c9a0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3e4aa284ce49413bb1603fa6b4d7f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143fbb2a08ab3262efbe70854035f99264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb66dfc0ee5cb8863874072db95d79265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf675efe31c1db1dfa7d9c8e47b339b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3723899f9080bdc9d130a33165e4688267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57b80edc9fe38e23f4da24a2237383268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199ce43d68bc57ce76735d7b5de6651269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac0389bc93974dc56360ea8be0f861270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1d1a9ddc803f1aa08b21c242e84fa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f8b241466b77d60c159acd63690ad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072df864a48112be0820549198c505f6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9abb5b2a841496446601eb3cdc5b0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8819087ec20c0eb65e6cfac48b5063c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcead0f95dda4dc1059d34e38b25187276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3c3aae810cf4e3f774c288e8605da277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656dcd19968332ceec7ba38cf0a81d63278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b642c1390a835bbda37e310b81ce762279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1c37181b40f0dbc7cab788c7f8c6c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da970777706eb96619044e0ea502dcca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed98c679c2fbe477d99544f8c34299d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965148c0d3497f3a6379fbb80317f5e9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09419e611c8e0cc0e7fe7e7326c52dd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727765ace0f7f5f22e106247132d753f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb72f9210be1b7455e488cc63a3f908286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb7b67902ca9255ae2dc2b2f6c7d43287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e94104c60e38665aee121d2dec1c2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0072eb17a2d66585da38bedad8ca3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180da2c13103ab35ba92632738035f1e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989763e2d5fed387d23d0426f037d8c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8caa5706afed2f4a31fb0f76e19a0d3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9bdcc5f1d87fa25a159da3eccbacb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489761159e022b1486d9344448ea8b4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea068e9edde4946e102a8c8d73afafbd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d520de95ffb425906df419947a5c8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d432c36fa8640891d4c0ddaf03615bb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45331353f21b3403c7ea2e8ba8149a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f2b8725ccda97b63d710c27e0c5d2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70f503241491d417ef7a70f9a8003d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960379d75420f5f2e56d72a1d7861e52301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d3ea82a169cd1b1c2f49235b6558d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4ed05739cf30ff1d2ef3d8ae219fd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f07733414027afc2d8c8c7d342ffe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d4961389fb3b75166071f44e4fdcd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbc28aa40fc002817c27979e9372dd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be270a71a9af10b12fa2112067a0ca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848945bcf269f40b4cad655662e1a0bb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d6c0d2e1ca2e0c2fb3cd7e83a8e7a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e7b06218dca492b5921e15c86acb3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a7acee13e39c4e5d9390c0c16b65d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88a4ac7d425e4e60adfa377ca2e653312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992344a6850dfb207617ff8fdca2878c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37462be2fbd453a6b304c6e35b3bd2e4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f20882c547588fd6659a930073573315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f43d3408a1cc893a831b7872f98f3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61051cb240642970c86995b6bc05ff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767b7d7f61ab36d456795ff937aee71318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3295cfbad86bca7b4ca86fa287187319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c27d71f252bb59ecaa835ece07a99320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece820eff1e11f88c745b166607f5557321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54593b711a5e94329610ab439b1576322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df67689c1808122c58ea70c33ec05f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63369a1645751761960bec7735fbbb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8186b563353621efee342b710dfbb325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>