--- v0 (2026-08-22)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003c44ff9018b08e4924f72f815bdbe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca86d3c5fcf0322e13804eabd81f642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dab883bb018a0bb91db3787387e2533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c240a721128764602b4da2100e57b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87eb820522484f1793bf26bba778be5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7087e58d54704c451e944c741d3736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc9404b18050f0a8465daaef45f8757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ea15d9c16e8be8b9f5137674459bd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde36cd0e045ae9c5b28b1c920054999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e965aaa45f4dfc490b941807bbecd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110f5629c91119dba51c54a312fc62c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7fa1862a7e9f98aa2b7b2dd57acbf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87f58c57bc4a8bcaee0826134f284713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b8332c9252eaa77c8651bd86cd7b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb318ca4a76e296ff7af693d64f157915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f87f53ee907e1c55e6932738d1e3916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fef8ff256db2c1cbdcb792410aa00e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4e0338e28de5ded4ca22be13eb32b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04081f49a382a6af04b606a508c2c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d1fd4de0297fd8b9f05511e8b9cd920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff9380ac10a5b06370bbe0ef5fda3221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a7545d23f5f4cd6a4f08c9e5c071422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea3d47c4c7cfec435e5e704b3a860223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa407b398a4097c5b81554c589559c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93889e5d7602be44ba613926d00ef625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35b9fddf93f620b60c8b6fa96eb59126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabb79a48af93063d740488599c254427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fe272e809cf2f0aa8562fe6e4ac2f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bae0ff744600655f8c856d11dcf7a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8376d1c94f371abba7abac0adbe9f130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ad4d7f5c4cb6d73447c1e4121fe2931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00562a6f08d699c0901cda3fd11f864432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9854423bd1ef84cd7d5edd9e32ca42e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2286c0c0cc89940a252697dfb3a1c234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cde098c79fc25c1306d967b71a88ed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438954153fdbd9cc8510c7717472417f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00da302bb209b640a7e2f3b4f5b76837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0fced10ff060c9b5aa555c385b07938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445dbb6869a52305a6e31c8e539fda0b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7d6554377a620a28924da0b934ccf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f04b2e578d4dd41af1876cca9486641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cdf2fe50cc3e522f8a7e17530049d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ab510f7595300292e6066e88fae7c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb315c3c05761fa435e9765508225944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96076fbdaa78c701b2af0901ec4792945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9829c627e8b64f51d2645fd098bb06046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4b079c10a35433963766a2694130947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05faec817b04bf8249dabaef00d7ebde48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5332ae34f0b5230d65c566e3712c74149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66caf6a4f893474a5b4c7b3bf725a950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a5cda4e5a5bf3d8f0d931fdcf580451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbae847599e75a3bed963cfeaddafb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414bfbaaea34fd0e04fa3c7a72b0765a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a33bea215e7d1dcf6bd25287b60c1254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41dfab76c51e6dabef56b34a89039c955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c878de4b15ea212ba41e99861f81f656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d55bac7925bdb1051c557b94e6c6d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637cd3be0b7a872e6eb0a6f582e1526d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b30cae28ef55f169f9781e01306ea859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d72a6ad730e9d0b7b0365569eb510d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f906516e6f091f3b813501757f0af5661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc29f52247a5a564ef0f6779c9547662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705ad14a1bd01ffd2dd4173f7cae06363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c44b41ef01f736210596b58714123864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39efae87a3cc10c85fbb405243522365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c779b2ebfe8450bb9b6c3fb4f06470c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56d813ac058fc6268bfe0e944321b467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8188fd63571bc6332224d9c0974ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20a9e95f0c5af811b6b2d1874bb16e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ae99cabbd7caddff6987eb61c2b2a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804b6dd04d5415552a41189d52e0a4471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac570991ce00ade054958c522fced1472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef5f4d70174d5e67fbe3d10c85182973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e223bd941f953d72b1b9cf22894ff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161906dc210e14f0eabd67f00f6644a275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b43a0069c1bd4fe4deb2bda9931f2176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806664f8e489689239063a49e722071877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074c24c4399cdad47246d703424ccc078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf79144d8eb7010851c137fa33f75d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4dc2616b6c7aa378a1c575262e514080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6eeea3e08ca82af54081b21292a2681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7237870f0c0f4fd644fd236101bb22582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677580f3c91f90269ab31141d8a931c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4245fbb2ae848db7dbdade84a3230484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad887e99ab4acff08e6c3eaffddf7e0085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41dba25f6164ae39b4b72430d79822086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83597f06c7724fe33cd33df7ff14ce4687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a366f3b835c7db75649935dfbdbb188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3989d71a0c72a9fc340e44dd6cad25d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87376cca4a9c2b5661fff26ecf061b290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792806d8da7d8bc5a84f31fcd81756e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be156c458b3fad590ea06650fd038e8592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8a94d2246c53b3c462361fee4eb4493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5a13f1c459b6e2aab2bd1938ae1ea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1c7378a4591a6dd20a142df111dbe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75b97f134846a8eada8da3d5c1a74e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1527946b18367ec75a3e61f8ba46f797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd0523eb3093161ac1598cfd7b112598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4a42819c31ba2908cec9985f6fcaf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d95f67407601f4b851e5e6dde5f89100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b83f005e93e6f8f84578aab6223ab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32608d5394413f23d291edef285d21102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7537286f58105e24cea67f741a7526103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d422cafdbaef6cf66fe27f590eb90e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb41fefdb37278ef153b929bb84d6db105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142315c2ddc09d503b7fa5905243614c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de266b60c12e4e60aa45d28f2de82182107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7228052ed8d1fa59ce619305e6ed2c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4daa1466eed3a552a1aae0e4803940109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcb7d8a066015d14d7b1168c450c02110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce51c7c2162ca32ac41916e75f19d58111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5078b4a9516bd25997ec2e5132d87e6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c87ab6fe6b1ad0c92d201a5e45a45113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a027b51bde52124f25c522f75f24b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfe5176a074e9a065d208694101880115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc61466c8272ac2a6c384c11fbef605116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c1cc854880a39dd5d0cb6c7b659fb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f0472143dff5dda20062937cebdaa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5b9431c7c9068f710b439ecb3ebd7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af119087fab2cdbc5aff46424583e5a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c6b902deb9acad72c77e61f3acfc8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882132edbd4b9c8baabfaca17fe0124122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25352fe8ee9d5cbc1cf89a814f0709123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ff0c09a8e0119839038aa2156b643124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036254fa6fd7f2fe5a60e2973647fb11125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14267d2c360d75769293776c09796ad3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a85156bb575e74f7e858623da5cedd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81403f016550e883e7a8c1bd03e5b0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8893e6e0eb56f4b628544609b630cd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c154b2e76d9eb75b9b34d6f41fd02e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6551ba4c36d69281d198c67300018131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3621355af4b04651cd5e8608fa845a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e920780a6d8561b2e7acbd239097fd1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049d921a740089592f6b9aa4de1ccdb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34110eb5e1a686baa86b6cdb2f8d72135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67ff79d2fc303b50d75d6df23d420b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ccc0f473324d4d840ebbd3cf3a1a77137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e05c3109ad2ebf2b19349fcb4f550b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7833f31113bd1654db445af7867f90a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc950e71025341ec21dcb8fb02b3bf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95ebc6e282e60cc5a4f7cb09f0aff4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ca568a2cf891f7901d54022630600142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4913285f4a7a163c830ecdf2afbd2e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c175a2cd84be1a0340bc3cab0f65bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87455e89e369eec0ff54ae1dcea52420145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9e7431e4078569bbda7dbf40a7586146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ef55181197b8675969289a94255d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1045ec81c642c2278687447ad300871148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d573bc2c1b9dba13010c76205d0c772149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4c6439e86622382da48fed0d8fdec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd5360a5a28f95529ae10e8513ace9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7db21479d8a9ef8c2e00ef70184aa6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ae92c26aa8ad0aee855f1360638a3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983338c2fff0f0290bf63de57002385d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f008aa02b20f7e2a7e73f4c7f23a0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ba5ff99476babf9774f9bd51e3c2d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44ea9862fdab40c0de3aca3d525857157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed43030581e4607d432dca7cc70c59c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a48d3acd69009f5fdee3a2f949e21159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c6c724addbb70119b7f4cf3280e99160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c40dda4ee19f3496003e6a3594055a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7156c7e01b2f8ac03d4873389e9651162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e02ea8f554e50960546455dbed45a8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9f2b6f445f1c98bfb8dd9dc9a6eda164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c2782631f7b1bc91e25313841b993165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fb83dc014207a07b0e5e642cdd400166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9190ba6426d8bfc581542695e989ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3526308ea53b9daf1d44804504103168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb6d6d8a369b60b9d116aea52dd843169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef86067505c29834b6f44deba03e0c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660427f69614856a68fd9740e765da8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1bc401a96ba7a76b823929f66f090172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c0bf5f3edd80344d68eba8ebe16b8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100a1148b194fee742579dc3d92648d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696fb3037e0af6f44df9ce6f70ceff5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391cd14b69ae7283e6bbae118a8bae09176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892aa4de566bce37656d36601b5b342177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067c102ae1033025eac8a0ce07bed28178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bd207120660b5ddb010cc3604c5e9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc822628a58c08d1eb316b499537d1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731f0f11e4c9a7fe7009c7307b48fba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8db9a29ab78183c41cd2b3fb8d0f59182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce50e6dd32d87184b045941026b5e6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2339ba42f60b1208ded878273e8f86c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38c06dabd53cb433bfbff2a09fb850185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39186c3855c7c040698b0352b8ec39cc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832739717af977366251827aa9fb335187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc0d7b8fa46f697c824bfecf6a591d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc564d085af18383ef044b202977d92189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd44cda86ff122c7ec0cb59d6f8b5d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943be0c1901da1a621ca4aa47f963120191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689e8a2cf30fdc678f6468fe6f01b94192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4ef6bafbe3edea1aa3430327ab9e5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf16df03656468e08e286dc12c97374194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1fc498e9afc5dec40930e6358c917195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eee13ab3a21216b2592d1204f88e84196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee88f90bb904868bda534b8bf14e52197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5effbb526207e00bb28c4cb84401a19198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5637941c4237e1596e147edce08b57199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641347b7e88c63afc9b9a8f1cae09fe4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05066f80414d58e647a950bfbb430b12201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef67c39a9f8f86e690db86360471d00202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3c07f2be5ac640f075e5b84d04b19203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5cb419cad0d430f08daca4ab4f8df9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7651b525d3a521e680d88e24a3d509205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713b5b137e41f43137790e45e6c89fd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fb9e4d00484ef5e91e212376545bf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447200bdeb9898f5eba745eb6f171d62208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56aef1a1fc47e14621b38530f305eb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2537e1f3ee01f37290311f4a92f53a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d24f2a34c060fa1e0eff55673d05d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed10c72f6b14a90497c910cb66819c3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fa71dee45dc067f6489977c2a2c18213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0a4875e9baf41058d4c2b5844ea68214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e034d5bdf4081e17d624ea8cd3ed361215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f19195aa5a62eb17ad54d67ae60588216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999039b8f71f6fba45e0e33bfeae6042217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf8c1b92712c6b45c899f89fa1c64d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622fbf36fb81bc3c14ae4b839d57009219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b720b013e780bd68e5ff0fadbd35ddd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feea420696c36a47cd58576f788a878221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a04df1953fadb6efae387b24b69ebd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d7fd2f5b6a302d93a16ef5ffed67d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5774ddf545eb475b2a1f161b363b90224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46cf7656e487009f39b2d349999eaf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ab727ba22415dccbc4c35f8dfcf60226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bd367e932fcc98fb54490f10353e0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5535833b55ea398ecf72754eb9cbf7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053513ceee32c06af6810de2b912bc5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8807ff11302f74e8c85a1bcb700fb1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aeab46c0b3a67071c2908395b74f0e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5862ce8e6fd2cdf28ec269b6c11c3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dcab1dcf0fa9045e798a9e7005fd2c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6984cbadc31a71150fcfc40c5112be5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ff340cdeb2fcad80b4b90f51d9845235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203df8dfb184d5681e051fc953b5596236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b67aec5b1699da45d53d464c9ca031237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c4761843f873a0d15990ec04c589d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a839652126762d802b753ef9ae5751f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcaec65a1d2b833a33340cbc42bc45240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8fb870b21a04d980f92a3cee9b038241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e67ce3bf606f1a4892d006e4fb3de1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a3afcc86e6f5ed7efff902bda0ca8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dfd5157a2399653aa7ebba30d3b817244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9118af7d2129965a3e0797e8440cd44245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31ac948482db6ac8541f0db2c07bea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7eaac874e9255e5351424dcd70bbf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f543ae9ce67df421c208e72484ed4c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1b268faea1f54c4a49f8d21c749b7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836cd1f2f2afa287db0fe5d8f2ffd08250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01b5e6e91ef65252e52d06a0108c5e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cea7956b8822c38e35578bc8345819252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e01ede3e09f47d31c0f37cc72661b9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644895ffdf4021884541edd4a5665b7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680d115019a0e041470a03cdabc66ef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f600689784b3f7028260d3631ae764256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9441f0ac0a3f0228faef25618cf6f9d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e40f1d0c5194fb609a82544956c3a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab3da091b1a9d4b82d16015adb579b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b9685043da24b4d6de37acab00d7e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527f6609900b89c4e4ca3246d829525261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00551b55a9bf613dc5b980b5268c4fa6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5169c181af0ab3e2872d40d76bb9d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184424eb56f95fdd3cfdfa66be078215264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66e52ca69308ad5c3298ce08df839c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212bc657baf6ef869d0b6757567f072266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78224d2e6472a240f6db389b8ca76ce8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074454c8286075e7fdd91cd24bb06b67268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9463334523f0fccd6203762ab77ae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6c75eee36c3d2c50077caff07cc77270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec699daf1854098485674a29a8df18e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45ecd7106c9c445eb2f5a8911e07a5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63d09f966fed8437599eb3113a65cf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460973936ff3e55581e4e5086c538bb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622c728df9f6752bc9cfcef5bde9c21275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9342b83b1c93f2831e6fe5aea881b8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80dc58b3faa361478681e7340ee6d1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1af9bcae342f8e23328fb19f4667c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3101516c1f7146dc1d7eaea6afaeec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8011ec474fa2c86beda1f635843dcf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f12994852867f006c8765494497b4a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759d1e41c753961a73ad4827b7a535c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87435437a75dea9f4eb22abf9b01066a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7baf9145840e9894357c7f70923d94284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b4be21e206e50ccfcd4c6fe2b4ee7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b682d358eeefb294926c3a11a3c5e80286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ece144d1e87f082d3e8094076802c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a8c5246381799a8dbb01411931b71288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b49c8adcc5fd1e8453f1d393b4a2c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac30a223ceb0b1604db4577508cdcce290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc8828cbb18364a3c2d93773209015291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e1816afceae20a6805ed24dcd188a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc1e9c373b81be983fceb687c88dc3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ede5fee49f0afe98e35d6e8d0a443294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c542f3c60fb742cdcd91eb319ea542295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6dedcce35ebf5bbca2e5964da7962296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edd20cbfea24c7ad9197085ccf03e1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f2544d7a40cd3686b263b7c31f9b2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0b9dc2581f172cfcee60906e9bb91299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e99dbc1d90fc1e3e7fae72a50747cb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319b02adda251b8a7e55bdb34670af5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c1c37f6c574654cb16c1055896528302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa125bc047605bb197b0fdc0c24f617303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6e6a16a8f9d33d4f3623dacd94f71304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042430badd12b1f12844ac4fb648c8f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec8b0f73bbd0a6c1093d72a08b52bb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45b3ab7da2fddc5352d14d1aea97fc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b7284cde563e75dd3bd9d1c098e2d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f179b9c5bb7030b65c523a2fb1c6d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb14eda2d62371b42c7a1c8ec47184310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2f8ead01bd0f57ee80f43270c4493311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49afe576014fdec917bd53a74e09e39c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbd7e4cbb2eb6b7da497c127bbc737313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482ebfe9e2bfbb33922b7822c75e1a3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da35dbd1595af4fddd22dc42d168af315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abbe3ba827d843170742bdb4486598316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35112e77dda529c1e0545aff82ac7bce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63dce33d9a5380c780a76c411644fb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dde82b3cd1f0d67813d79e71dcf399319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efeae15ac6b453c68546c3eab53a2eb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555c6b133fcb5562736dd7afcc446f1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a68d8dd75476cc4b75769736b63ac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a8153181dbff397bc04b025a889aa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2ee6cd1a0b1cb706b158d2133ec45324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edabd15d2cc4f7e63eac671b1973835325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae5ff6d6fefd5757cc0a3c5f5fa3df326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ead6a761e16a87c82de79d1f59a2f9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1e16098e2e709d0e6c4e63d47bd4a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6036e3f1929e2bc8cbcdf4406ca10329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31348e144434d62bf729095e77be22330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16b957bff3a34aa24ee3c599ceca2d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7b8f391db93f7b8bf92197839f016332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e77ab421bd95814a37a2047a71d70333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37b2f873917be7df1efcba872a2dc81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e010b25dc58a7d153b56121f59f69b52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b10de26541e687273ef36f1e429df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227e90ec61f6709e909a9886d21c32b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532e7ad993fc91d1ae6e594face3ada5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5de4b3ed9af05357ed0cacc1260776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57bd35aef96af9823057e8866e0c22a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688145a10a3c7b507b76d877cbd42598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3496b3cda5b564acd78b70da6ef409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32619274313cf858d1c3a34fe093459310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9c087bbba828ffb792aa0a0cde5dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309caab9524f232151fcc14a9f3703912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c6a6e647048f83cd4f86e9bddff0113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1dfe78f89faae10957761e893dbf414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a619b6a7a47a193e396da5b1265d66915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9b637a0538b7bdef4a3acd678ff7816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed63d1f824de4ee749a11c995d0e71917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa79e23d7a35a686254caffabc6c7ed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56371145b5ba07d1bacc8d80ebc708d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb1b1057a8e85a2fce7afe8bbb60e120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb8e9f5e566e7eb1a3679e0406f4b621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb7608f64bb652fb9a411c4e449f2922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48daa95cc17ce740d6023002a29e562023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0cec3619b22960dd93a51f1d2be7fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24a3dd9ad838e72b8ad532b884b33925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac8bafb793b53c3eaec2790f792da726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e28ad3c4dce0a0a3e0628ae21bd9d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f68ee929a60d9aa4c12d07dac31a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa0d4e853fd1fa8f83491bcbad232e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f933dc2e061fab376eb46a3f7379d7730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40578910277ea97e7d8f24349578927031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172204420a26133a3f4208b8612d211532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048109dddab6c489a8832bc85e1a04c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301684bb19901a5213ad77ee89d60f6734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81acc66ee6dda8837c6a1dc6bdad135535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd9f10b926a3ec785800821309dbb236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd583e018cf754df3c020861637919537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c375a190c86426844d1705dba320d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3010fb93854721295e8c708c7f0e1f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e4876f6be8ec7f98c9bacd7df206440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af84134079619807922f64adef2d9341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf3c98c4d92c07e8b573d10cce180842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea222ca5590caac0d93d6064221dd143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72beb8aa357a3435d02303588a2b63ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4d2ec5a1e7c31ce459606268dcdab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7adb6100974250ce501c73454844146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9b1431caead1f1d56c98e31daa1cd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777b0e9a740a98428324afee40af9e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2bc17c9cc40a60cf2c9b54cd124af349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c176df0a5f030eda9312d3c7d026fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfb41fc0ea0bb6ae2b0a95eb2af6a851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6554a93c1a21ae796ff41c4452f86a352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb241bfbacdede9909f0f435cd5bd52753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31491a50cf868d8a7c4a0cb20f1237c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f913f406f93699e3259a00cfec80255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca936d1f20cc11d18fab84176d781c956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07901206fc9264792b553527beb5433457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882ec28684816a851e55038305a7b4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd80cea1f14d303552ce3b7fed5779159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11880b921f256d880e9bbfd8c181939f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f06684edef6615a59bfc7a9ad5dee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb911a225aa541aba344667bb95b1ceb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34041c9a510f8d93b62424f121aa6963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfc5b8a8f21325656238ff552ce6cd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4297a3f9793fc8ddd4b248dff50d865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb5ba1b5f8a972a8bdbfbf485b708c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6bef7a203d8d09ca35c7e1fe6e07b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504d7d08ec2e0e08c2be9fd7d9206c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b44ad04e8a642b3b308f55700b11b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed08a6ff8195292890ccadb9aa0373070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7904c689a27930fdade96a0acd103ab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4751fab2924218edb9242f4770aef472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5e2199761c79a364806310352df7b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22cd621a31f380db3f9b00f69ce00074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f17c5bcbb13fb9c0bf0169197b77175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922569e626f7dcb0e14b438313d7f9a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa3b8b94e49c4eae227723cf26165077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a755c161bae92be818a4001377c66478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc642b162c8f489d6237a73aa0cc9079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba6082ae0073f95d1bf09a1e70dec080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5aa3173ce6fe1ae7e5bfb99f0cfbc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834c0eadcc0abee57aab3c0cf711f6782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9708621a4aeb033bffc7aaca153fec683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe4534186ee472ee3334aad9d92bd084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b969a60e6b4ed5e16da498102e4313585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be9357abc2870d2e3f67c9c9d591d486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267721f6378aeae9acc7cee74a49cc587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611f3b91d15e2d08293f525172bb5d888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe6dced21cbf7d48c54b36d317678d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13e984b057bcf207107f07a54fb48590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f9055fb8a190e3fc407cecfa0c50291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc899ce4ef99797e13d190cdcc57fd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ba1efe6a1bde29732be827bc314d993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd53625de1ee33b7e25e96866ef384794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59eacefd1243026812b3f91c2b5114595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f5ca1457dbad3c75cccdfa4f6289096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4bba09d5daea8b97495740353517d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ffc8c8ef2dc55e95a566e04bda423198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac30bc4a956bb1862a7c39fde645e5c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf40fed8a1a7ef8692cb98b922ee284100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29087ec8275bc7b75338a3a127f6df90101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758dee302c43ab88f060f4f1886964f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5721ee05784e7d294f6ed3f25fc77fc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046d50446b71e4c26b0c10cd96c9018104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f65757051d7315d3a1dd3dc76dc4f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff6963cbbd5a666feb4f5a987bfb98106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c48cc7675c46ce4d0596e66f59c0cf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb8bbdbe61d3d1a6310002bf00905f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0b1dd9c5136463fb33f142aea8b29109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609d05814d7f148414eca7dc09649cd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a42b4f81c1f9410ac6b2fc5d1bef5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b519543f76265880c07fb144500878112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ffa322e5371ef4326af8f8b92dd40113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d00dc858de172c42117f3864c8537114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f230015a6086ebe429b212b4008377c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5281c8410693ee62ddf3f1def04adaa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd86ef44581c00c2b7d9745f869237117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46d4407f3efbed6766a8bba4e7fda4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc345ad2c1f59f51f914423a0228a4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f5cb06a059e118db0a2480f779316120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f253eb49322b8efa9674f39b9be2e0c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b009c82c7bd0f102e7de5b9c374f39122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a83e83b1a0348f9459bd34fc2a601123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5b8583357996f6290b7b7655ac8ad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5f99809716db663c418d6b65a43e4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232feb0e57a1247c3648956e3f56cf1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c54a293884cfb199eb8e9256a5a54f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1e1e789d9a75ede4b418677814c6f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a73f25f71efc731fd139da4b18dafc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9e3134d7fa3c4a1d311b1036a16ff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac6f234f924c3c5aa1ebe0ad8ed5e3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d35381ebc5ad24ddc50a0303e2e662132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc8c5afd65933fa7df812985cb8830133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22373104c36d5e12daa12d220f9c7f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0af1dda95802acba116a9c8024c5f4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42746926da6cc76bdcb97a2f4ecd506f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502e171a4c402718f13c2e6617c4849137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e06125a357cca7e394ff62343cae49138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb82b022ff0017f3a48983c92159d3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b64f9e89e65fc5056957076501fc8d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b428cf3368e3551a1d551a1814268141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947d4bdf728bd814e0c221141c74d0f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d814fb34d00e1b71a15d5274eed2acd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46cad486f38504e86dd6566556ad5b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10366ff392f1835baffcbe1bde97fe34145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c2e6b6c777fa2b9e53c3b134e3865146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4231e7af02fbeecc848fe4e6593bab1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddecbd7192eef1ba6384e8565147e2d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba29300f15bfef00c723227abebae7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1a29b73f264b05bffde078211bfae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba811613bef58d004ea79afd0847a6c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a88f2184a8907c6404ab4b66c5edbc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c2c1839b63deb853aa3645b99e76d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba4f18da9cd519d0a8ea8229ff7a23154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb723ef58f0dea4b43131a9d66afca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333acdeed2c840eac7838a501456764156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50f3c4e3204b3217bd47ef68aa17e6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c630d28ff439f12c520eb2a84ac7c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf9a37ca65440d71eca18aa4414c32159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f6530a373125ff67446154df66723160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d978d9196d549623e002e7c0df19126161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca04733394779d35d98414cef5b527162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c58feb92b7cb66904492a55e756ca2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0327fe0a599803f9b54621bf23279164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4d36a8c8a041e7467d7677fba1843165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959f48fc30aff3234253bbc1c37fe77166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69a2a14cc20585c99cfa45eb39bfe5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac1042371a5941b4ede953d973fa9f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fe9a10f781164d128e638f7022082169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ae70f4d40893e777ace20a001a660170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac85c1896042e95b611e9499e218c9d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5340d2f2ec2f70eebff5c1ca4f278d0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645608027f8de187f071db27ae81379173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688621ae4ce998bb44d6d5b3774e1a9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff56373701ca0c0a0a0d2e3004f0cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979e4fe26932bb1613024326955127c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941d0aeb3eb56bad83a5e9749da5d5c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c237b78592f481147b38e953c7a1b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6d395d27027bb846157ac4b24e735179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4109c61dd90188c42e0d440fdf254180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc31651918f31e66df99589fc140d0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925fac7b6549e4165c04d75d9b510de182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b355f5d0a21963a08303780d294ad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6309d2806d114676ddd063a252bd9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d8f3239cd139d058bebda3d617d49185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3fbe237c05189d4fc1c46f664e68d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c06f68a2e91fd1f0425be58c0f458187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2433a1a6947ed57c54e840f31bac6d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bac9fbb80323d205c877a4d116d792189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc34b44f5dd10bfde310a8e86d153e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9eaf1ac7a6b742af13c080bc0f6a0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d368cbec9688eb5a3656a5c1d3b4890192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be118ddbdc6d83968faad9edac4fb6e6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbbb5dcbe01b875e1a85ff4e642ba8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdf0c1da47c39fcfc9e87b42f9aa12195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78694517679d74e7f93be5ba3359139196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b45fd1c08bb32e8808a2693c36faee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef8830439bf1a09cbff0f7c9e6c0cb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df780f10f3031defd64677624644674199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331a7ff6a7f8c92c589c686a1e71baf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ecae058f7ac35d7e36a75e19e9e842201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf77dd27fbc0eb27431ef8ebb7b95b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60e52977d82af2778354e3ce6ba3f1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068c67079d345f91c66c4c7e57ddabf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a5d97aee20e5fdd60d56da5a31b4b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11183a1657053fc5b419f7598402645e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef574eee684bfb28ebd99a857c8f7c62207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6abd04332bac3535302945cf096d0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0da548b3477ee3538873809eb27aa3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751c2b0b9d9780d92f49d7d8331539a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6a7151716a713e1a930ae7c5b2d01211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c60063c58aa6046ed6e98192a2c8e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf37f2b0431e619564d414fb9b9de4b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c25e012596000c0cd66a081a5e1aa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501e748eba352738ce583ca219b0c06215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1414af528d93dd846820419e72e310216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c245d276180e04e31fe28758ba7449217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fe2f75887c3f274f558272874b960218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd24fe88568f3f7004f59ce53ca40f4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da68d0eebdc769f868e3967dd3231c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35faddb29b43d6fc8e015d6a1f883adc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c47a66bfdd6f9fba914ff777bf65a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a48e2ac146db9e12396c39eedb1ea8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c52c983bc0da1ade651b64c8bc2f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739764a78dd429571638d3a4dc711452225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82d3fb6d471fe9c28af4d32617d4b8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7164a15d8c4b08402472852474d07227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80334a8365ec19a8d4fb361e6e6529228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1ec9da708a9bf389a3c18fc5adae6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e553f27d9e12783465203a14b27c4ef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2c1b921c0cd0853ffc3de42802701231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759cb18c3b2848fe10fac0329d98b89232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2c8c668fb851b6e2ec362e4b4bf94233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09205fd88b79a583cddda2f6949a713e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4914a2773b2019f5a5b89fe381559235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5191b5d1fa29f489d5d585e5d1422236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9cbe1880c377400eb597a1a3421a6f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa26ee3c0fb068cbaf27d21616c36e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522307fe9ec9e52b4e0de54aa178883239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd146f772020e1218907de489d007418240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef7ed81c9aebdbcf96063ea4824632241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d42e97f8ce55e750ec4aa07055bfd6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d491b6362c7f4458f7fdc5c94b384a8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f581be05424d1a254119e3ab086a9af244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16b8d7e618c185b156adf3fa1c1af4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67654550e6185c83cd38513077878dd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713c4faa8f1e5aeefaaaa7948be1858247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc1d5e0306ea1c7350d3191ba7ba5f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc32356d6f00141d48e8405fb3f2c86249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a7bd3aa840dc74ea542050be8fa86250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bf9d7c85e1643412476e7b8991401251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb837f43ce97daa67266f6e9f6f57bf9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868c46e00cade9592085c04c9678450253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6eac9513a4f0b03160ec6dda0d0463254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fcfee1a6b170490db4d6b259f1213a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c01104dd2d8cbfdfaa0a42ca94ca37256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f462ba7ff36729d6d7ec7b0d1a5990257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66791ec0f6de4fe10e3e3b02dbb1e9a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a09d0c088679f834f61ea57b5fb288259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2456afcc58ecae30d70d91adcf39ca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb858468e906ca85ddca1686becc7a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f8485ea1e73ebedd8bd87c42a687f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a54733eb02dd0b40269ed69ee3bb56263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627e598193c0df7c4b9e6fbe399dd0c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208752848aafd327a8fa5c923b670d33265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c6abca4db9bb24a35ba5ff36b5266266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f66f71b71140048cceb10fb229bb79267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d732c26c0e72cb39c593b68715c1e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d87be8316c98bae2184437582371e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5371fe0f78b15fab4f201bf006586270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0489d0278a557a0145e3cfb1c2cfb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81234af3f7b08aef0510d46393fefa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736462b19a3d2691ab54d2a65588737273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5b12a4bd8be739e68555eb7982e62274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e7b2cc27eff1ee420ee22b0f4bc28275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3f48dc9288c0187d4fa83f4791021276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99e763bab2a2b344f84a1e76da70b8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f65281c57e589a423f1101fb6c66f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20e04de5ab294ed4dc20053097bb60279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7e87772488730c75bd54a23d28941280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e1b8502da4a69aac1f040db8f28f6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fbf9959c2309ad5320252d0c6c4ea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f703442436d1fee5e68d0e4f6a268c6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac273b22d6d713ad4a7a973b6097b5b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd614713f1b32c630f2ba2274485176285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e06bb1956e5b988dfb07d7b0e2a5bc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5167013f6b1f3eab0066a688f3ad9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab523ed50cbb9431e4b2097f0425c4f5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c716d57961e1869528bba149ee2d6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5efba6901dd17f2d54a580d69b89af290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9f71801fc59733e9594237c639d9c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7244324e55e28aeb4a18627104250292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e7443d39776788b4391a62bcb22cd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c059bb7666f93d1a8d9bb97d99f69294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed13d6506ac62ab242e5a5da0c861b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d288611359b6a73ee1e337eb92913b7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7c3abc2a462364c29684c71849cfe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ab3dcf9032fd42c066845e3b32a27298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741267f50a85892f38db133fe86486d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452dfc476e4a593992c8c902dc4900a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666be89416eb245b071a8cbf904cc0e3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c581e7bdbf70c5739d006753fb296302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fa54c76504dab582f173d141eed50303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c7d9bf4ace119eb177cd683536791304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d07567cb2ba677c7e9af2e01a90d1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610849ceee6007dacc7e0bf167eac9c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f306a254787129a20d50fc1d8db40c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ff0a0c5dbbc1718d08b1cd9432263308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b11122a84f266988ba07d0a38d49aa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9d6f26bd57ce97d23f34d1296d0ed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0244d225e324cadd78d60ab224699311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae71459c2c1d290c09180fbbafe3152312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703242716ad5531e893fa65afe4a6e5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4095c55d2766379992027dec01a2c89314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3e027ab2dca803677aedab101ec34315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b6a21e2d152e129cba981261c73a1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae7d78cb3bc5ff48426a4d92517003317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114df45501f1c8b6ed4b20376dea274318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f60c6614e18af407accc946b9483d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7408971da69631de4bc84bb2377d647320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184421cc10c9a0ed3ce150b61cf7b0a3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe973e44bc8b0f9226bcee8b66b70cb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855830df5e709030b75862f518db944323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc091f60049f503436d4e7d6537bd4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597be9edcab5448f0970919eeabefb0b325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>