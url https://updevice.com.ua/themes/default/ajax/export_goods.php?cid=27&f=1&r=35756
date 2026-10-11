--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9023396fba3fef05476adc028a75b21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601760adc32f49b7b9a1f4ce3a1be9842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e05441f628df7352fd01d27db82763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768b18c01acb666e5a568e028e651094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158b40b76db32bf9750f9f97020a3665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb652676e4e6e058ef46e7326c06776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95cbf0d8860af9c35826a5f5318dee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59baf0cdd57bf77aacf82f62049f588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed51a4b2639a39d78d78bf5164c0509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38006426eb7cbc26e6258faa6221bbc510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306f738f11706813dd3a3b8d29f129e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565141c867d98ed07c8eea4e56018b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc301f8f5d52d9d7ab824b8b3ea5b613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed2c68801509817fcb48dc1526930214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c5a95f03c08378f5b4c36704eeb8d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8589f0adb8def61131ad01accd215b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c063f77f9466c23837f3d17819d2717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384f44b8c6cd388ca3be2bc0a37891018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2b962ae81276ce3d450254244e17819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b395bd6f75fe1240bd939571a76bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbecfb7745149e314b9657cf8ec1e0c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f922470f8b1ded69532887097c0c5dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7fe59f27d48d090a452a3cc15ca9f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b90f617bf9566a514dfc341902c78e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4ed99ff9ceddb52c57da2c050ae0625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240063f7e3ba44afa751f309e28d6c6726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5266418f08f32294d13424813a8d0527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a54e1f66a094a5fca0dd0fc20927428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2faea4435d3c0e179689ac65a209929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5c9d24247974e86f9495677ffe1ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030aca178d328456851e3a39ec4b4f4a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae3799ab5a969e9edac47ca4aca96832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8ceb20502bbfda92b95654257025833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edceb72d1a3c5f41d9d98fb8e4593d5434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea640cc43c6fc27a248466a54d93523735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42382623e7dc1517610c1ffbb161acc036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed83afbb4a2a1c919ab9f4be3892ab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f085bf6561607a159ed9a2bd2697fe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62068dea9773d187fca5767df8c2e7c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2813d4246f8fe7fd2a54e60dd20bf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc15aa3f1c387fb2b73dfe0bf855bf841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb68d5e26fb82db50d1b5d009213f2c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf160a9a5e119a1036ba9aec88675bf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714946fe9839e63247c42e1a662772c144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a564fa0b1bcd303060062ce512f2c5645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611bd9aa6ee982c95d8141ae89026e9b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6eacda7ac79ec9cbdf64bd2d67fe547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d6bbd321ae8ff91ca59e5f0ce586948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0bbf5418533302b807b88563e81a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fca09bbd4a94b18f9568f10ab88ac850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98f406c08657848b9a07fff762a70451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed83bc0bec04e18a72df1342ee84e7c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73272de53b49d0aec085dd7a0b8f09f153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1661db3fe2268eb6954f78c9fe037b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da976b113e56bcd10744f6334c42bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f37f334adf5497810fa63ea15696e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e651687c5efdbe0c979d0aa78f2fc5f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b51545a779c92491725247705cc1c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865d8ff3c1b156301e7190e817e463659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c2556b3ea60a47b34b321c9be031160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436abc4a8438ea0703ec9a43f00455861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30d419d50ad3a13b711c9db979907c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8982137dda3a261d2fe3b0bc4a53263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef9a89fe76b3d96bc3fff7d2ed9d2264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d65adadf07e072fb72f4cefd05b3e165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e96bb82010394ed3d0f24f414ea6b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06810d0723500c8e8aec0ec4492efb3467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0280c51e47d429cc4853b10205d44368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786ce35e77b95310587ece4c8865d2669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978e8642ea25927cd7731b49b3d1c6870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73583c8f77600e89d597020365d1d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03cfc2266957a3135d66831e270b47072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240928442d7d8ef8d91b618afd66244373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6957c2b2207a435665c7cb797b132774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43384b7a23b75566ff830f825e297c8c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d478a3fecd29db0b563a3ffccabec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff246ff0c1e1d585ebfb34e9fe9519577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b856ca6883f02ed926874ef6906eb878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d9e91740df0d2b4b97884303f751479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94cb32c9cc1494ff0e4f70809c78a6180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e6dc23b5c759fb96cb4dfa404571281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bdccaed8f0e4c9b3636fe98b4a8d882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7433a61090c44f069ab739dffc95f3883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7a2669fb426eb9906b846e34a944584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a45cc2cf9d23a99d12d966f3bcb6485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b2783013535d5dfec8ec91e1f72f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ffba34aa555c9a0c947edd22a161987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdff624869e33307442f107db2bffbe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8b44f4c64a8dd3ff34d6cf5037a5689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdda945fbc42947d8282d6cf9710b1790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841d36d9e2270f364775e17c7b1f5eb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e40a185b7579607a7308845c939ec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a491e585e54e3012f4afccc05a984193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739b7837eea15b10659855a402bc01194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef48c48d86ae52a8b685f2fe066239295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae042795a3ca19abe2c86fb697582496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31893ac6398e9a716a5ccf01c982f65597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c6e7d1c5148006a6688cdaa00512798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60999e2e37386443957b508d4e8af399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f7792e9c11a82d5ab23486bd08710100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc9d7d2356445645b5fc6088cd1a06101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26610ee9d986d684380273c2b7b8869102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10e9e49edd943a17381f3785279057103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03dec9f3c8488723819a6f0a6ffe8d8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4a6a82b03ea43297277ba73c1f344105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715cf894f61b83b71e1245baa9f0a10106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834b45466357557cf3cb5d6821145a6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3890de66fb6dfa50ecb68f11fbe64f4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077266f6c466e46618c5e4861ba6abf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71ad9ede4ba406173bb86dcbaba98f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bc0ddbde8bca313c0f52fe365588e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb1e1845d7527ead1a10bb9b859809112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6330454cb29f352e53efd06e0cac8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160365e56cafa6ac6d8ec9d5e1e58f9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f297e914089c3c640c375231a3971c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88502d9c76f114aed950e615cfe2e744116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451ca1e74c42c4d7c45acf98195f598117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a809c42978c137f4b2c2714f7c2885118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c972113d99df2571066681c3cfd8fac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c707e6318d9a1cf5338b1c6bdc2751d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363331292002d12da539b45121b154b3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9560f41a1134d16fa0aafd8a42b8ab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6bbd22d65395943c3208d939d24f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb47832148891c3bba6f7d6a03c5319124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1b7bd4deee41bda18d5d58f7f7db5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b4bc466cac29be7685fed831ccc01126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe11b52c3958c1f27876e0573803e25127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584949bee4f7987db6a97aa1e108744d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60867ba2c4bd17e1abdfd97b761f8b9d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa9bfea669e60bb09c99c26972dc13130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744fc1449d27ab9f0097c9775b1ffaa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb03caf958312764ca52bb3be809cf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce13d16990a06a9ddee559e21083e77133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51f70e634ab80c70f1fe0380e833b0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787f533e4ee6a4ca48b56aa806f626e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c46bd2d6d147b5284b7081dda7fca9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8a922b0d9cd3cba6931913062fe51137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04223e8b0c459f5138ff49342451016138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf22f26a5839a67eeccbc758ff60e8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c49c63beff5f51805af9f60c18511140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c5c2bcb0c9e2f659404d487a25f63141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f4f262e300293001734cb6c19e6c6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff3546584e59683b2e92adf305c46c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af120a2490a421876851514168499b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb4cc036c533e52c7724290d869a14145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec93a9411dbe57e23b64b5150673f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242e540e13a862cdc94dc1b79f161df147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99371717b6cac0d57c11450ed67ee4e0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d9ea86135c9f0f5a103ca58ea2766149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bd75d9e2f9a7f38ad6a218ebbcfc1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b4b2eade69c2ddf0c31db45ccdd77151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f72e746b06bbcc90e7e6299a4e9f2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878ebbfa7591e32c0b9ff03cca084f0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50a5b67d5f04141b569a08dc8aeae6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b53f5361b4cdd9019d07076db43a1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f96fb88d4d14ca6a0294adf62b9bd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc777681396b98e74f11713fd2db0a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9513bedcaab33a74f1aac2c803f5c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93775cef00b385cbb8bd29ed3a6fe31b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c01b30582cd316d79cd43678671363160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef77bb8743450c42c9145277ac2d898161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7011243ddec5b81f5ef790cf9528c20162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79749d44994a90088b927a4377081e1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db266d00e98eaf7dd0e0fc15519227164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaeecd70ef634afe28caafecb1a5d15165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134e2eb138cddc0a44f1b5684c78555166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15f006cd6384a4021fc258e3ceec6a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa675a27ca81a6628cfd894dfe9929168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45e959151175a79fd8d54b7c7520d6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648eddedfb4b719dc898c27911b14c0b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32923e1de00aed019ceb89d23642b369171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84943a5b7110108950952aff6bb69305172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa7b626e776d0cf230aed1b97e482a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402d617a85b760e11e8fab1d3f242c8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73005e2247734562d39d4a52c1589778175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5521be7cb54c551040833f112b42edd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bdc525bcd1e1594cd8d0433a276057177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37b35950b85b324b2412647590fbdf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd68a721ba4b15c1fb60b07f288689f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144b0a0f0c0202b57279f772f3c5725180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38234593060f69e46153261d01aa58181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccb0c89af6a26a8714dc05f919cd7f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1a4a52eaa5153b87098b774a67fc3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1e4a207972310283972821a43d3d9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d6e5c1d137df3ba41aa6bae36e247185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8890bd0a0eb81ec09bc85f2dc36c6c5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862666c5e66716b5f11f38fa9f86f17187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80845104e7a941607f4eb122a7259716188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c228d7b4c95c585e1552b790490a40c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9528dfc66e23bc167272df06c1dd9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd34f3881cc8449a7fee7a7c722cfb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322d272bd3a53185cc402a37a9f3b9d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fe554b443b4a38dc1d88a0534a31b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3221fba04ad1327d70c8b18c735884194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f3d38b09846aefbdeb5c03b92a552195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5bb7e91dcea524df0a70b8d4666c0e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e005056bef09f1ca0c196e48fceb90197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b6f25e4a0f062cf94a5668266b8dc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb48cec225eaa8a8bd1dc71f2a2a3f0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6704fab8a4d3d578671f7ad2afbbfd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daaf4f88751e5382acacde28f8e13b1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2d654822f44efb3ec949b3998c9be202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e972c9832944392fe331c7256fc3570203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6dc6eb96aeec72358d0fdf94aefe6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af06c8391543afa1c74ee198538c07205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b118f8d200581af1fd7c1f02704848206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281fce33dae90c6f02ca20ab769f88a0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a0806cb0fd9331d67d5221709eb95208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e78e1cdba2671923162b8cf73c6007209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1825b460d82a5296399ecf210d353210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea66cce3730efbb8dacac744c3fe622211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bec536667eee5644a55f97f8cb613212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11cd7e5aef400e689136848eb3998b2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7f5d80e87cdb03cba80620824a04e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f699f199a53e02dcfe87836e26e0f18215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30cfad643ec4eaad3fda790c174eef2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d500c73ee05659508d886e3278ad0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532da97a75461fc35177e5d9955786d4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fef9c2b5fef4a03c2f3c59edac230219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fe3c68b59ac9c6793542c6e336eef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2052dfa9e9472cc0b5589d20ed5704a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9355cb63bfc9d6dcd4f3de8cc9d142222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1ccd24596259f097a208af6304c26223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50886973ca3a88d6c4217e72f8e8ff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5093cbf48eaa166363ac4faa96720225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b87f03cbd6980099e0908cae55a4be226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d40f2c2cbecefa614b74512f2bd3ef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07642afed8c4b1287aa8c10007d05143228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a1b9760013bd2abec04cfa86ff7a9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1647301978baf05be1d1f710499a91230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba64d3b10e753ef6d0e8e058d32e0bd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b462930c0074d746a1b3e5d9e7a5b1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa71fc220381d263b4251688a2f0536233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ca36c7024c06a32a18e11b7db90a7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c14cc6bd8cf70d8de84cacb6154ff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf94fe9871804e6d18a633d0a08cc49236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf164fa318a8ed993bbe9c80c1407e6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adde9ffb8b8eebf4007e2d8ef01b250238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d0be5875d6915ac7ed0680749cbee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f6e5251562a90c72a4a03118d62e6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bcc5ac01231468a8efe65a5651853c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386767507dc4ea6f49d0065bd5a4ca3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811b36e427a33167bf5b1d8bb0ebd15243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b803787753e241544e94149b88b251244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3112ce330bc96517143dded467d765d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8d4edc6f8ee2a8dd235ea264311d7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3ad1f95d8f3de89eb937c7e307fd9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af0258b53ddb581822d295299ab471248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1b8da6031208f363098b0f47754f3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be791114a067cd0767fdc19e2afea2a6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ce2ff3da1f65ef928282276b25e2f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d7c7d83a6ed0c037ace599468b98f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bf2b357b820428e5840c246d6ddca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9ecc8b53ddb94b7fa9709c929523f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd262dbf2cd84c8044e5a749dfcafaa0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0116c79de20bc9b94870d3c0afc28256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e97b4ae3a7119e40fafb1394030214257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5a7557de847360cc823ef5eff4dd5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3461802645257fc21dd4f2f6a8b24259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc777f43cac5402d85e0d1bc798791a7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd14e63cdfc3ea54ac778f1a5dc1b7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e0f00ab24a36865f5bcaf22b87208262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf26aff00219f09bc2d0f5c2233a5a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9fa7dff886cce2340b899c8944df9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc8409b14d0516ae6fe527e1e4e646265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969c2cc2186a984e7341d2701f62fdf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfbbdb197df4efaf941d22d68e79e2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb4df57b5495c625d16fd38db1006d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291cf15a241d92f97eada0130e647b01269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33705212d2ea270b5dd4ecfed73a6d40270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177cff77cc5ca985ae8c03bed15a047271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269397983aee206506ee7ee0a0621aa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e164aacef5cc1c8b231bd7732bc9ac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534997db003f6f9aa50d9c08469cba4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12220ffc90ca8351318c6fd48a3940d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcae0d7b71d686a3e47d3f21bd379c2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a4f305edae89b0a6bf0ceb22f9325277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cc5169c8d6748a0c3027a51bb9988278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a1adf0579a5359122cffa12db0aa1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b573886d68480b23791796cb908f18a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea54e3c3431d320c9eedc8d4faba8b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27fe6d28d2811f676571d8006e14631282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c526aa1ae1245074c346f88b77b15283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09469fa7c5311b296d5a53f5cc325075284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9155d23d1f647f1333fca811d73bb90285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeff6e408680cd37c1a90994571349f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbef73b09889241afca26128e00537f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88840d78707ade229d62211cf49454288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ab0c13ed32eda9892e27fdf3661f8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ab27208345bc9868021b8e8afa458290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ea3f7c0ac299f43002786dcaad299291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f755ca52fdc505652aadc1bdaeeb6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10725fda04681195de9c181be3589d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a106ce68b6dd5d37c7dc79da71f25dd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32b1075d12aea8d8a651f5f078bb8b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a91aac0e372ac9f5b1df6aea25a40296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36270bf7c52543e49ae7e44af67bbdc6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcfe846cb22dd0e3f751e03e66a084298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4b6cd08691117182e8a23d745442c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b81a2d37f40ffef5efcf400126dcb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73cdd0ff10b8aca2d04378436125c4b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149a3ea7121c11f6e7efe6791b0eac1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea173c37de6369517bc4f4c2347eb4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b213c2161473b9ea9cb6c5525ecaa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257cbd1c86f09181bc98e1c93634a24305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51c25a1ee980aeb7678d786cf762b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3622e8c7d7ae9d5733b87d4ac6836307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76699f395f025845b831e9603a3b893a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292250d5c49a6ef6ad4df4a0acb6cf0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92175bbdf8f280a63e6594a559355e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7999342a1bf15d174a8b94e5843c3ed311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc897bacef8f28811811704b61186357312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad0a1f308cf56ffb7d3d6904a240be313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b44085d6ee1e04530f6d8c992e95c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86a3454d82dcefbf8a5707bb9c9229315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484bdf133d1d97291d1bf7ab91055c89316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113da4aff0325f9c09e78a1fd45ea5bd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87e92c5590c6ddbe0a024e8c44fc49318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829778c85e1b8ad9abc914192f4ccec4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473ed9870d50f1666d43c470ed44926320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56e1aec0a67a0085f042d32ace00bf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467169b4988c39cc2b6f6689c2dc8a6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941790a81650ee86e314fbc272ebd03323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd8a4d63caf50b5ea352498e1e93c7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e4cbaa595e8ef96b51f8df4a6b2aa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab896bdca9670c96547d890a45732c3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf04fbe82dddb2bdb6759e92c871c5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08ed52dcb0d425c75eb802fd81d29e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9df66154c5550780234cf58e9f11a3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158319e879c9b83b8385d96dd447da3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb754b9e03a10b2d3b54c08480fdde7c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bee4c911b68494898d2f9eb14585f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519573c3175f9f27c01a6e4a5278b4f7333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1d63ca7ca09fe9726ce18bc6e4d301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d871c5ca70ab556b192112d567cc4512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e6c33b03e61d717cf0b0520eff6fb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c414958f4456ae198c827dddbf8dc84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d8f6af930ced33e9a667c01f028ec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e92661e0117e2768993e7137931816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed04ab82f6b9682e3152ca4626ffb757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73a8b5c014459db09986e2fb0050218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff8f41d51e6a38bf30fd80906f775e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf77da946233acff74b2eae111387510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6cd59670aa449e8518d78718ccafea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542acdc2bdb21be52e3728f50280251b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657ec17c631437fcde2dfb98e7669b813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e5f63d2fa9230b092fe142f98f75c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024a19ae19f22a40d67613a27010b7a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af532338d072a75fe4e0b042a082f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871dd40ae20bad84590fa14ba37045817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77704c7ca0d453bc5133bc25f447f5ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327afd4287f493ca562bb70a81e819b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767d8d452644638c6dd33a148f315c020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a1050454b459ae2085993ff1ea22621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc818102f69443cbb7230e3dbef96222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2108a10613c4843566293378180acb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e905f93bfe86fdd76a2646b1ccdeed24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5143ac51bdf4a2316b7ed2eedc7a6d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69040e15e6d643b56bdc6abf9dd8a026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce502567c520156f8f204aaf0ee7d4f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267718110adc691ae24698ae451504728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857a406128fe7dceca446996e9bc4b429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56837a11cd6fbe2a444517efa3ced230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9ec049d41ba2385cfd2712c15ff4531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06765b0f3356080542fc861be273dd0632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcfc78395d16afa138d0b633a43d9033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e00adbc9d2645fca9e19e1e4292fd534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004fd35a5c71732c2d1739c8e97165435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc08e6dc0c21b827074b7439b41cba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f3dc33da889d7af254447d444c02137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe4a373af54c38dc4a4b57635759b838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916cf19528c97dd12e1d99d1447b0df39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52abb06123d0b41e3cfa18705edb3a240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745da149c2c5369543bc178513c073441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b580d62144b70a41fcdc20d45e73542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880693130036653743bf41e1f74f185b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec8fa39f53cfe4829f50c4799206fe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4762ba6c4eac833297c35963cb729f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dcda807fbc98d045d78518be49e58c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016cb5a613895cbf5db4d56dfcceb3347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e873618a5be6b74e69ca09e8a731548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2abc66c890f49a229ea33777a6f0249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b10725e700ad2eee3b56f3db9a90650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc41057209ca9f93223b44b1f42e0e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b03e4ed5af362bd1e8c3cf0557ebe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a3eadee2909e1471a43e484bcaa2753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae339ff21400b525050593247ebbdc854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281fcf3055b0a328daa7b5bf697e119555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f991a52a59827e31e355c8eee362456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84a08e8f5743e664c47510513a325e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75939c623f6f606030f1daf26b766db458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3529d458f44e15781065e15a98a7c159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae54132a7abb855e90b5d7487b12cc560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb59a43879cac724c4ea5318c3d8cb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5477302076e1dc0c5d2dbaa3b87c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f427f12c73a2c870636fb9ec29679763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2bbfc82efba1fe1933332ddcb304464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc142e079f9cd13a439a9b9b1f51aa365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b653f22f27838cb185d20c833e30266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0513a61b6230cb4c65beba0029a5767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05672fe16bee6bcacb53080b4003861368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2d045f54334115f14d47fa1deb86569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf1eb3ef1cff98d20720f4f8614ad870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757e77260c53ecb2d81b3709c3fd3aa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208f4ef80bc674895e0c48087a1ec5c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2a0e6b460dedfe2936b4b602dddf673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04041ce4dd396e64bb73c55e2783643b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd55b89cd39661cd43dd6affcd006275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b67fc6447d7a3ed5abcfbc14073cd976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00bba8de6c963138b2406bc9908385677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10054c40c8d5367af6aaa305a2aff50e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379f7350018fc2f22e3fb76bbcd0faa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08e8e18ac9735603cc1158abc14cdf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f415baa111753fc7174c2557be72d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6dbaafe94212154e02f91fe72926f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf9230d9b00aa130045166f5094b2f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f3465b7cf84aa372602c92aca059c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99cbbf444873e3bc217e9a4188b95d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b9bc374e1045effb24bc557216c9b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d078f69a60210d011dda16b59ec3487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31226bf568ff182a437381766d980c888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd4fad3dd88f754fa9453d73b7d5c589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ec03dd49b414cbc87fa9990198be590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85115652b547e5fc1bde8184132a9a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660aea8a5d749cb88a9887c7cd9d7a792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad4973e29bca1da5881198358af51393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde2da43e414d9a93ba50ac8433b34094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47290266715967bb699f3fa49d2c2b4495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c6615adbbb5476088fd1a729ba71796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ba022033f6cff8ca1e217a9176fe497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d28b45e7cdaeaf562120829c1e67b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc21ef09fb050e3d59fad2903fb97799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e122ff55763e46b343a374e9d646ce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac129f3f0fc83b5488f10d23aad5092101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48246501d85ffd000f64fe10bdc0472a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb9e3754e59e39a3fe66eba0aedbcb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2914a3fa7cc6c37277f6fa21b7373f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3771b2c82c73891d111c5d29baa4d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46662ec7c2e1a18a7bb38fae4fa647e0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a50e064263a4eab861d1bc88e0def107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50faba7ac12eb8b50a3f65bc24b64db4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b22f361701bad2265db31b1c578e2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c0d38c251dd716ef560bc86572a61110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43b138e3b47707dcaf6e9e62b47cfc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6f82ad50f36551d9fc413cf1d6cfb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c53865218d46bcd030f66c03bfef0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2240f89aed0a4521bae9f8c5f768e53114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49347190af8d27904c9908d499bfa8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ed1afb816427dc8b91c38289b6038116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e281eaf4489e0a649f4529cc1369f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1beddbb2976ad4c7f586fd6a7779e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d203515d63778671664eea2d1424a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d702dfd81c3e12efcced8025e725758120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8e1ce224db61d7bf47ce4fc06d472121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87648081c4288d0a7579d7e152960dc8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4076c728a64750016b4eaa075667c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a33a112b7bdc344dcca63507e1c4d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123ab24ef3aca080522fe041de2b192125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac906ab38192f55c213d360d92a383126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a17cda26b332c799548a4cff83415127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5dd95a11b4d20da90d79bd709fb751128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f29d07e2d4767b6e0fa682b3ed5237129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4594f1de8e1ee50cc1a3b78b17f26130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609c64273d1152b535e484004c082b8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1dad8cafb2e9a370dd32949f8e600132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc01e88dfa93a0df75fcd52c3e093ba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10018492dadc62dbab86b2799b5f625f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc597974b20c04b43e8a642eb0100df7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f21d8605f53a71e2cf579ae746da57136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867c25ec0a00d3185bfe989d29b447c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2eef82b22bef8fe6441c3f03daec9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848cc2f477f807c70b2b56a7b40cc99139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07e68c40ba19c6ff2349a3520e1e31140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5666d8833c674d09907a6b991e37620141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09643753849c980d2a77746243f8d3d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d66d5250f28d8beb17f90781ec1e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f87c5930d67d389033f29e9d00d95144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1716cfdd8113090bfe01df1ebf3570145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1435dbd21af36f5a94cfd2f4b51d88146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef19707ffce711068c30611de77391c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2120b582e6d3699187fbf7fe40e7157148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7a46063ffafd9c4a46a2e1ae6d6a6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13fc1ac3063e354f52c9534b88f98a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478de6b74966baee036df6cf94aad4f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165f5bdd44be7d09766ef4bc90ef602152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee124020571e9c56d21ce594d73fb963153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd2732fceced5485540002f96dfbb4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e074c57cb1a4f71a059b5f58bdad63155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863fd4ad5a5d7ea9ad06104ddf80d8a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bd5e0b1484d44175d19b3f7593914157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08415ff5adf493df66c336381770f16c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc08733f6d5b45595be31bafd36b82f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9eeac362364b783724ba91f93bbb8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a843ac6795f2750e5759caa942392161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36febb1052e6005c4e0e2e002c4c4d97162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb900651560fd2028931ac369d6f33e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607eccfe922d3a1ee9f5bd04655da38164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107ab49ccfc8a31cd39b1ad0b2934dd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725a7d99f4490050ab13f6d36868913166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449cfb069592613aea05e7b0da0a748167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0f0f2e20f7fd91e1e712ada8bc66f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c8897105ccf92b4eb39a9af5bf75a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea066073a929d91bb6dcf9e076847c4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94482e758615adb49976e800060517171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6947c09ed43e0656e25035c50880af3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62794cfaa1a3e5649e82aef8e5995b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5b549646d3ae1c8e8f57bfbf592cf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83943c2bc9f3a8d5d3b9d03104687320175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf8d656d77b0195c766760524853e9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619ab0293449c5c686c357d19bbc2b2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13d057bbcafc0dd1ff11a0312bb725178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f0bf4bad62d02afb7e4ffbc99f5f1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a84d5e7677cf43de00111e08293b3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9933477f1c565810fa98d172e547c6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebc150cde06007be65befc66dca2dc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d713bb07c1b2dbe1f217ff5ea540b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37460ee6329302043b784361276527184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1349caee586f93c8dc737531d12df185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059960a82d1ebfd6b1ef016e114a2c3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d1088bd9f476e6f828033bc1a1a1e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b3442c77405f62871582e4201c16c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7606b446ee042ee1d016ead21353358189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213405470695e0c670cf1a71bc55ef8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d16fc990d25942b586a804946b9aa1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e507809539055f5e017782c20d935192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf299eca72c482a15cb34cd2b45ae2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c27ff14cd5ca23f71b91b5323da41194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a2fbfea12d2d39096dc52abe74172195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328a0f8e4f3033a374e7bd6b5bb0713196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1677c8dd7e3148c817efdf8d8b5c15197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502f967aa8868e7443840f64d853d35198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459efc1425a7c37ed9adb280e570e22199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f537519e9c938db715b74db31d8a4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8232dee0c1456f7ba6d3e4dee32ec3e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3935060342dcf7db86adf4ca44b88202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100b13af662006ca97cbd82dd0f8b72203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab2a5b7022335d0445aa28214405e6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5294d3a9e43e4eb2b3680fee91a13205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e78d88879a5c7be225e228566636b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef42808479b012fe239c99dff4c1ae5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defdcb71b2a20240b1de33a0b39b9cc2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2cbcab040d6e02850ecf1d8dc6a4e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c4d21e8be4383f977ec5d839ea195210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda69222871db3cbc6decfa590e36901211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c65eceb16c5e76f74e66d182ad0f0a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294a55eb34f27d4f9438886facab676213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29166c92caf33a7b0657d16e608539e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c945622c4b8825081e16fd44820e450215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f6e4931a08dd365623f366f71fd53216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f10570a013a27d69034a3188668c0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb88910df62da43187bdc85aeceefc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af44fa7626bfab900eeed783c866478219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975b2d6fe75c2e56aa400cdb36a7abd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cddc23e540e6df6cf11480f472682b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779d74bc44fa7241cd690205852595d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81194c11c6dfd69401c1bf8c3ee7a878223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29661e8c68fe21d49bf581b137015d85224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5750dd97e45409de116dd8d73107274225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9208bbcac733fce2ae6038caa5d38e3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44baef4c5463048e4dc4986150b649c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571eb4ab401486a4615a100c3e8717c9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad1173833bca8fb72780f90ae7f440229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d285258df16ce22e66039d17b2e47c0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7214bccb4d6d867fec35b50389dc88231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28686580c37f0c3ff3569275645b863d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18634d8d91e232b9e297a1b972bd314233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c83fd9f0389ee9cfde93d8e91c8c2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ff4777823b7b0b4be5d1a9c656ed4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf46759fcda58e958ccdd6d4f5eba4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fa8b557d1635cb4205930dcf09f7b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e2645636a1da6dd433b75119508fd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4fbfaccfb947cd777ac6ffb31db3b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286195af7d038ac05c3b117e3adddb7e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d5d1599d5c148a4f6363da08a8518241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0193481a7f6b5b0df80fd95dd4497c4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4f347e028ddb9604f885f254f0631243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855b841c4cf7935506ede80b8b05207244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d182f5e5d29195e424d462a6ac6ff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa02cd3d4e48b7e793d673e159b9ee9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1b68cb9a8d70c492ab2b0ae67f46b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a352564818ebdb2cf4ee4cf59f815248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790c67febacca6ddecf83d5c51c6cc4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f92f8d19d8d6f745b157d83d4c7e42250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb8a50ef82d54bb6e7ba4803bc3763251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e3536ca57c6e3261734d5cbcd7c6f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292b6167c2eb3945e515d4793e3d51d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5dd49a7bd6fd4ca857c560768cb765254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b3d1d4a57031585e9dcccc81fa768255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdef1f31524f0aeb73a032a9301a643256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6d5ba3e1c4b51b8139f97fa862bb0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a57ed2f030cca2a9b6a6bc1fe8667a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33390f8f138acd3c309208e1e764080d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39095335f169e9e601d44733d6d8d28c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528c5a32b4a1e651989e0978c640984261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b6ea3686988d2deef357e97b3f5e3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c6d0dd128c5c0eb5613dddadf374e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8367c1d5266e53a96a2d1f4a9a80181264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92932205a2dd99ce478c2b552869cc26265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8b2b8a004362fec56584173be4bd3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8262b9d6788d1a1172cb4b5ce6939ca267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418313ef8ac12783c3fc6448b7ba1760268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5819ef7eb0fbc206542db0ea10c049269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabed90b0a7e11a39e89b968f0eb3e8b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec03bd0cfb709bcfd82e383fb75e308271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101b8a2a09cc35f7794f9afe23a6d06272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d9dfdcbfc168c5cdebae7fd467446273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca53fb2c67e2058360a0f6c6e5ef55274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b5f878679085b7f458b5699ebc417275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4d336b4b76a9d88e986d4fee3534b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a13cdb850d6d60af7988ea09e9b91277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37178e00f316a7058b6cbc7f3e1a988278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0041bfe68e530b98a9bc9795f8a8c8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f972751ecfe7b505329a125ca9f6b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352ecd591dbee9925cdd541a527be05281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e2423d6e4fe58210b25c4fb13babb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09592d0088665fa426dc391100fcd56283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8d24b6275e6b8489ed3b1d29596c4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaacdb11d8af5bad1130113a7de9892285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bee607e1630c90d09d9850b3897bfb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327c566df9e8b85863b66f0c126505b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9ddd34cf57eae4b9a944a63a802dd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5df5f120404cdb7050fcda9bd6634d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5633f9601a73c0e595000c9aadf8c4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d93e508a789501e6e941d21ece384291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b40c504df077bc79aa572f6c290561292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1a19d95111d86df58d7652fdd4f26293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a34c9d9abe2e7d81f823bae590a2d4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd59fa85f0a2e802451c2724e331b5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e08758ae1d42553abcb685c131c5a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cd9009b51b315cedbf23e3352d3e6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a977720cbc5f8e7ad2aedf765bcaf29298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112211f2aa52d1c5c2fd06b9f3fb7d78299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471e3b9323eab2127a7009442057607300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c12141121bbdd5c107eee261b44a4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f69f2f8c6a4662bd6b81112e2ed78302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f84c5c2afbf566b07aec67e415e6d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138934e2fc3d6349d091caab9bfac9e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131acd69500adfbc33aca843a2333915305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50bc8dcef674dd16a18b3fed099b3be306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c708c7f7f28bfbc32e478df84a83fc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804de0641e4e2abfd3725fd6b9dbb97308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abc0ff10e9c7777c7d098fd2deb28d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef846320a48914e862c6041e3d6377a1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fdae6cd748cc5fb395987cd7374c0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aeec5216aff5f9cc78aab6308d2aab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e3bcde1307dbc6c563e8aad3bcbef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911fb1c965b4bab19f32f5f95ff95a2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2b72ff8c46f332bcd3a7c84d94155315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25ccb3f3b7263484a2aabd2a7d49a9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c07c54c29bec9c6e00f682ef869c47317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed83ed8828bf3a417a27a563552d094318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9cd4ea9a0e922213e1e778e9cde26319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901cd998aa447ff3db875a1ae3419596320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55ac150500e8c3e5f4afc73fb1642f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc099c34485ad79eba06ff6e3b26e428322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886c4df6da10fd0c146f55309300a23323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1645ee5501ec85cd021a24c254e89ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c727667c5fe1856852b52dcf1fbe1325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>