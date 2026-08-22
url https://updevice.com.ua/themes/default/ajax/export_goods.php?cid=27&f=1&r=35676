--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1489,51 +1489,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d82b9854d5d16b9ad58034786985061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315254ba18579cca6261775344ee87c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de9f4296c63e44ec3af2628013f2c73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd60e8045ef9af905050b33247221e54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf831dd7cea651f16e09ce4c858706105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ce2fc9fe4e5d8f7e61f9a0f0e7e966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29b08ef673826971e7df057fa7344f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1298d0a3bb2a09e9f4260dbb4e8fd18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff49a7ef475a0543e9fbb8def1dae69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c73ed539fbe9c3b29063ed40bd51010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0210a5a91bb46fd6ad5bdbc1bc76cb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1d273a308bad0f6b0492b2a6471e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349204d682fafec102af68ea84a2491013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99446717162f950c3ef7466b41e59c4914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a65eac947dd87c393500e033c5aa815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517873db4cd1270867b381af7dd4039c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a58b5303efe46ba581771f3660c40b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688bc999711614c8e9d161399a9c09e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226239163061c70145b86ac08cffb41919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3eda7bb86cd7d34a8a65e5e1e58ded20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fec4aef65dd0136699b7433f4d2eb121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf72778a33a877cba39e94476001f4a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6eda840d0b2904ee7bd85ac490e0223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170dc29a5e6c5b16f6e259855071c06b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d668f5e01fab51a3bc67759c0b77d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226de27d4774b1b244f8fc683dfdcfc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72446bb1c7d99d84db1d555a5e752f0927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4bbd04599a3f16d095be55054c75928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad88a2a863e81bfaeae43495f2eab929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4144d59a32bf66aa8497aa65679ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e77ca58173fab6c44177ec7f5646331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba94f3c4df3d0826378678ee19ed77432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e794b61c58d95cfb066355a13ec7333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983c6fe78d01c23fb6031374b6361d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb65046add3eba3a53a4e9d34dfef935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0ceaf620fcfe40476e039500106af36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911b660ebd2a4882d8771d40919d94137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db353cdd57778a1f432c31e449520f638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23947887f6bea0aad48cbce2b418ce5039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7272db35cdd4a1c5d956c9a346b9c5640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3dae047f411b0017aa02484e13e2e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e0cff4d75d79232269ef4421f7bb642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6b3dfe3c185f3a42201fe50fcfd4843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4101d21303f836ebaef4ca11e0eec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5882cbddf36de62b74a697ed498df545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ca043eb53d65d8d719f7e2fd251e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfc78bc7d2058ea40bbb22e261026647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45794a9733110a9421df13b0a771fdab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa69ff9184f80db737a526ed8c7dbc049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b480cabf6dccb66ed24d83f9b58cf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d203e4df5e1ea1c9625f2c7df4b610451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307320af6e9aa43acdf1459ca504cd3352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85d4b9b01ab7bb94ba6e35e9786fd953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0984752c50f767ebff4a967f5eb3f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d79ac0f550cba34e213259d2a93eb555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0fc55aa3f52d113532319e7e6401b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f061550ebe96318c726bd4a4c63bce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d431f79518512c37644e2cf691c3ee458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49842311a71e1602c7f7a0196eef8059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae110831871dcde7f6f3d7d1d38c559a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0002a55db46a32341b40be19708afb961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1715969203bb14abb9de9788dc980c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a6af078ef6686c57314a30387682563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857932778f832f6cb1ae523c245ee7b764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf197e8c0839aa6040c86a5d855b43b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78579517691efcf5d0832eacf09052be66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72afbbe77b3053f95d9f598a7fe7e5d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8adb3ef724c7d0f318cdb8a8a0ac168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabdd483d8498138857baa5dc2baf14169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43947f39e0cca000addef6aa287085ef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91308a520d24a7d7a838113437396ec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0d3344fc7610a03bfbd347e4e41dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783521f8302ecf6b21e81e471ef38cce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fa2fd2669f78267004770b7f2d42574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f29076f15b73fba3b27aa2467ab9d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d89243f9d73b0adc2ae23be54cb0ac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e907676fa1b5d2b9821808e86251c0f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9805e6f99ae458e6357b2288a9025bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e325de6458e3f4ae7790e6a67f28379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b822f0ff3e626bd1e1c3bc00b5a478580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2de07321ea54d4e2a49cfd4f8f77f581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa91960c3950fe1b6a0b662ae574a9b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a096c3be44896277058630f33e644883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1101b20a50cea1e1b4b2c55f8708d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1823879fc74ccd9904701e4c2ff0885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb39879a74269cc9d8bc694d62f76886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa1ba0b2eb978ef734bb741618937287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594a595456452deab5260e5b3f16aaf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a85db1410f102d6151a732ba0709a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f4832a67c3a33252a31b841ac6d1690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77213f337fe8332aa0a9d75fb7d7ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eda6f8e92b47ef2070f7af6cc8648792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cae49bf2164b3b1c81f502fe0e161c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bdff3d147d9e08e745391a3b8792994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba8ab9595ad296b0ff89d7ca1ae40f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17f3a520a9cc67dd7dcab48b00289b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb98042b91de11991e1e3a0d85958c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98780c63549dae396be4a62840c550898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9ef648555ecfdf0f37cffe209cae999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea47ccc2379974e1f99f9fa78e0db59100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81fee03294cefecba3244aa163e1f7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e754478fa9277657979757055e188c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72c7a006cecb796ab825bdf012b633103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd427d1783d669d11317aac3ecfbbe9e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23a8043ceb7e8d210fadcd42cbcd66105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda334dc3bbdc2540cc4771809ec4085106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc268d9cf496ca2f285a870339fefbe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0d80bdf58958e9f3c5c4b5068f817108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80117139b6ecdfbc109a10d9db7cd66109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd500d16cb0eecba3108c873f25587110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e255984e2d0a1dfa66c873c1a4d8a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f692afa0851d79c53d3e24dacbb0c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f49c57f2b84fcbfd1b7f11bc138b34113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bcb7f042378dca1c0d1b183c5a04c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d900cc898e38a8dd13241184f9f6ef3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4723de3decd3681edc6b9c1a4b1c9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321307c0ad8037a908557fdb9078d44117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f373e32f46c69c9de57aa3b1cb111118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9894cc83331c1c609d031690ee8dc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37560a7d78644faf5be696c90e15bfad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855fba057165963ebe223816fd9a6a0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8ea63419952d0ac53dd3a0b7e7119122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6c7b9cb35318fbf3a93512e400ab4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306d4199c61cad285b06eaff1dfc263124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7db298892940377862e7f835d43cf4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa9237238a25e16cf9c5359eb8df64126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de97d3126d2f9a4c4b7d0b44897a10127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d06e60a117488691a9f50a37b4c94128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72659603f48a9297d765f386ea18740b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b02d6c97c7d0d4f2db1aba8d696d29130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b720878648282914262d641f03d737131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79de6e7b4ec5d4d1eb20d713e11848132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b7f6c8d94ca9de2f7c9cf3ba9912f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc2e92145c56caf65a3073e1c2a751134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8312c546183001a986d0fdbe85e44d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39927f6858f625c6f04e62bc633cf8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42a47d84b3ce1370b30f32335588b3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067084defd84af3c55e8a69bf60985f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5a552cd1f09934c4fe6c0f59503fa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b88a54f0a90aa80e22a925186a7bd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0505b2414117eab90a0956940e5988e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f095cf00c29c445b8ff08f586545d9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f0e17eed56c025c23839f60e3e146143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22897b2058e2bb40681c1d6967c99b46144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec00b4910253601091fdab401dd25d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c086eaa8361848828a8c870c4bc3fa4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3f38d41422d7b77074961ab1bca62147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d1d66a580355a735be54c112ead09148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae0067c0ba727f7e08bd888328b29b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885bd57fce8d489cabf2cb609740fcd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13599753015610157b61c7889cc21130151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45fe5636e01649737d5211a8ce7cc0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13ba32c7dc4af0be2ce553aec635c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9844a88d330b5a3d2bbc21c437aec5d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de6d92f04f7c09d67241a5bb145ce6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91054bb67baae14816ded600308bbf01156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1877dcc8624b88080f223a07c8016157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f14322406e651cc3fedb69b65022bf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354da5e660d0e74c137e8776b914624a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfc15bffcd8d975440b8be64ebc78d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc18215f49aa3134950dce423d868ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15114a857c4bbce143915daf59be4b69162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526050a7334216c4676a7860fafd1730163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b05edb8baf5b37078fa27498d576f9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9ed580817eb6b43c95024c15367b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063969537b0aaa64dd31512ac9f250b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a92748a4547295cce8f5829503a40e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca06388c2dde9f271cb147652197c3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61456723366b33286651bcb5b5a53641169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5aefefbdc13d793da9ac783db37d83170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f584bd15fa842387fc63b10fbe6c5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427195ad8ce89a1898c765ea0bd9567172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbbcffe9621705158cbfd1463f28ef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4aa35122cc0eb15ab072338337e15174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0cbb9a576f986831f85411a2f21361175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6999ffba6012cc74cf8f0a0f44e13176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d759870bb5f9c95920d5333d7a592177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d57d9c3db60a698380a877ce5a82aa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc3997c5102271fc203f8b32b4fe37179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a130ce705e73c8f7618830f2ce361f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef19b81ad33958ef26e7f7796833b5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe955ef1b3bbc9e6adef9468a65ed7d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16db0aa4652f0f754afcd231e85154183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c36c80544a9bcb5b485141faf3a8c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558e2a5f0344924fb4982eb410d3c3c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f1a7f66cce50e19e44269016f0a9b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec268d46a22faac88cd7c383b559367a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e9c1b00a732cf0db3a9ee235ed469188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c3c527b39cbcabbeb2a550ce65803189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec04415745e4bff171b9bfe2b32c54190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf72f4b26b656a064c143aa03d0cb2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d39bb9daf5db317a6b78e4ccff0732192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bdf85b70f3132e6075063b66c0ca4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7823a0fff4a60867cbf7311f5c65be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c82c021b409e90a6cd3b0328f5743195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5d81b1bdf06ca96dce3aa0ba9675b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1ad48fcc0e540aec0f3c6daf21f4c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eecdd0875cc43008bab5a58604874c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63febe1c3bac6115a37700d9341827c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0759b400d7e09f4c408e792b0b813200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af520c660157fac845c28614dffc24201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116eb7acf117914fa106d2ffcca147e2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175d66dd3e1e6268ecb4c574fa29ae1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae4f7c93e63de70fe759d24b722130204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ac75a7397f7b50bd99f0447206f84205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3197104f537c517ffdbeb9d26d428c2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057777c7e534c9555d871afe55ec05e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722bf6a9dfe3b4e5ecdb67e32e7b8ec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552121c932e4d0d5da60db441fdd4a92209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b11c021a8290f736c94e371b62c8f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ea0b6b5834ec01acb864b11188f67211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19723e8a1e4eefa4873303a4bcc36473212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac1ea9847e6d681bb9255a6f9aaa72213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e2f981d8a3874527fb052efcc0d30214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7d920a92a7b52aff6adabc2008563215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68af541ab0d387c47777424cecabb4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161b3498d38f2834531e825216204d2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140cdf597a2a2e4abcb1443e07f4b341218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9b031462168baf8856cb58d0503fc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c49f7e173c3ac8b8815dc182fb2c93220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69082e4cbecd8902c9234c326e4d70a8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2816840c7b76eb45a5e3eb4061102d7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1127902f4a016b703c93bb8a2a30c7d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886cc2e54fe2a10699dab96b4a61b7b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149af87814501de8bd2f54bc762636f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245622308c1b8fd59f50907b38e4e76226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0ce12d68fb2ad685b46d83e6bbf6f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cae493114acc1e7703aef350cf912f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1838e71f178f7c5c89c27ed2814afe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c4dd77df61355f6702fc9280570cd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50b50eba94ff6065d6581629c7f52a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb411dee4651340e2bd8d7fc8a7ecc8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de33c19f564392bb4bf20d0479f16c8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28343c11190876b0358b9a82b3b44d7c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a529642b438780c7798c19540b5dae9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ef2a825132530753bf742d3fe3703236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa83cc5cacc4bbb89432157df965ef3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead037d41b0e1b37cea27c359711a2a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a459a4bddbffbbe5a0586d4cd27003239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67803130ad8886de4d9f5374355012f0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a65bed764d2a52815b9af33009f8f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0e452b4342fb945973a78cd1e3fcd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd20c85ced5893750ae674e561b38a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529041e6a784a3101f10a751e00bf8f8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff12d7621894ea1e6eaca025a27253245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbdb39d0e5087160e6e7a853d3caa7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5081df90eea9c111934b87bb5bd16247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade44c59ee4e0eaf6d771dad1a069e2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3baeb66c8adfffa65240d80963faf96249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf4802fbf53c67b45569ab1f70f469250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6bb328e242963601246ad6621078d4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981760a2d1d68c6dff47df6776d92ed252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b7f9e3fd933ae2a0393b11326042d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ad17097eec7677105e3b9e5fca9ee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d715668b0de999bba09f4ae6ee54d2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cf221818205e2ecd5994979153014256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be48ddaa45eb7ee3bfa77a0248e35d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12f97b74363253d8b54f9345cb3759258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbf8fdafe425453b792890a98eed0f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516b8c0eea078f6a10a9afe20992ea5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0515a43a329e0bebb26a9a9a01993de261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035dbbea5013cd3f3c289f7d188854d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359a08acb3ffe2ad4d5260413a548b8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ec205c37d429dfbeaf1924a255b6d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e538721d6fbd97fc71d2374aa3f1a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e037b5c59940f1693312c7aff67aeb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9951415f41bfbbff5a9236735e7910d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbe75811889d9fa3d513b6499efe38268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6e1e293592fc67a1b43235eb80354269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d4c592070baf3af659f892e11074f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f3dbadec1c7ed57cda8127f8d1ef9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38355de04e0ddc17b8fe573a34dedcc1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce24106b97a96d736fbb1e5d3bd78ad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bfe3edd6ea743c3cf6decbdf6f797274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1b4caa9fd8377359b23a36d8a250b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b9e918400ccbf0b4c652be5bb165b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe9451acb8f16dd2af29a8189386c2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8d2021e83d6b4e9bf001e8fe31a55278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd05203bb9f2196fd74069d3c195357279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1bd15ec6c318c9c3c47d4eba325a45280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49464ba6e7809ec9a146ac2994d5e7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5be07eb13662373e082c4a85f161be282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92162bd4eae16e12eeae2c712f6088b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e24b3d1413095d7697f685ef259201284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e03559215dc187e0f902b312911a0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197f16caf63e6119a7b5fc68bfc2078286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d57d1de1e3e142a1381b6dc396641287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b4a86bfc9432ef40adfef5a6f2e90288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfea2fc9c9c996b4b53da27d9d7b8d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b1168699a0579582ddbe60244b1b1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc6a50b278c5c49c05437da5105993291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2cd543130e8fe88103205b8c53a761292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184e5e0d9f7ea22d804b32ad1a33a63293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828c9c7b116a68f724cebcbe3cbaf7a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0bbb53b9e577b87a944cd0892f1e2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15001cd2b2a81c2401d9a2506bd740296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa71588209ba01df0118548b89fa29f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9cb9a0cb95f5a347733f84a684393298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17150785104d70e6bb1af50a53134a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c398a33da1cde76734967c7e6aacd8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b46fcf07ecb94ce66b1acbfea37a6b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281d0d6c4ce2bbe137703319312b99b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04fc4b5ae6cc270ffaf6e17597cf4f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5dd8b0a571aacf29d4998e7fe1330304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50615d1663790fa8c7985bdcfec454305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25adf34a55f6ef6e806cd8bd05ed6a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5116a82ae9ce7c25e58c746cfb692307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b579b48fda79d08b1488458d6f279308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa35114c1340878e9828aaebd04870309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee905043b24d33db40a05e53ff86d54c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bab26265735f7a32495a1c656b662d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b845909e2e24b051c6d8a2c37fcb6a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafcd6a08cf601327d339953965f1448313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a42d8dbc1f1fba048a4d0974960ed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a2c23c7773950d9a7fe8d8749609a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673420783bdc04f1b62e5ca0a2161a7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600bad141a6398dd5640d49a31a7cecd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89a5c2756a1cb6f2cd8b97a04e9b6c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddf07d01f74d681cafe686cd1e7d0f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacde14432ef9c95add9f3f0086ea44b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04176b5da015379cee18f824827439af321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d016b91edc597b8636c8bf559c3158b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a28bf94c0380927566929a9b9c223f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283b57eb3a23ac810513f5ad74eac00324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7784bebbbd57a5a3e04d09f3b42c16f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5c9617b353d1c1a95cc88296428ba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11dea7074ba54acc1256615b5919a1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873a2a2501c04415fa4899fd36695bd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3d89732046e960c591cdcd9875b54329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d541987d400c9cd7265b3fa6b7300330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277df7773b9203b6cd56fec922ffef58331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3713ef9bfb183deb648247f9dbf3e2f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864715d6a6f570db120f83ffc7a819b333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7014185d2cdd526e08a787336c78f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072085c894e3e1b5b232d1771d3746b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11231546b89436db09781c13a08460bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e87d8d702d816d81d17c8b4c896be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0500893cbe24909e800db6f7cf0c825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06876c626376a7a351ab6c822f650016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1874b3b38e5f16e5dc770c72766297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ee205b8460c1c4eecd929b0b0c8d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9e355ab4b7ac6a8b8c53994ad6aef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee271aee3cebea41273c226febe202710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304e9acbe528522d4e2e8593c39abdb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9c414a25ab86beddcd10055cb07f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4505ab19ca52e403cc3a49d4743ec413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16ff99778df1437474de94d24b352114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5bc6dcc3884b1cb060edc2fb068b215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6280d73914494ea2d39b7c4ef91d3016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98d6fc1bb800fffbcbf246bb76dde917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0de8580a7bebb45e9de2075535c03218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393071faff225dd494d78157f9debf9119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c185dfafe4a9915908e2dcd21c527df20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3bd1b104b3888b3f81f411d4a9fc721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918953edaf4cd74b036355ad895382f722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac00106d54ef951c8b77ce53f747c523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2addf57c16d2faaeb7ed29c6d4cd924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93775f5de205adc17c91152dcdcc46b825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60e16e3bb17a0a017ee2fd1cc0d8e226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0934257bf9862a5b255980adace55227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707f3a6329a344b114b2b37c369a34d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef5d5492cd033e2b050760a4f2485129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623840e4ded27717e312c1c7b0192b730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd72aac04cf34390c3c6bbd71d1abd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce704241f85a0eaaab5ff510694d412a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad4d6a3f0dd833c28dd6ff8482ea1833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb566a234b1fc6a112eacdedd5ef7c234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cad40d2458fd4431676ebb1739100535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5fb670fcdc1652f41176d02bd9be636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb2bc2e1930cd1ad7b74bd36d9270937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404c76ed5fb18ad0556173cf091146d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7ef81757944867b224a5fa1ded4e339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989d16afd89d342221b0d1fcb6bec0f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c071f41fc3ff5438a265f91fe6385641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666f1c127487cd688a5d3543a585f5142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7314a0e8988eb09eda92f3e2dd3505243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faaa9837defdffb8124890928202f5044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f822abd7f36918cfad7e871e22cd6d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fee93e74f007462076990daadfa3146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45bb64d87acbc96bfc7ef191d4cf4447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670e1596f70ae41550fcc68b990b16048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91261d643aa6b5abfc0e94116a3b0d6f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0c01d89f0e8b6db3c622bfb00705c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f72b197a73dafbcd3341d55c680b3d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a337cfc17f6865e466b4c09c65cd85352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b3cf02f8278ba3f3c15078080ca7c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198607646a7255e03aa51d2e315810f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4ebaf3ffd57f2f056812497742c6b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ca8fd4dddc3f6762f2274feeab64456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc576f791da78ce6b7c681d9e12aee457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad357cb24a3b141c33a6f2f782978158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b7a9e2ca7b2072c3f0a76b1eb03a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6fc75b36cd26172e8f4ad04c4a7d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea04f790fa8af69fa3dcec4288c29061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaaf4e856a41fd5256d2060bbdeb7dd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5ce525a6630f871109c944cf7565163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832bbbfce67f62852b5c789765b40a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02437f12ff48a0c6d18b6baf9d5e05b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214439b80440025fc1b96a4176d529866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae45c9c64ad818d92f61e1391a2036767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9d7df38eee0b19d56f97057b8777968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632de5393f55337712ce3134f06ec2869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bf326156c33f7e6404548e7b0139270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ccadf3c21dc9e3cd91929b52f757f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a75ebbd1295b998384128ee629c1b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7dabf5d2058c4ca8299501ac63676173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa140a538e738fff671607c41ef7bcc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956be8f49d67cfb9299bba133176d65675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd66ab39adc40827a8eac6812e2147776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7ac188cd39e00f25228d9a0da4c4277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4019cbd313a157f480bffa08740247478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7c85662faf7d09489d388c257f5e179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cff082f82278ae3dbc0a9b06a23b1280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29383d82b75ae7dc0408afe4b95e0e1081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b92e4e76555164d1a28132dfee474c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448b5f8dc2230e1dd44992ae62d307a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eba313ecdd78c8ed400a8a3bb64dc384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1134588f9cd9d87bc80795c9799104e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af207c5bbd4180246a24e4843a4da286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947173c3242b8b8cdd87458fb0872a687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14108d96c63c14244e57b57e7ff7b56688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c9ebf1ab74256780d7595319e8abf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce1f19c963fd3662f009a0594a640590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b5e6261be6ed4b651268454d0fb8391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833215723f35dda32dc918ed5710d8692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db7e6b2bde4338a6088e0ec932c5f193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424956149f702f8331cbf7a518651f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2447fcd2acfded5725102b3097dd79b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754181d9df293457b2db14aec0cabc6196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a4f86239954d609c84d03beb7f0df97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d93a4512f847348f43f973ef13cb5598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c68630d949f97f1444ff163704734599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db356024ee24738545757335b5822b59100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8d5d2345ab4aea7e8e01b3d723802101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5bab66c66409669a9b3fa47895d8e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf4ab726cc51de918d3f122bbcfe53103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072bfb5ee08011e62d33e43be76da743104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38d68a615c1e1b9cd830ed77fc171e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24779d05171bce943db3e5fdabbef2b8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81a63e193bc33d2e01ce268a943f1f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36c7a138fa9bf0d21d28e542c5c9c2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30914aa4e758e4d9e0502d82c1183fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578bbab76d3569a895561a7054f60ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013eae25f100bd299ba40aed998de9d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35618a210ae422e151710e93c9cfcd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29291546125e41dc529621e341d2e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01d2f01caadf557e4351feb2fbc92f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32bcd34ee0039b8be8f7bb314320e6b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc699b4360fe943f5766907d5874318116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e97f516028a894ca6b748f6b4fa3c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990c5ad73b76a85933a57d2e379081c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d6dfc8c3637c1b623b3304a9a04c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef18cffda0f7fd6394e3548597fb62120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea627f8350fc6fb9d84a3b7030dc333121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68449751d983d3dc5fca940f0ef7aa93122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a980f9100df65a218bd19f4e6f5b6c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459be0b5401042a55e28fddc1397c1f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfac47aa96b504d7cdff7550dc58dc2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e0f0a34455982d4eb20078a963ba1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969a238f217b59ed91dab4a2ffad78c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf050fd7cfbc8072672bb2e0e9c3d503128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6cb32228930158df31465139bae5c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32624d3e63f7dc5226cf53b282acec26130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd06f3ec7ce14e4bea0450e2fe9b34131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb76bb65f6d51b6aeb71772cc3b4ed1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb0dc86143344c40fc2e56db081571133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9dc29c3951d6ff11abf8bbeca5d609134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876861476c845cf76cd4ced0f76bfee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de8a6bd12dbcdd3ec9e22db7dd242e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083b6b83e440c2ab1aec61951a305f5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683d79899f4ac8f6c40374a8fdf4a4f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b04cfc73f1a57f2cb5316cf5ecdd1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c88a006b5c713cf6b85a7f6feb3d72140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706f4e1ada4afe1978df6952a900f7c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc2dbe767c15b7a31236e4be5e25d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbf647def335d5e4a7721de1f6292b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc073f8c730dc7dd2ac814865c02e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7069a851cde04901d7df0cc93cbb6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4ee3b36fe6d4d649c3fe037393bae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da4a76723829c6846270b478005505147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae8ee31cbd2af7fb90295bf72e48ab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992b7d751f9cb13b354fc995e404556149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbd67214add18e6ff066e565a74fcd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a92d3eb0a71b7dfccdd75cb285d922151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c7d7141220604c1ccceecd6faefaf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a54927d79550b95494f6e267f5930153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a61826c8909e08b5f305012b98bc1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a7f6a7eb193a5a5bba323a7a3d242155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfb2680f537aeb6892a137a0b01e43156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49ae4462e0379f80e74ebb28d04b08157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5853a94b0a44ed6730237ce343703b4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318100a6b26e35be78f7be5a27b21c98159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fed2ff66b5eba3d45b8a65206ab7d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29804cf43d1747457557164911e7bd9a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c426c6beccd2f7852f843fd84a1964162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfedd948a835e4b12a4bfec1da1d40d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9779d148696deed833aaf146cca7477164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca46fe78c05820a5eee1830a70aa06d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ee3c3fc7ea0ef9b824193b638d003166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810408571e5de5f6f4509113a5172274167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ccc4a976edf8f40f7055e04d6a923168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00b085eaadbf72b50a162dc03e7d7f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c16acc70ad867316d89d52f4b9a3b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4436b289ba658a9cc59ababd046691171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8edf6b641f043a0f798a55d52731e5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206ce173ed4b205076d568915d75f12173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ab0ae10d1be48605a92591c515754174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c8fb929d72efb0f0eec5fd31bcfb3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8574154ef13631ed2d88b6d9173589176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ceec9da300e22b2cdc1deac855d09f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e95a3567192d6b29e64b9da52f0b83178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6178f3d0717ea8c53b41992e8d2db91179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ae4a1d7d4250c894f260436d950d8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eddefe7e561c802d2b432897d1370ed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090131157a976a89a304dc1bb40a552182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555fe28dd7b9733639be1e68749eb20183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5b28c3224974c54b9521f9246883f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2152306fe7ea72e5e6fd390365b3e5b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e2041d90ba6c1c669b91a1fc7a3fa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d1c6d92bd05de497c118d429c02b2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e761476ec52b32c89420d6e64ca3a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb9f38ec3d8efd638a317ab049117f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1545600401c3367c3aa4167016a6ef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f96138f158a8ad0933c8973fa87e3d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac71933ea090972705baca96fbdcf5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad8a46b83dce2ebadf6039430503c7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038be7cfb65492e6ca6dea625c8d9016194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a34a03fcfa2b6f55edc0e69ee3691195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40edf1a46229a17392b658279245b5cd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824f422f031a0c99e96b5e2bf8fa4d7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61070ffb6bc2926bf714426b8f6cc378198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092548cab2e88c245c8179a657fc280c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366326ec45233bb3963e10ecec1ea1f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23953895964594b71e3fac4493882f0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacaf2c996fd757db1cba89a053a66e0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22376faaf61c8c20a751e01a7a29f7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103e22ce5189bc5fa70da0111d39e35204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c95e13f045ff568124c845c4f73ff7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171753f55b6b98619b40241b001d303206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c02834b358dec3702b49af013f365d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ffaf57db0dec57b27158c02f2f488208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4845fa32747132bfcf54eb2676678209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40120f8ed662a84101e8a0ae9ee6034210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9568ae330f57ba948a94185a3b198f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e9bc482d19f08f1501e127df83613212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d891b8f41ae1ce75e3e5acd7032e978213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f84cf53132364e11210798132dbc9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac5498c59b553c13c9755606bf3beb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796a76b114cb978023e1ab683f93d46216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af18afcdfdaccd997fd28bb06309027217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3294d982723ad2d27be0275e1f298218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2edbd41f7ed0cf25cd68744b8fae7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d556df528b7d3b05c32b02eb08615e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ec993acc14f3ea58b2befd9227b69221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036356b3f839807dc4c3654dedef4511222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07d4c7fd03015adac8b1b030e21c23223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389375826736f82d5a1927e88fd47b6b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76ec1f5bba1de8a602786978192c08225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f85f94ac03667691ced5483f5434e9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9e49aa1272f8dbfce2576f48e3c13227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a1dbeeab1310fede43dc96beda9e9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0d34191a385208d605175b03d3761229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a93f7e72aebc89d400584e86984f26230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db151bd1b971b9d0a4bbf458acdaed75231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c738ecd0679c16a3e0f74efdbac3d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5ff210d8747129bf6c0c5baf58df6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eacebd4e70d3492c6b1f7fe08e4f2c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae3993653d4a22bbc4439f10eff46c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0d03a1a01e24ba2da0ae1608d0e70236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499ed21174421a07d4a9033857fe948237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8ec9f082fe8f8a3a6d326ce26180d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749bda677ef9d38de13ed1da53ab0037239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e4daf98a0b0dc42d804c41b35ead7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad456fa12289fcd516a61adb6de7fa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42908af1207009fd1065144c1b9eeaf9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9d344b7271870440822d2032412c8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c571fa1386713274b69dcd4ccf066244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c929981d4ac2817758d966017b11c4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e43209c4a891974e26fcf1d9aa85f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100f722656f897a29f8f14b69d246be247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11d284cfee9a3ecb6a421222d7e334248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b94e8bb06223e9713c241ed6c9d2a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477a52797dff887d28fc036d618ee32250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c9fc35ea74b94cb7a62047a1abe1c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa5554acbff2ac943ec07e2cbbdbce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038d54577ed72570211dba9d3fb2046253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28dc8a69166da057d418bc42c08c09254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801c8c71b804fe4e9434130130fb9df255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505b43be55aa261eb55d00175f6de48256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ed27db39e30341baaf7574bac452a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d550d907ebaf0cb8dfaed19b00d59c9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629a926772ed19742e6f0d3c24151b9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcee90df054128167ab47263951980260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06c235e1ffdac19bb53f6ac1340fbb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f773e11b5efc33a046e41d05fd5c0c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7df288bd2d2bced02135dbbe541c22263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc445563a9895695c25e137cb9a786264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186a0c50c460c0977818e9d53ac3670265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06eaa2e11c2e1fc56d2aaf850e7b0f4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21fb33d980aabdba1ec98a00557ce7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2705047b1b166e8a097f08ef5e15f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe1ffb2b3541ae130647accba29835269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee09f0dd60647b3c0be26741d26f2d3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f961ebdf7cc32f74fa3a2f934c2e0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0209ae9b765df2732b20b248e8b35272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac137b7a3b47c8ab09a794c7fbf9a2f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f803f9af15192b723b85cf6300465a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46b7dcd8b22fa8b817ce12549d747b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c917548db87fa48d47bd5731c077bb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dffa0f14516f0b2d13719fcd593b62277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd80a25e6566f9871e099cff1efa56a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b291d14b3d386198b02b9460ee192279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35fbc60cf3fdb7b6c131d565087ed3d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e90e0ca401ecda7fb8bdc926328fbd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db42151adb157210ae8612486381bd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b0ef7c9ba98e09a86e220dff31655283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4968915ae65ead2a9b523ad0a87b5f6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118b550c14359acd77c2332d59af989285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de93b7549748bcf4365a15bbb8e1ac0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f1369cb1f26ad18d4659a88ea5a54287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec5941ec46b67f710f0814f642fbdc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53599c0bedcbbf193c77af3907ab977b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958cba3e9fa31c531e0fb7bd75686373290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14ee3a8ec630b2bdf532abc89cfaf0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50ac2d668798cefa888477f4659b78292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd5088d7813a7731c4ec7b37d0c170293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3447dc13c7abb43c6935bf58e2ddd8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a300c5e2a1f78c3758b8de14e9ffd68295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd381f42e8b65a622c34a23246c43a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed0ddf248ef040c5cb7d36679a07d9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621341217bf7a09fe371a65044c8186a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915f4b47b097b5ff595f9d059393db9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a791f5ddcc11ffe2af845efb2c1cb1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ff1f14e6bd12636d94cdd7e30c382301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8733833f4b147107041c1c1939fc1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41bf01824684c310c233c9224ffb5f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d38bef5716840ba734d964613a3e81304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd802eb8961292c038a2a25bcc2d439305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19439ff01ca133e0c5178a37905a1fcb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b1507617261714ad7f5f023e7a939307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f340c6b57d6e3807d321a3c359496308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b733b832a5582541a8ed23d2c287a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53b581fd395316ef919e14564dafda310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e846bbacd0def620118619a03efaa1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce845dda990636129fb2b9db132882312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85f22231bf7639219d869a90877cc1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47bafd0f5d62ba57652073cec3303a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877dcb6c3b0c36e625b2a60d82e13da315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b3ab6ab5ed192f9a573bbe39fd196316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a566862f161ca9f1b09ed56e0a92c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7daee895d55cc400730003978edfff5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fceeed881502f06187495ac619628319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283a4eb71b9aed5f2599b8f9906bc52320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9028c43dfcda1a5fb491ed178bb13321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26be8eeca075bad7fd1d40b8eafb60f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23831dc2327d5e40e9949a023d6dad3c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19990002c46fa3948c50a346741adafd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb908043dbf1cbb2e0bdc960ca3206a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2cb68a5e7e18b37b7c19f37ddabca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d517735d900edf880e78d6aaed41874327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c550364937d3c6e41fe35cec87cd19328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275c5ac0fd6a825a743938290f3d182329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef6c0ed0d1970e3e0dd89bc5857e6b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537656a4181b7f0d69090278fcf0a8a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476b2f4a0c6c033d5e4f04d6e288c42332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9dd44cd86d55ee741b08dbd0575f85333.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>