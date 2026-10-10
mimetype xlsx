--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b501b10ff46d98e8d212fbe9492595d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7fec693eb857949b84aca1c07a7a42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e47bc4da24b8347f2ca07c5c9d6bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359dffcba86dce396c57a4586f0e61d54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bf7ec1162a80b6b5a04072dc771945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdcfb9c23c46ec7781a4a72283d3da96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39303afee31c5aac1a39dcfc3dd1eeca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8908a236c7f8da54d439c7e6c8f258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca553125fc9ac5aecf3d41e57658641d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564979e118c8bcb4032622b2ea48264610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa775047ef218f17f7338c67df629fd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405830ded54d88da9d74549fc2dc295912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6a3b39f8921fcb0039305750c004b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f4789e4bbeb19d9786ca310963d6514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1c064f0d4179f746f37d4ab38f8c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58899e2013a29a661fa4b0a0b3968bc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13355d5214f1e2ed3a04aca0805ea62b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2a527222dc751e5b3ca1a0f4f2da718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018f8d540ccfbb2c95f074da512299919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db88716e5f497b8941bc4bf43d1021320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36092fa3a291999186d67560023d059221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6eb937916127658800069f9420ccf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae21ae27f7fe326327bd3d9469276123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2595adbc9b085fa02602ded5aab889924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432464051fccf14b5e41f4a4778aee0425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e802bab40820f7a402c05254ec13626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3d2243f545348b9f46c73b55eef3c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25740962f83ac785e7a4bdf26b9042828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586cb41dce0521095f5315f293a2c4b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f6d2f673d2777cd044d6a233545ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8cdd7b1f62be6d99444ce1750161d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0533723381126d1e0e961159e16d46932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f339ec3634486181fed5460c2b74e1a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9ae97c2f08665800b540cd65ce28d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f7189bf943d1311ca07c5b039e9e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d67e5bb3ff7c123b529937a50a06936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec092b392e57b98da6d7c5ce44b891c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bb1c8cfff35c974d928fe9179e46c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4001ef26c64a0e0311fa52846cf1a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0777da6a2398631c1a22e50fb2808140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c601be188574bb1e03b8c8de052f42541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d697b696e68b88e6695281563397842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837801fda51cc1ae8c6ba56baa74af943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bd8b9782e180e25fe2100ca1c114144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9bcc3d69a4e2b718da713d4768429345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865275567fa4f9fede4f0c5f26d04d546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788278d8929ceb141c7cfb873a06137a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82aed913ae09a6440eb9fde6fbad3148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514197a98a154021627c2aebffc01ff749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98b788062fcadd91eff9d61bf50d8050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd721536d0d82682589818583102e851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7d4d37644fbe03e054117c481477f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e002528fc39f2751a5c058bb7096cb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17946b7fdadc0b8e8a6924750e958a8754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e41376f4957eccd2875eb5946167655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6056ad6caa6a47d21a94e041db75f4056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465ce5664074f778a061607cd1ee86c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2efb8fcd7ae2d9ef3f05d83390681958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838b1b354b0c04f73f0e05c3da2025c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23d5b132a41825a62f15f9a14b410d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b28d5c44da92aec32caf29cebfcfec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ddb03191fddad228edbcff091f99162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73176053b6c657249412d9477b327b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c799169e69f809739240228252e3964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe79efa12e78bfc291ed37a9c657a9565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06788eba54a9251fac4fed8d2f27104666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c56295b01da28d45659686515b497767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2598463222cf9cf200e4c878d6ea19d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7a455f0fdbaf6e46aa846bf0fb6d769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed808f81444ff7bc8c6c1fd1acc42cb070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf1051281fe716c63c59ce3061da8371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f15047e6ea390ea004a42bac15ea5272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a58a658df2fdfe2fc3391a75befec673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c97906a1f5a3296e60466f5af51ef274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec9c00b5d8637395cf9ba4e04d230175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e498160c94108906d1bc5b8d63f10476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a97c74299a395e029b07fe8200e3a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a5a75178f183241d9a5ed3224f9bc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95abea86171c3cd1a71815a5f48ae279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f94ddc1428592cc6956d6e512c19280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f638a008b937e992d86030882ada3e681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d301c424b573b84b8b2169c76a1a9c282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568fd081ac4835ba829e329b0220f36f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019b5d6a86e2e02b62bbce12e19ca1284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded044d6977d3a215370d82e1b53f7485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5ea4f47589724743dafcef6e68b0086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40412d08a5a81ef62d1e9018307e073a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e24e18a22ef68a54a2a7005fe4162288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a6f1917d782cc3e3d5163abcff92089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535100c35059f56f31a21fe47bd9d2ff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc769b322fe0cd0a2267e6bdafa92891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad309ea604658c1604c1bfb0b4c1355a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24747c63e7cae2d606dda6a130726193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62950b5d77c3a4bd9d3af5a59568cd594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59e636e7e034d98c657f4f1934822395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025b3126700959c2d55738719e495aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e11bb75523b34080f8e649239939597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29793d469aa058364fdc4225a1f9103498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e74a34ed663846191bda0aae40e6f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16ca87bf224dc55b5a8d400a0f88f6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c7436c2681b3a9ecd4ea1d43ac5fa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99db282252de1d2b5f3aa83d18795a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e5bf2b96152f83ba9a6d612a5a6d1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b348826622cdf3a532d17acdc6fe262104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2993aaf24523f8b2b12a3b5f784f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf747819dbe5905e35b72c2c666bdb3e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390837265b6c84ef8c031f1d7c053f7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715469d9713f0bd0dbf2959bd6ff82e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4623a12bd0598c39764b706141f1a74109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfea3dc0f5aa6aea4b262a8c3cc7e4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfb89d19a66306277876a3aa9f81a4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8016f304bbd3db6fbae17630f9ea195112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae101cd0d46c6019083945a12203c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1644e76a2c1665db8b379809b2ed5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2965c55d7092c2b1ec28579bcc5bd01115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499700721e2dd99337ea73d02548dce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23d52fc8fd4a6148c4ef3a32d73d2c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db5c139b02600e163aed74ecce5148118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2455bbb5dd786ea6d66d155386f47c8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1388783eea6a27522b8aefd6b327823120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce592409b5fde56341057525cb41cbab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875e7c6e443f948051d2491a4cb0857122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e0535a0bf33dcebbd92099462bed4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35440bd2f1a60a8ac354756e9602060124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995089610cc1e03218d195a48cf8b65125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc8bcdf420deef490dfa0779fa9e16126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6f8e9489477fcf9c7744a0cb36539127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242ff1ccf6c6c23a41995e15d411a53128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bd4c6e42176b23d4fdf9744200848129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b517a5ccbb3fe94fbf738e97339594f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45a1c69ec3901296a65d51f492742f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ca81c2dabb5b88e791b971582c3f2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05f1580052abe4da202b6fa50d0a4b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ca4b503f0d299669c8b033317f083134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4d0ea8f781b23df27a1d718f90387135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580eb1a42b3bab8d6d9f996462b98ddb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ca62300f384337c96530969e4a48d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b57a28d5ee32bbcd412babf4d65df0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54037beee1a5c26408806104aa957ed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f63f7b706a9bcef8c4056e22330dbb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca860e894994b98507644f1c0a4bf0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea06925545b8a79217a5137c60f8b7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7f66c506239e2c5023e08a16b486a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ea49ac07c08adbcae3e2db9b26505144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f49b2c023c7816c7eb2b3ac134aa3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed57ce29df196e0d7af28c44389cbf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f852ccf85f715601ae0daf71d1fa9f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e4d33811ea72dc2170f3bd7d302d6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf45d4caa16a0077f381cdf56c151c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a55ba12262689857eede72670086a7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28cbc26b45cf9bbdcc31290972260a0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37c1e1be5d9bae736cb7af1bacbcf3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786bf337b182e155be2219cb252c727153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af052871bb733b0d5a7015a1c53d486154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e97363c0a8461b247a9835fa56eaf1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602da369cae6a78796346bc149ec3333156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a22b91fb81288453f81f060964a24e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98267d30fb14996c14b607bf72cda7eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21235c7c3b0ed3c0029e2a09b4707fd4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571e9cdeba6286cf887e336a5a996a5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d6947890ff8e60b7a7adffbb8388c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f06b3f39cb43af1579321e56009a5e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a519aaf75fef0ee01a75ec9bfcfc3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c075b63e17c6b657b9a7326db87d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c802eb3e7e30f9de2cf65f9a55ad6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87170bbfdbd46ccce0a4e75d100fd1c9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5135db345a131b8ceccb4b7119a72e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a50fd2b08b6cb741eb122bd2930da168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10506089253bcc2fbfb217ac001399b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722defda5d052a016b4e5673393c1cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6924399cd6697669025d527e90ee33171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f498c394d622c56e14fb29f6bfe7e46172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affca0739d9364c86970c5e58d9a325173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf506e01bab084670f1c617cef57ad0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923f1ab352f26e6907a1bfbfd035cf1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b9283c61321de6bafb3bc0f6cf7fd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83696d31ae950f28ddbfc209e71a092d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2dbf31dcdec145dda86e7fec6d342d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2b524f577c81c6aa52b718760344f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d86d57864dd6556fed704b4fca7a3a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a71eb940919a0cc3a689303a25b9f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88a5585ef2353fb69f472d47d60598182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048c80eb07bbaef8ab598c53888a074183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d20bb83ebae0b7dadaa21c670efa76184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8851729625281f9498ce149276a22185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47d07331a2da9fa913dededd568b30186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a08fe6d8218b917508cd37b41335f8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1face91141b1b1f18bea844ff8adf6ed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b0f976c3dc0480d4ff887a47c56e1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ecc27ae9285718695e39733f1668c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe859dfe43f59d18a116be1e913c96191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd099eecea668d8fb1f3cfbf5998d3c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4444e453c82e6b0cc7c78b0975acb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937969a486a2180cd7924b296d0ed16194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e0b245ed699303b40394a5cfe3224195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c7d16abbfac9599c441eaa2dc9b18196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae747c67b8b0837b81e0c0c30af08a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c623fbde230debc4ddb02df70dd1e76198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22a6b66d6b6e4dfe78f22bad4df33d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c079cf7d6700db9c33bae14cd044c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65add5888284cf0de47c5325260e5d7b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49401e112da4b747074f43a0668d579b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7172a413509f983ca57217b57ac5e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83239cbbd442bccb6191bc8d26a889204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f25e2fff3132d249beba2236ede71205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8401430bda7d517320ee3ea1f487f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f432168c3d67f8a40d790e5ce1b14207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdcdc1b512945137b2520e747efd032208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad233c0ad705b04c8d3d3d835d78d299209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772293e2cc4f71d8f031acc13d5ad77210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae3c20398045c392f26e6cf39c7206211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad830a47cf8a189d9d49dfbf16ad325212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbb947e38811adeae14d9f05d3085a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8946129d1424a489f33843aacf83c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24adf19c2c66f0abde4127f700fd1bf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58495ac4b541163effbc019efb14b39b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad853c4bcef564d8c44dab10f0fc9b5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d5eb89086f603b5bb866f73050261218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b607c5e574f3a2ea02ef3decf5f1667219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f284b118c18222db0744bec5caee9c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34149cb57568d667aaf44a0e53b742221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4db1efce4378861cf4eb6a7cc811a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764367f781e1d112351549e0c5b2e8d5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be4e9de6f9115878ded7683ee2d13f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a11464d69a74f63f333814a3e09121225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2f4793919e38583c8263eb95e6212226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec79e7494734d2f3a2fd2660a75c07227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635a2e76c3401f6f1b249151aae2db9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506e3f439c53709da127774c13eab0e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a4f31a196b0dafe6dd8a523b3541e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95db89c4458d46e5257feffe3593eee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac2eb0d2cfa34db872538569e36c21232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db155218e7b1f007ad6e967435b4c9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba734aaad6904e73c42322432d25128234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331595f9786a8105059eeff9a52bc0a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f07b794106d0352a7285f9d205c08236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e54591d03c1673592fdad4d294c28237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378027b667664e8773bc9cd46bd6ab2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59100881dcceda7d8abf030df07b77b8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abdffd9afc18382da9c74ea04c489e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512b1fbec7c22f8648bf15f55e6eb13241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa229b27b6346ed8e50b331d9f753d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd59c8383c7fe4c52c5e80a581d391243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d244376c10ab7845c0e42c8edd718244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5fa855ee1cea7642ed30eda890bd15245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0733563d3f2af1f51161f01f57599f5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daeadc69313f77afacd94b7dbf8f7ea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6207448bc7c9b702f4e0ae31350d4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f6c997948a1741e2097712b6a5bc1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5842c97e51514a363e149346f6b44250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9025463746e60b6f3794b31443def251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c4ca9c4adb5d2c5404da4fb0a8c0f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf01917567a79f7d6402265fab6316253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178425c7f09c361f31ee4498e30e8609254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d785c34e13578a1fdca33be59e3514e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f5fa3e706b15e158d5e39c3b8aae0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5d962393f0c6cabd671a8976feeb7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750a546dd2aa802e077ed0eb070e399258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2495f0e5810264b92bfd1a842e19ecc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4810998e35423b6304adda0626285260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3caaf60dd9509d86e8cc34e7e7ea2dc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d6871470910913217f0e546934417262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034c396e4d668f527a4c1fa395d515f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc75fa8e0d8b74cdad58b0543faedc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39e7948155a67cddc4020ca55bbc28265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a19de8529253f7b58a74a8384c098266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9eae056cf8118457f877e017dcdae2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9143e4d19eb5473d608030f35ebfd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c4e73588b71d1702f75a48af6450f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33e8f6457c8220d545341dde31e3ff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe191bbdc0ed7153fc8ed5d1b9ba74271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b7435da78a986f1fa632f97035dbb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8160b61e8f2ad56063948d83c4883273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37adafb48448df92deaa40eaa20ac4d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce346f19bf80a6d4394fff3d0fae584a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d545c9e7f605e67ec5b42d28e14d5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783b2e826dc7990f7052022a1b775f8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7bb0e0845924876868209380e3ecd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4243c91b6c498414b6cdd20aa73d5f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d406d63758a88fd2bbdfcfc668e113f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626154ceacd203a66ef9d36f9ae7359281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838dc074006aa1174de97ffc39cd41e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a5fff244bdd03c987fcb25bd473fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f624b7c6dea870bbabdabad62c95f96284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d79cbe2bfe4c61e74e2e878412312285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903160c6340ab81579176c3f61a52e0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f68b766957d088b145633b82000595287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fae7f952255770e42218888ca2bdc2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61430860afd627526d9ab3cca70841fc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290fcbd859313801c1df2c4ab586185290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c4102b5dc6b37e520b48a4830b5cd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94b686568d89b28ba103d1f9d3f409292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ec5cd635fc84a9ec30ba34060299d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678df86a28ddb2e49005a3e1f8eb48d0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67aeb64376a3c6b841094110f2c874295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f893adc8ca3b619cda1ef7b9d770c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd8bd109485acd6b2aed0329400d5e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc4b6dc734ec6ba1a9c09b9594bec7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e04c7ea8f06122fc0838338b15e2c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f39ea7f14f3c944c7899c279fc1c8f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9dee5ec943a7f75252d0564830be47301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074919955eec7f41e3ed95b292c5857302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4477e8fa8147d5f80e06b28a8e360f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817243762918661777f9f0ac5e3fc4bb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5009f5f01e680551b32c2b90031fbf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf047e2aa0483296dc4e322414b09900306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c1fd3441960b002b5ada59d83d35f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8732adc08d40e2f4c9f89cda86f6013308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda7921d32b0c5fee7ef7f2a84cb87c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40047aa40879d88dd3b369cea8339b78310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9360875e2b6d01e58aa253d1bd163f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ab493bd8e35b57095e05cc77b61cf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83eb995c6fe32337fa5d0e92dc44a2e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684260b1ccfe03d48f1d937de93cfc12314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0829ae10b4433c9b947ecbc60993226315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a14c66ffcc7ec1f94389151f62a64316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ade8a5478c41d0f23e8340e4c3f25317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe82c76e5b72d5677d84fef1c85409318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c7e62a71adda19484a91eb1fc3437319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c2bc8a4084c75ed310f48e682c3c8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c63e2368be8589abd28c95e575457321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a72fa5de544b3142e742a41e2435f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b8239b003d4d01898a014fa56dbe7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af174392f67b9b27dac44a72255540324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258653317d6e498b0e68130d1c5dca3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83270cd28b50286d44794baacd9a7a90326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507d3ddd329933564b9afd45ed964c3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0703f4beadc443106307c0b662251f8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779152bc2b37e2e666cf822e3452c11d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0115f6fec10bc8894f6c5d07f2728c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e922a19c0baf8da76ff5f02eba0dd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35242fe70dbb9a0bf6783a3ff610ef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf296a46536104a42f4b3d9b95b5cb68333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0046ff43aa2c80ef59f91dbf2ca9c961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619cc94716ce4acf1a3ca307c34cf512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc47c39836ae7a1fae31b67a20f4833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d13e3855a9a3325cc600989cad02fe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542d2fb6a68c86e215b5a9c9e4c543b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3d8cf1ba52e64eab1dee60c74e0666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ea99b9a9205ce4508db8d73c93a5e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559ee0b5f0c8d9fa8031e7260bca2d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09da43be39d0e73e8967df8eeaa8669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223d867cd1ac1a6e64ae7811cf11e5010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36f72bb959d3ec963b4358b141fc3d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c131bb6a43ca09bfe9316c6ca0fb5912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db49ee6d8263e6717639e8beee54f0413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a8932bc97827894f69df285f3b43914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d62ee1e20d8f821a48a7a9edce09ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd64da7adb7d5ace7eefa9946c4d7a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f060a50946b9c7c415cbc8c7bf735817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df787103f816c3a2ba27f5fad18a2218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf781c0bac80a0ca9df6deaef78ba9519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92f6540306d2913c601030b403311620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353135a90fbc6ede1ccd6c9eff4842121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e05f146f01f80dfa99985c87e9b0a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3648c1b0acd79fc9accdab5de69edd923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f3faf8652c6eecddca28fd815477a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9959714eca794e0fbe5a9a9a09b6c825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b20c12f85f5ae7cb3a9f6019cb29db26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0143e607ec87c17f0056f21ff45a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad42f11badfba4cb7d10fb1b8d26bf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15dffbf3959fb55e936f32ed963b49629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271637f2c4882e7265a47e21e63694af30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ac2e10b44e49f553a9fb71327a66d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c5b97dd4d856b5e91054cb289f27532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae44bdd7c99d651cc672f2787e06a133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8be8e70acb33b307941bc2d67dcf4434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a8175e632f226865f64512463bd9335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfa43ef7e29050ce346bccd92e741836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af796346305f715fb2522e97aaa63e937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819a7ab781e0d646310dca456c6f33b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638ef2521ec611e8dc6bd990635752739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4940bbe39a44833b5b1fc86dd13b8040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa53e3222a09026b7483cca8fe0efe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebb59088a090165988dd97fcfc3de642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b52b78d7dea7ad877aa575b1f34d4443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a3f6c2b961e24fe24c99a4df3a30244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9ea5168099b77f004b5a36f461b8745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d23284969f56d625e3ba4b28dca5246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e7f43358abccae8ec25b2f8daabd047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1b245a812f2dfa1b371d5a239feca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b05afe222e7cf80ea55fdc0cc0e9ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9d56156c0753c509d42794d57cb7250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46eb331461b0f21a223d5ea929b97151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6c67cc7b191e083ae7bac5e059ab152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f1c4376c1fac891295c15311e10f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c01161021f9302cc80e97b0f99f36254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8f28631f76439f8a1fad377380b2255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2149159a2a00972a38eff6f318a9d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90224fc7cdb5e3250f67e0fb32d16c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2510fb0f9276945a7719758e3f4dab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6cc104e2f4817708e13d6b33d9513d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd194399c193d16ea07097b99f3904f660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30552e634163c1b5113b34f3dd804d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625e9e55bee2e5929105c998a48403062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d8bb972e0cf81bfbfbd68b3af04da63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa424dff6e3234d5901265cac9f740064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c2b636bf936be92f8e7b9762c42cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0182fa2bc6765c725e4039b0085cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e596262ed489d2d8932e2ada36acc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8e9fabb06c9af076c25f332ec8ffc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069651fc3daebec3a72bfb588a6c2dd369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3eba2d8985623dc7a054dd82b0b99070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400ef13ebb567bc72ee69e70eb645a071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698da2d3cfd85becbfaabf07cf9b37b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee15e4170eba73759a2f9f480a964e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ce06d6ab0dbb632a16c282d5363fa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e9c0da0b4485690a0f2dc9e57190c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434a27dbdac0c85e680cf5e018271e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f75188e463ec05a86dca07d0e2cc4877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169707fcdf8fd4f556ad4353797be81e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a358a9ad5cd2bf39fe28b0ea1b00b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d82daf8f8fe49e78fece20de3873180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f50a7201ca2955dc26e80568f0e73c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da130d339de6455395ee50696440737082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3874171a1148e5ac99a324073f04483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbcd8bef6f23e15ecf898f1676a859a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e30f95fb1cf759755224931d18cf1685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e78e5322b56cd1c4f1df051684ecb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c915bad002ae81d4b22b6628fe7bcd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38b0d3f2713258baa7b3eddddd622788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e6c89e9c9b914735bc962990968d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01baafd1327acf6b8ba620fa79bf4cf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57377961203f46638598f8ddf71f28e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f43f9f78423979f0d7f44d714092092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a050e2b24efdccfb7d2a06440446b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc1d5206c7de0b136c968d282461f294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6cd3532a8ac5b6c522aebc5eaec4195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029fb9eca9c3b29707d9a81c89f99ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08494a751173f9e1e124c67aa015c197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583b02d27a776766aa1ed479b0c418b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238e4d8e9115e575db5b79e967570c299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b37614a96600e63e5652b330454d19100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a6291f971f1083ccac9187c946bd2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa17bd09f4fcb4c9dbe567cbf198db102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c5d7ba842bea8c2fcaae4f4a3a7aa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63915f237873cd041b73e818e1b08d96104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8fcae315f433a48ca5d1d6b056ad9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26258503ff13f19efe06a5adfa45f9be106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393899a68abe1c2d09b6fbd5c739871107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601078a8d6e061502d2d6f3c6d2329e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab10c555b93bca4606653d22bbfb41f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdfa503bb84c00a21cc6066f74d4f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3f07f2dea03ffc66a820a13b01687111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a078555862be78a352fbe1d37da46112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d423d35e5138c902067536a9365cd7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d157c78756da27dccea48409e4de8a2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3901ff074aab390ea6410dd338564a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63967259f35ae036dfbd41b6210dff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45179b85b8763ae4af4e09d933e870117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6189a462c970b20b6e1bc7a71a394118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda38c11cc4bd6da7ef160127c7de63119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ee2777f5435c1078380f1556330bf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efaa0cb72f094f63763dce560258c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b829735bf84371750e72c4269d3d235122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7cf8a5756ca0943976866df53f6c3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e73a34a194cdef520a567087fa561124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490946b5a9b19b7809c134959a6abf2e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b20a2d6684ffa8f7ec62b9e5d5bd33126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867fce716a604c2d3dca33164a4b225127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b1766c01e14b04d02326278f9de3c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc89deb9e4048e9833b32d59cd8f62129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4958548d82ca7d2efaab9068f54840a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf62a53f5242a7275a9443f63444b1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519acdd09d141ebc23c11e3aa493673a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6065c767bfc76db945f6cdbee387a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403a6951ceea9546e8fb306b735067e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae61de8c84298bd4d3216f2574f466135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2bde0077061f1ac77f669c6cc6c4c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ee603579d2986d2f7a881b11da92e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60b973851e51de6e7ce50e2e40f704138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721702296f243a2d7f7a5c678f5b02b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376cde381a05f00f30f575c2f61754f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63f4fab22f48d64cdd546ef22c6ba6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5af99e4b960c74a368aff5879b58fd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d0b48ef8d77a29e74e8f14f27d724143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf699cfe7ce28a2e089426dddfadbe7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351542f21413f20804820e2e0ecbd96145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a9d92efa4a8202d4fb5c186eb013e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1fc0ca1dda79ddf408331789d7822147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac306777d4f50fc7ac7507b19d05090148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d0a1e490a868d7d78e5a9caf07426149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543de3ad83fe8b63a8fc06d250e6cee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb80906be2eaa22abbc77f86e90955e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85434d79c371be4cce8e86fed3b754b0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a979afa1d9b2fbb8584a729e50c2f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba7141ba742462df0bb20463012b2a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9a51100ff53ceda6fff3d5be6fd8d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e714e5422f5570407f0063d1cca4e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6507636c0b6f6c8b5da06ef6e3e76157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db5e5dca63bcbd01619da4db167036158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393daad816646b47da942c1c263061b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df215fb6c9feaaaf20fd9ede400b3bd4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a208e6b52070730db458ee92aa616a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53d713b3d980effc82dc796ccf4c8f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1f6bf1bcaeba4156b6410fa3b4c2c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5619b873280edf3af07291eead6ccff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91501dee065f4ecb9331d215081740b4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32af501a3eb3b7fee54ce664d18e21c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4fdfa547f9a9702dd2ef89b68b97e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625df4f3d753a0d4a093ad4ca6324815168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e528e9a29ecc272d1acf7e35c1c13169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83d9442e1baffbda04b6acc16a61e7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124eb4703e353986936864d6dd89669b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7b1296a9eea28f256c175ba5f1321172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812b1211dbc009879226012b725c719173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7d0c1f206e464e6d3964d77f0a865174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6c18584dbb9e13fb85804fce47fa4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8292e320237cf4ddbbe614e8c4593f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77df488e01d3948dd26031b13728bc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93b0181e4de1f902e9ca59f85efe69178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e82f5fe2e59fc86b3f59a50d0a9e9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f77825646d95b770bf7a9bd5517f71180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04043a838d80b41f5d1d4442c5fa14e4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c0e184f9d75d6c52853c5849e38b1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c52d2a4c6753070803d4ce7f41bfd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c62d8752cfbff1c45786d6736ccdea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc9dc0705243a46dcf9091dcbeee54185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1409453847771ffa81734d318f354186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9a3c710501f317a36ac35fcfa44ef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763bdd5f3f8e45d1c2496e8a3ba5780188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1c25daad1d51d78ece4b73980e278189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec28a63f99ed28526bd9d4661bf767190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d9eae10128acea016d4bf0189fedb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3285b4a3fd7887293985fdc4aacf6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea814edb8db185a79a55ed761914ea0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93863feea5b402ddbee1020740fd18194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1870889c575b5b1f3590196536246195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f0b70d0839f84733ba80f01a3c9d9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216e244293f82d1fad0982058916868197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa05eafbcc8596dbc75b60ea4e4c77198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc74d41fe64a7487473975c52036a2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e3076d6e9c94c67d4770aa41479c8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67601267576c425cb7e3e7ec10e74de201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57861ea2864983292647fecebc29c15202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50068ad3f6a7047517ef6ee72dbc1c25203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297a24431e0be5e1e2d9eb742e5a99e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9b4f682bb7d8a388a1a3683eee5cd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e9927c66cbcb6147ea8cd3e42e62f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc8db4f6da1e1ff5e8d6f29541dd22207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d687e22d000dd69c666d4f15c0383208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72590c40eedf76bbf668fea7aa208ec4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a43975cd6be8736c82894881b8c81210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fddf22d21b9806cb04488593cafd9ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbd2af16a18f3d28b36c69406ea555212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62060540728cb3856f3fb60180b906f1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce47a7c035cdf71afde3801e80eec8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbca346b846ce3f9d456230f9b7360215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3439c47415b2ab151670924340e32216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b118881d3a3895f72ef832b19585bc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09072b802016215d310b4facfef39354218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc1a9b03390415505e7aada61b0454219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f1a58c5c1d1ffa550fb7a1b360858220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2715cf9eb30d1a4de841119c2ed8f73221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ebfda7459729ba97abf4b06dbb2be222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9937499ae9e94db60520493d2ae88223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5685aa2e29c5294410dfe097a44df55224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1be28a320858cb46fb62688ef063a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd41129a77627fbf500394733f3c35226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fe8df48a93e26c0ce88d3fc44f2f2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa138253d306c0378e580dc8490562228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821f717825589b147afd85f3d558eec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b741ecff44262ea74b71aa1724295230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69820b03f2b6da5466d5e512b59504231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be16cd81927acfb9a86ea427007d9f6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d957d0efcc4a2f6e119ef77abe1d5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309955389297337ec478ec6602683176234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f2b8ebd024e85316cdbc85dfb9f79235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8122226900cfe20845f8ad1c0c41a32236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f4464a6b944333d6abdb796f643e8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3a475bd88a611afd556db49101dbc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3611be3b6bf43d04c23f13f4de2b5c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b493c46d1ae5e14c4a01fcd429b392240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749b4ec1cdf2cca75a2c21d973c7a0b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fdce571dc0b8d1fded45aced76fafa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c5cd2a2441bbd2ba05b61fff8f640243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328a74faf8acfbbba4057bde0d9994f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7de70cc5a9f9e9fd31cb019d271ad9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3030948b1f921eced9c325304547c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ffcd4e6e3c5be740f95d6d0315c22247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff666a369daa207cbbda2e0f45c7ee5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539af9b218b9fd5bd8b5f38a4a4d2e5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e20a2963b9067456cf7efa143c4b1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2ed8777f17ea6b68fadc9c4c14dee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c0e0d1b0878dd0301f8fafd305e92252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ae1bafc314bcbaf076921e205b1d7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4037de045f0f902f3b941353db40e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e4909b408fbf3f67426e474b4a403255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f7751167ffc06305af90fe5569870256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d19fe3a945de16f3f4edef2e5b009a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0057cbd34b75f743f5c0ce8507ccb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24fe20dc2fd80624627f8dd52fe8a3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d558a35dd693782b8ec50db58d8d1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6c991eccb39fc765e8d97f07a2eac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47124e61e427ec0b1138ff46efbf15c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8345a6058b61871063416917695a4a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b93fa8f42141afc344a1929f3238d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339580b10a670016715b4434b6dce3d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143246d1f8d7c8bae41753ce8475af92266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592667865365fb7ef29dcea223a2055267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7d4fb4d497198d01beb30034cc0ed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe554eeb9770fc0774f3b5a49c788c52269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6733c5a6e3c03b7ba33508d8bb3972270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d12e40cb5bfe59cd61b7b1d555ee75271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966ec294a9e518e5b8d965873f20f91272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcdae70c5c2af5da45e15e83fb7b252273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cce73c57c60bd114fc19a8f55c8fb6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158e3ab588f286ca15e91014e01675a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287e59f61c70ab072bdc38c4f29a8b6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50aa07dc3b0fe09f443b97d0624513277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f781e256aec016eb98cdea8f9e37d4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f411bbe5f973a79b670fa91f5e628279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fce33e6ac745e1f4f642da93b061a3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c310e90903fe6d82ced7d2124dd564281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ccf075d7bfae88b76d72cfed6b402282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f93f36e0c4c2037c819fdba8c8f220283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9cacdbc2df43e17c2ac070a8cf4a0e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63009cf9075422c476d241aeab3640285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ae62e61a6b78ac5700f91116b67ca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe6e8aee8b69e0c90cb0059849eb43287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa36a3b9b62c6c7a9fe5c96a5b707b7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c004042cf65190633290fed62d119289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3beed5f71188e57bd2062c857aabb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afd78e0c7add97dcdbc2e03e90f1cc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600574aa1a32fadfbeae1cc414c70426292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb991dbd235c59c35ef664457f617562293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f499418ac4c10ca3fdc87829c6e1f9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafe22337b103844f98db1d01ca3cbe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63129a180b73fd2066654f716b6066eb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbe3a8d7e2cd8198372964fa7effd9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060c772d1f2db73ee46b8a7aac56e31298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5114842a8f59835fe811400f28412299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf69325b1535557743388126d1e691300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95121f735ebe48e7c75d5f1b9afbf465301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52902b064d14534fb67ec9628f220d30302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43105078f4521bc4a7fcf43dd696bd10303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad75a38893844bc19f5853d45cc77b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a59b32065118a40585d86fbe66d303305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acd6e66d96088a5417426f63e1cc2b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce47a0b9a9f093100b6264055f39c9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642ddab246b1a91aa71a360f15e8a98308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17435ec9c51613f8532ae82669c991309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bafa6a07582e517a0044939a39f71310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8b7dd17e18691d4375c0e9df8b286311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b52359e6de00dd1a4c4647c67d0d15312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33407d3477c5e4d3ce54eb29012791b7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e863d1a819f181b0317baa91af7b55314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8679070a797c2450de31d36c1c2e41b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f40a0ba0319a00dd2ddb22d159713316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383968eb906bad708183e4b8917d9080317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2b016c5d568ea6b7198ce09b5e5f3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca344759eefe8bd770b6c8c15ad1e90319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e3c4eb49be0506d02c386266d1413320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ed183097c14313a1ecfabc5f230ca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829deb58121787d2e6dbd0a4b7e2b5d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45a382d0e0343528d8520bb6a26cfa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88900973934f3011a302d8fd260789d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568cf1b47b15afe660665a0992e2538325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>