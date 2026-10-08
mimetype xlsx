--- v0 (2026-08-23)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96aa9e5c102035c2447699cbfa44791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcecad8682cc1ee0161fe537a9b7aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720f4175cfeecc39431e457af8286b63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f475a56583abc3c8deecbf358dee6414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36425594f2d319b0edac04c7c1f247115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e5b78cf8bd4b8eb41caca8a89b02b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d3bd71edd86284d1049bc1d5144187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ff248eeb15d6700c1c7176af07b5e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf724bb3e78d6d6a76083ecdc71bd59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c32d13feeca0048ce0d93c1f0525dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384820885f5cc9809c410b04d95083c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60e6349d91bb036655a47eac3a589312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5aa9bd1d2d5ca56209d9d7feabf8813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830db92ed2e5737f557e01d792765c1214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30b27174b197b8de5087b2bab8975015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021217457b438e10c04300384d9af41516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc167f3d36bfd114a158f866d42f7b017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea543d7bdfc0e2f1a150f17bffa64ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57454504d522f05f63d4fc411cbec8e119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf38455fb555469725f8f276f47d6520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b9c7234954fe4ccdfef15706503f621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8d0d5c0a811a2d018ad3280f5843d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fe00d527e621b0d5c7514b0b483aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e15a2e64e9fe1a9c5f0cffa4b517c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374edfebd1d089d3e2016191482cf84925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e8ee3a902dba4aff4e61ff15c1a1c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc1e596d6888a39c98f7ffae2f407f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81350f95f7f5f1d1d4243765b2ab9328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5239abd02b6de6d5789fd29e9034a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63359011307094058818696857756730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e8c7ad409258fecdf319c7e5c4ef231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0ec23ac13f0b0276a1e425c4d506232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47bfc7f3ac302afc41390bae30a19d633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db346f771da6bc695aebd3ae21f2f3d134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f8be735d11d3ebac91af13a9b2c1935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6afff6db364bc4e6d0defeca732a336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75ec57d0c5ef1af770f0f94ed4279137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3156d6b5fa18ab6e502af0bb6bbcf838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175a2cd7d0433de3a257d0fc3730f7039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137477e910aa4d940fc653b6fff7eab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7af3f0fb67a225b607414b3d7ee9f541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866841fbe4838e00d77149dcf0b95cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96848170ce2433d8032427739781a0db43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2d7eb1b0309f271189a08ab2abf8544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618644b2fc6aaec8456194ef5601817b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352728478d6a04ebe99c0be015c9db0a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adeb8f03c189ceef48c72d6c4fc835847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32767b6ecd4b306a998eec354c1fad4d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e42b090cf12aaf399979232dc2f1749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf43d921dd8307ca0fe2926fe8d11350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5750687c060f2e9dd78cf23cd5d7eb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b761cb90b377dee0a08ec8b20a65c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30546c0e2f100856147d612117256a1553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30741f4770b7e4004c7f0c38871206a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb342a588a9717a79c8349998cc4a56455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb7ca1b4f34b03004cca3bbf277eab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad81202e11f6a3b3670cb0cce2dd4e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0aca86dd685c01cb298edce18ff7d858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fa2033154224757e56a75e1e964c259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd928b3046f054026bf883767c8bc32860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cce1ee77b026f96d4c1e95ec2585b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65318d3bfba1c14b45107cf0370cb58862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6701ca614dd83ec3ee0be7a5e8535b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a4d1610b0d171d80b3a5931d0c5f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2593544a36bfc683a5d1700adf34c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a283a0d83a8d60b05fb7e568bb326ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aba5f0eef798adb0cba0853f9df5ea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a54828336610e49ce691bc2dc49dc468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af077fe91e79eaea28a01d32dddeca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c5175be130c5818eecb66931b7c2170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5025ceb4cfff7996324e4e23c1b8cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987dc90bd4296a477b39f844c88d0ab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8a621c87d0ff060ba2b09465b59da73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f114c4d9cdf67a68821c43e9f10fc9274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ca93b6e5d906c952caae0fd218b2875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cccd8da7127003dfe3a220775e445b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0b154ce1c7f9b03c525324df3a41277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54278f365c2dbda54d369c5c69399d7978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0018b200a4dd878a7e932bc907e993a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ae8e77db107de8bd5296b4787b19280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29435df7b61c591642a10ece5af3c4a381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962c0e40a8997b127a0b4bf618a124382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f0de799eb9975562d91fc2e79f3d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800ff794ecffd89efeb089a86d98dbe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ded310dba31c1efd5b83c135b71f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e884f0439c073418d2d7f8844377c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a5fbedd93eb9f6506c5aaf162301d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71dbb84f2d76228f4955ecf6137f2088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa35caa63de37ccfff5853e058eac1089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ebc8097ba5d4c0fcdf41e44c9963390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88012b2c133b6e03adc15036469008ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f03a0f736a04fc443e195719a8c37792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6267bf224fc684ccbe4feacc8eb7f7193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f4c09e6c4dfd29aab5e28c7895a4e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298072cfe5276ebd6ed29ffb0f2cea1995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a99b1f83d87140917a6f214f663e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2486c99f60427f966d33df5b03ceac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9878faa8e4b3f877cfc0af3f309bc0e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80118a6f7a0ef02354b757e43990f799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9829ac3e8b5f6486570791de4a0586100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840ccd236e21ec0a04615412e5781b2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d66a0e553766e9aa20ecee3329559b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47d560b6d5db64f823a2137cb3efed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53316e7ca4a34728b0445cf1926d9f5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f18b3286abb193c8b124a5c4c48e8d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fc97946a18ffd00efcb553b3b5b9b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71c2762300deed5f3d77c0b7571355107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18403d86776c06a84250c11049e4ff77108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771613cf9b76e7f6618daa9f43d7c28c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da722c670de6a5cbdef3c87e713980e8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d25acb49c926f1ca21a0c4bb26ef09111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d1bf39abf466691c789f184e074ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1924c5498fd9f8fdeb6f1b461393b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d750643f94d4f873ecb03665c6514114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec239ec30e52247b69f1616036c5e159115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f02847f91954b40a9cfc81ab87722116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a09f567e4c33d6ab195d6271f387d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9f61ce480a96fcc60a152eef60215118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd652fc05e3db098a64ce07a10c6efb1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337702538b28fc98a8a7b71e7f0097c9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df836ce519234e67914ad357d3710b3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b89df438f3154e9ca920aef4644add122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27c2dc055ffd5f9620d6ec49f9aa0e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3a962258fae59e51fd72178e3203b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382ae8a76da4006fc61f0a2be433082125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c55313a1c47153167d0468370840ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e78ee78474860c4cd6a36c41c2f78127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2957188f4df00d74b335b8124768f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552d41d0592e6e04bb73f0991a1006a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd096b724ae5d122fa478cfed04c3cd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b66278c0b773bb344213fb41083a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd02f1f5e3fc0e2b4001bf40d4b84f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d33085aca136f03324ce450760d910133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca016805610855a494b1027534cf31134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d38cb4f0d4d43585610fa61f7c84b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024992b457c06a89f12dfbad753656ab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90011b173ae9a43cb5daafef678a8dba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0bd66ed62ce9b3434cd9b2eaa385e8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ffc6e61b926815d11e096f64140118139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143150db698cf1f66432e9455523d3c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016b16c4a8209ace9a8f7faeeb775d6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484fd499e6d9e426b32e6ba4cd661ea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d5fb3b6a4ce774b5b70a9c8dbb7f5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7faec964a649fcad942ad9ef20d36144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0bbf1a288ef2b81ab3ebb223b705ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0576fbeb5202a8e3f46996258a2aff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d08496b1c7b7b7ffe0daaa4030e69147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48490fee92871614aeda4fe336ae144e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af781a5752b8b20815aab2a4fdd9c1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece03a9e086245b9c6e2e651d7c1e9a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6bbc9e074faee8a5049320489c229151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154eef0df91126a45c0480fed1237854152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c746cf413fb605f8aba7082e312fab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b77c92e26a226996d61572eff5298154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b96e1809071ce8fa15a291b402aab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b3c3cf0bf7084abba877afa899413156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8874eeab4b882ed454314c643ddbc5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad070d055bf8c12c70df07f4f8f8444158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49286e7bd22c01322412c3d64e6340159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d627fe350258df29939a27a90dce0e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c28edcef3cecd919b052e7c0d99e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29f11846277876c9548abbc597ef94162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbe6c2c5418acb4cbe2cca941335ee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01937ea83b2d78db9f1b47fa9c28e943164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44060c43e91266103e581348e5f29d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370abe8df54071110ab774fbbb7c43b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6d717e4c62a6cc9be095c8d3a5d5d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f9e75710ff39fd54ebca6ccc37a3f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ed6c3ce105849db4c5bcd1d457887169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae1fece797b3fe073ac75b21efd84f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29f9a892c6f3c52c1448460887d52c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11f5e03d65dc2032d8456d19058463172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcebbac2af718f9513419ab1c1ddc17173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774452b8bfb31ce23a01237578a156b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42491ad96208f7c7a0292f77546f73175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1078e52bfc5687d06373561af0d156f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b2b8316ce17fbd9d3541df4641e76177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1cb068d4701007cbffa2a989c37a01178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfbd3741654fc01c008a4702108238179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda8065225381e5b58ae371b2979804180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488b59bd86babb5ae2901c84bc287fc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c888cd1c07866ccdfebd75d2fd0d49182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9af46ccf46d817285bbd7d4bd5a667183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9af9d80d38368ebe525311a6d47c93184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4aed15bee2ab43a82b4b69e7a96c84185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70402c9d302f6478072075bf14828b38186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061bada2abc8f6c185800b57ce0f672187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631820543280217aa62269991db43f63188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70816841d0aa41e8a58fe2ddfb92fba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f4b91666025aa53301f0811b38622190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312307ff74701e66ff58a6d58db35e5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851aceb93250b464f6e8f4777136709e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b741ca332e2f31923bc49ae104f8f9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e5cb1cc0556992c35eebb1393bc6a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c0bbecdbcc705a44cd6d03ca0454b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39443a036d3a02f790f0f89830d3ce4a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee42874c193e9c39cfb7c02d7ea1fab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb64c2165f4e8401883bfe6d8847237198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be80081728e0d9f05093195d31e0642199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77b2d2de96975b8bb3d324ee5ab5f8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5301eed947bbc49d1aef2767ab0c336201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80657c99319ebfabfe902179e712080202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f145e3ef9126f08946c5fffbc2949203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee20acd628c6d6dccf50686937c5a3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23f5a944514024e5c68831867c1f25205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b58033cb7f1910f4bf551cbdb525f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df5baa6bbfcd5b7da5ac285b19d8fc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d805bed0e5c70463732b601db490ba8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c719c56bf3d29919e3e4dfd2b2bf0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73610093ad4f236093715af720595d18210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6113f17ea087704e3ec7b21f7ea99a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8420fc966b72997e8bc3bc576d994eb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaecfd2e83bbf0f0047fb388e5e9ba8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf8009ac5e418f1715db19d8aaf237214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ba2c6829699b57ad4403ef53b25d4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d96782c4ef28ed0538d293f4a73344216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff371d50345c7e390b1894eb78c18915217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0fe22b43c079165d9145d3b91ce85218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfefeea489a8e9a25af551b7bdc7da219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41f62eb8b6e29c0c02e1b66dab5bd6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c759632bcd24e1bfd3ef587aa9dc47c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400cf8bc2fc4342802a61f0ea7b9d17222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee640c370aec565e3f416e7a84d58f47223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443e2dd44acc68d6dc0c3343ae794a4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163acb8f411993125a491c447f11284225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7d497b2934781f0f7382cff98fb82226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8822f3575208baa9fdca3b51a9cb5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee357749a387a2c160f7034662deda228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff62c9f61c9fd7f23ab05e692c18815229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef503ec6cd541cb52fa22a86922161230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f8f94cd80983352caee600ccbb037231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546b18a2ca39f7ed6ad88f75b234578232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c874997fda7298fe36c185ac31ac627233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8de116efb07faf4cb1b7898c1bea41234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f44b0ebd455a8b5815252c7147048235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0afc6f5dbfc05a7243c66ad41350e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fff69cb1d479b8c7f9fc6a7dae47c6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4423e4a40e3e90ffe08767cf25d04238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811fc8a84b8b5e898a9df0e2bd6c2f9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe495eb34aa4480ef567a4abd7e58853240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc628cb7e7fa7c86ecdb347e60b0f8ec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb9627ab8157397bb02824b50f1bd2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574d6b952e8e979cb0da70e48f88f03243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd8692f9c988236988b3c18bc65aaa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7706ff0708a77444d7226d80af07e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91d1132d5fb71b0f44a080c5053f68246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa5b02d938f942f7b369f91b429caa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bddd0a8772a88fb5e8ae60482cabe9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9d8edc5138250d0212127b46be6b7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568a462c7b296687594d7ac4dbbd4ae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68f2c3ebc57917d848ca07d9afb966251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0170a625a7406a66f514910a26a42ca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56342e46d8530af2c0e03a01187fac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92580ea4c9b426a1e3ab76ad807011254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2876d285cb689cc5796f2f60c4c4628255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969324b4d2c4019a7469c4503229b475256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5188a9f33951e84a0e7081e222339257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44432d1e1e99f8a09530b9f8875b272258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca5f6f41c7097e1c15a8bde61a641c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4be1cc255e9bbc7a1ce9590bffd5b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af5c739aeeacf9a3519f5eb80acdbc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b350a7950b575ac564796f1500f3a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd67ad2e9fa5ba893401ee3343d8ca263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f7fc120b7692d5e18c9132d7cedab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af29456bab1d7b2cf61a67459e13555265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8be0f3e9c1d6060dcf9223f8cd2a3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d2aac7e92b1afc92e6b79efaeda96267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49de90b6a45900a6f22cdf31c90e44c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fef34c7f99a5d3bdb9215b059487c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15febdd42a2907cb0bbf63b8e2bcf4e2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64feb244226bb5d242ac1178f74dbf5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f9ae17cad0545fd1e5d60710d53d9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e433e517f33be212b8af8709a3173273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3177e4551d75e19232e1d9a7fc0f70274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0df3e80ee8ea25e715fccd529fa3b2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2fb49d85390b2f446c5cfcd83dd23276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b3fa2d8ca009bc17a6d74cd77f914277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca13ad90e53fdbac313b88678d485c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1ca2ef943120ead3db40f42a7bc7b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e26734e3ba415c06ee70839be8f7bb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f247b74bf70f8f1c3d0630e48b1e7f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf11d07f954839359c9be3aabbf38f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aacc5e53214d0a63dc7e20afbe9dfb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56770b5f0906b20a67ab06ba11bf4ad4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45846438a2f4d9a00a3ccc901c14315a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4bb423382fbefabbf37081c9316f5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251378e98e5b313e21085af90feef6f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48866440498ae20eb8edd662d421748288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac3de04ba665a0fa3aae5a62713d0e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076423e7cfe4da041f4116bd839b2f0e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747dc05c553035afa1bb314a67053fb9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338633268d9b0413c39f6c8f1f4f183292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb5f884b3238722692f602862fb6bd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753c69633ef307eb9bb4efaef4885fa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cfb96380127de63df6c70551eb6ce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973f8f64d73d70998c52110ab4b0452296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fa4583c1eb367ee8dd184f5e1eef5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277daa3099f34e4ed8814e11ec3e1fe3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69041be4f118af75317b213a856080ae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2dcfa18d204d2b4b14727bdac2a9f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedae52e814b467fdd40618f66182542301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b134cec0944404ffed400c5d26680302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30047da25d30a33de256e0463fad05303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009c0d6228c4832c0a34e9571306ed8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676088574ed72fa7307a863c9c88030305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9d36c82f76d645b05017a70ebcd33306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222493a7694f145b574bbb2279957c6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f2f73ec8da80446e10ff7b625ca26308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e57203f89ff40e857377ccc3538eb1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f144987001d2b99050659de2e5bd45310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75334523c384ab62a518396fd083ef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419435b312da52e4e9fc853394a3fa0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bc4aecec2ddad1a8f7890a51b02e8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502feef08a64225246539c2c7e6a6b1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f31ef6d609e331bf79ff08d3edd8d3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd211c4736cf6ef33c45c400ccde1e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979839f7efac6b4ea11e36b9e117c62e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d12ae03d52a33449a4650bde061eac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb465773644fa8d26552f5f4779612319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc252fd61a0042c3fa83331324d7bd9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505f114d24926374637ecd4439e7b9f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702b0cefc514f4ac7643d7aebe420a1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12ab9a9251c26329a308f308d72783323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b682281c5338c3ceec6c9a6870b98b7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06240116bb76d95de61bc2dc1adb0e83325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb6f4b396774b989eda5f7cd2f4be0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062eca25d467edaa242d530b4a506da327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f750e38d631fd2f7664aada09f4dab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53faff13720ebd061048fe2c1581799f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d327091775528961e4059e449f53f77330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56b346b7be9d56516985e78ce89617331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40a74ca2ca7acf138d31d203499a12332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bfbd9bcde52eb1c8ed11d71e40a564333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befdf24fbc9a1a432d7edbeb2d3b3631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58b0c95003cd94d48f829028ce57a52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450a3786f41fe1da0021a633b1b42423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0311cdbd2a037fb5630412860423bc74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee5b0a2720c32bbaea4a98e5b4af865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cc47cf6f5e8186c4eff31ae42a0036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4461580e5cce1cb4e56bf1f32ed397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b2c67c31d0dfad166c6e6d73ff4bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1aba46b60dab9bae6e9120f6e54809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4a71a9e11590dda93018d3a54c62e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01b42a0f83185531f39a182df07aa711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44533e5156e4c2e3ce212f17606c307612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f736afa1e02a915bf6cd01521a2b2f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c8fc71f35f64cc9d6ef1ae456799d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c108de6a3731f08acf6175eb479e115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee5e1aa2b1b4ba9320febe55fcfc5c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615d065ce667479071ef313ffcc338f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9c99d48e754fbba5bc50f7b7e84ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08921bf69e5ce1d5c9dd44114b18062319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc19efc953227217324dafe5b2464d720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871aa53000722941acc5f5283e3c422621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21264701c8c8e9d413da12f8a307e922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841751bb3040dfe1afea816312799ad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc31c62aed7c2b27f1b9ec0fb6067b424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb33ff5daea91806f88ccc09d12f7425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa0ad96c7fc933002a933fc6dc80b726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e0b9e930bec4d18be730fa0a2019827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac673ebacfe42190804a48927e43451e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d900124e8d1635e66be4bd9719b97229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93372d4af802b24339781226f47d4da530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b84c55f890ca13001a65e8ab7bc4731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f158a00ae1f6dcbb0da6fbbde0744f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac50b064e02604a3153e45a5bafa7ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c46e27d17b688bd0d73bef72d5fd4234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec59036cdb39360ed461e0a5a5c18e435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779654fb33f7d860890647bfde5ca36836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25785cc3464faa24ba0db291b0fe4e337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f34fecb2ed3a144afbb0a333daf6638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1d50ed02818e83ac67810dcce6a2c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013ba1e089fbda20d8e74491d4b326840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d8d63ecb75d5672fc03a668a4f64841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd23fb3c2e89b5fa468928ae41bf1d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c92868ad3ab63e9b414b398c79f1de43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea989ad2e5afbacd77ab8b13dec3a04844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f11b071272bcc4683ed8e9d533c0b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b5c028d9b00e453743e2caf031b4446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab329a237ad352cdf3bdebfa69133447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad0e643c1384461d3d5bc32ff1aaf248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a10559d54cb398fd94f08a97e7ad5b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f272f35eec8cba3ea46d4d2e0e05bb150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806cfa8e4975f980678a047593d82cc251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87994d55d7afc69293ce7472af3cd24352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb20094088a33fbe26d2d93eab3a62f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737793774041d94c6bf3a3f1ae32236f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e7c01b7494781fbdc3553be6bdaf555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7f1270ae0d293739498007a4a14c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a3a917d1ad31074daa4d41ab5c82257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6095ee55df74863e7db5cc3309021b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25795964ddebf40c10b19ddf0460e57059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b744fc094b5d96475acfb39234e4460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0c3f22fff9a46d19c903795ee11ad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e6ceed0e95e6ceb19d6ee60b4ceda62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470ef72bab32c27800ec92fe97b7b8363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1c1999dbf6096eee393a587bbb27564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de09d579e831d0828aee799e3a6471465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53ff53c9ba92adefcfbfc594b0c00666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33de8b9d831c26e4e829e9f443ab60867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0aec514086d675f2d4892629a52c5f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845d95383a127b3d68c8b4e678b4b4f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e500121c3ccd8bf8849e19f2b838f0370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0dac80e3a4c503d506f5371f71437e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f621bfae9b6eae5ebcfb37af19cceda72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b1105a1437f5cda5b84469ac44fcc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed73ae6b31d57d9b4ca9b5c9f00cc374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a0da75614b9379a19dccc7f61b73475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b177b9646f55a4ec6760fa6b0249fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff168c5d9cc0368bda7dda1017efd477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c909fd377a95a7ebe839fc4d836bbc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb8c589a43e5d225f94952ea8c59d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b44b2a21c759bb06c22cb5fc318fd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9897859432eb0a4461377547ffb94481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023c1e66795bc9f431e685dc84162e382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af6bb051ab04a49d00a443655fc2aa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ae6ca05d4c9a84e98edbcd9eead7e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6509bab90c8292013f45518e898bf985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f201a758ed56491272144ecfbea0f686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae341764748fe795e1d27cb98ef93fbd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c789361570d4a0c49187e77623149488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd0690d57c4e90feb2b4e104d2aaf089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6972e6270c80e27f384644e604f7dd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89f04ea0575715c62d278674bb706c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4ff1177596e221ab49b285527393492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb02e65abfbaafcd92da133b72132893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218255b49c5208d8c2170dbcc9ac71e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28879116dbe089834e8e6ea475a3fc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8784b3af304c01ff6c1b8e76cc512bf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94396a238c3ec4fc2e9917bff225963297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545a8bc0414624bec6b9f181483c63f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9537f1a082965871ec5d231e41f201599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a73f117b1a2bec1e0b8ed697c6137a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd430bd56f37fb29c31f13ca634599101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61357770499a4a2117c9ca4bc7703f8d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e89fe185ff5d0b26f119f8384e0ac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224f6a9ece54caae0b4fadf28761789104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c24c10d6aede0cfcece23e59e18e0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342950d43b2f66009321ad6963097d7e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b0e6ddb4ddf30d3a04ea4f7a5a2b7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7930dc5d3af21fc74b3db8085fb3a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b0b636440264a29416000376c182f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2caff765c8357b13e9205cfe017ccdd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221dc70b0e946ee1e2a26c1ecc7e60d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a02ff8332aa4b7317c5d2f7dfbb87112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fbb82a166596e8b738fee5782ae82113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303606e9dbcb22ed9ee1950b047828d5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39c481ab53f3068976b2874dbb4ea9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5857b767009432e6e6a3f6909bf0ef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86c10e64c5bf5b56cfd4f4329222b3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897b9a9261b49fe2745108fd1d0fccf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f71b2253311f8aadf217586f7f7a04119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cb8a595dbb8e0ac0f45ae313f3dd7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cf1d4e0b1d5bb9b1bda40860cd6c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773e0c2e654ba3c52520f3b448e7da7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bf41ff660c451a9dab1b22895d074123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514d50509de17e904dd8ca1893de855124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f32fcad2d48ab2677f8facdee17c30125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a08c83ca743c402d3c00a0d3eda1b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd75f8d75c6b5faf5dbaa54052a2514127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c76d83c108dfaa6eca0b7bb61f193128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b81f6b4266f6e797f3bec495b86472129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e172c425eef87d1efb68361d361e6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06513f70c4c93f3638e55924f270fd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d54624c34585cbbac753e0cdf4da44132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10aa95f42474a8a283e7960ad77bdc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798550a2eaeee76dfaeba01936119e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ea4c813e45f15127cc7c8c0ade643135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd83b2fff46103f8f34d243156c7abf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6c73562b9d645c63639181b849b26137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e908b906705c34c7bd9a194ab58ca6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04a7e77d3c764c02d0a749cb3e87c0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa142dd428223be4591419a830801c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3467d6ffc8e62afddaaedc23771092141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e233c1b532b89756b04a42ffffdcc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033721945460efb79b18e13b465073ac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ced938ad72e354d3d804c5ec1a35a9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdecdf874f9d453b8dced2224333fc8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99206008ef36ad2fc84fdb7f2d166635146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c40b0d520eb2a7b9be8ac14af2574b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99859de602f863b569d5b9b8d4a7eade148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ad857b8661086f39d75ccba4f0b07149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f18ff2b7b864c5c00c4030b94b74c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627a75f5c8df13eee350807c76bc5f5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223cb93d409971f15eb516cabe8aa53152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af9cf4946e8721d3db9f61bb97035d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdc0a85f2b0bba297b51f9ea58db12154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf21612d24c331e0e5661fbb578929f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e23bbd197930445d789cfa0b47a89156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc0fde05eeb6c1d365177674f04b26157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d313da599705c13448dbad07a81f1a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca524f326be25afcaa072f52e74bd5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b0dc8945c16d1205f98b707b65a32160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e60049f1d076601f548c921728fea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c4e2a5905355e12cf8e7b8ad6dd68162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0641356d110c012e8d6b0fbd59d46ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c00fc9550f2b500d4ca2c565cd0610164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df34a79bbd35fa1b235f53ae99f9469165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487fcb17a341373338a441370c191a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a434648c1e1782db4d8fcfeb06e8ede167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7af8e2b6b4ac9c706ce9e4a1df62c8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aadc73c8b31be3602aff0b5283b2d7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507dfbd183a4cdb610a867cb2073358170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47d534d14c3cc25b9ae3af9dcd67cc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02a07d7fb911f51698287183e10df9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9e95c1a6b6f008d643889275199a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be637cab050c91b77e27cb79df15b9e5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67777e58f96199b54db86b2758ec28d2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7442fcf6f5762d8749e230c1e713e83176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e33d271b4962450707837123566ca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316af076c2e1f0ec7cb94f3f00926c7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d368c63347930b07bea34cdfb4f9a7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf7be3924fd03b429fc97b9a3df92b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7944ae6a3c89d4fb877c8a6c3d6e1d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69104275a86d014524876e070a64e466182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d036963608aa2f0a618f731d91472183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd276ce2e6e14474ca59d9caf298ed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830b1c791239745d150e4a7c26297c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61c35aad98f4263d53c0e3bd45206b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc70d6bbd96e09f161b530b3092acb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013465356b9e1710d44564eb59638cb4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8299e76429102206bf5dc92774235189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aaf8cb40ce2ef6f19ce53a6fea6a19190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862722c2b08c09957558677f3019b26191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df7d99d56621e87f1aaa8e4a99c97a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8b934ab1d1f610dd5b35e5e8e0e8f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c99c4836380264a598a328ca7bea35194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe71b433be48e18892dc49e6b250bb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88f16fcf647441de079b320b99ba3c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa462e71fae05ec9b1ddcdb0dece25f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b067c6b61b7dfefa13eb0e47d63e7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0815288ada19bb27db8398355137ec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa6146d6ba0a57af3c4bba5e71f6aa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e3d0d88ad1c7ae8943f9d87174a50201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7260c6afcbbed91bb23b49baba59e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a3e627062a40f849d80dd411466a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65247d7cd82b82b138f2f530f42a30204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd481fb28a918ddd3fb1c863dc61ad1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0e6deddc91297d53c01daa3fb4e3b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d90026b5a8b6a9d0ae28baaba14a7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb5b90279acaed07c49de7f3fbb458208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136079a8632bbd7100751fbf7c0706f5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c69177da0bdfefda8085b76127668210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52583701669dc0497e46f8874fabde6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c2d3bec0a5758585b4a2cab224e60212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e62915ee447423c8e53a9f615221e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf56f87bb9a745a1b07bdd37c6c0cb8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05b7c8291a5a4aa8d98aed11d4b254215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81de4817d9d8ccbf2df57f6c8245050216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075318fab5adfd4d710629d040070a7f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d50241768613cd711d716adbc47f7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81596ca0fcca7e645a55f1a38615206b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84493d308ecd66ca44b7404e75bf05220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84d7fee32ecef167cc31fa78130199221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49136c9217b2065021fb655009930b0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991920ab8777ea9f73e09c18e61822d8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cdf3bda2c92a2de4fd359116b5851224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565a90e1e1516f0b77834be599fb8cc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39c50128143f8a27743752d6c1ff51226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e3c4e58eaed0b7f9e1d4c0dd826f5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339e072716d9c8d2a46171b959b9c0a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4fdfddb620cc10949345437b4c8d2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea61f380a75c2bbf7e7e99387f5ed8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcccbdfc1730f030a9f0b9ba6d9ee76b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38a9b868b259da1bd80735270d33cb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e972331a8a39a1ae51462b0ed78b67233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76673ea17fa98d427a3b49cdc33f2731234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1382156be772e0f72e62e58aeb07f3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b7954a0f918874805c82ff184bbdc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71960b0d3ad6dfc466063a730a87b8d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c8f9738c7d62679091b917df2e7c8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c62b0c7a6da302c9e794206f8d29a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78652cf9fa6a26427920219f73ba3301240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d960e3f96176511032af3e06c952cc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f8a9a9c3c1e7e90ca9e61de1fdd6f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d403127c42c70e2ae6ec244fe874a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066143e2dca5829f3e2a20320401c2a7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac272912214cc9fa08d8a1032d9c358245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683479424a8b6c6287ac6af7bd952b71246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad71d3e0b67aa536bf113a2174137a8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff52d3bfb633da28df7fcd580083d9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a4bfd5f25e64d4aaee1ffc0e54c73249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10e18316c1b3ac880f4706026e65db250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829f9162a6519db9de30404cba7a21d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408bab763074f349a45511f8a7ff7af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e8d48c38079acbb7abf226d11769b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305533d7f83044a76e8b5e5526025d7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4065894b33345ffe6b5bdc17fa8d55255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8305b4f6df9b067521eaebe49d4c21256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078802c85d95f13013c9204d05f316c0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d744073cac41ecb7f867256f29ab25258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365c1ba51995b6a68839cf6867e5586259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a2a86741cc1b157cb6b24f8b97819260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e7c0557848767bb3c8109f556a6f2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289922ec9240346fcc600c802589715262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90956e6dd4d293a7c4003f95538597d5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfffa88b5c30500211636bee5536a3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea02c82049fc8e51479154527aa54c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b526d68f12ef94945b9d95b0e0120e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f67150b5de1aa46b924172c984f4c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e2286f70ddf4789b079da2e0e8282268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e297e7469f91eb5e3cac0b316540cb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed3e44c4a4ca2173af5a3fdeb60b45270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd7da6074df07d3063a64c4bd5a179271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9f1ef571b536986eb0581b03730b9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9925a3fb3318e5dccab0f195a0ed99273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b272274b2a09e566f2886650f6f67e7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb7cbf9aec666156b7986dd2d429f4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c8c0a29b00ccd33898639ae66c545276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d35af560c9b7f839222be47364b9c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2ce8ca400faa41ffaa91477d5078f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c3876fa0ce0ff6df26fe5013f9f14279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c8055264f2fb61cfae023054832fe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc76a304d633924f00b183b0a98ce3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881506f96f16e3c661818255cbbe1b5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6a1c5b625f15920b9f2c73a6f97a9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b6c719c2505adbef029a72d8ede3c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050982a32af8a904844062519c289f5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72446c5e29cca18e7615375d7f77ebb6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdf8b89e15c2a9df331e8610fb725a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964b7a13705314eec47c4e21b36c607288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09af3f9c27aec7b5e875cfda687338289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf3fba01bff69dc4631ab3fdf9ef02290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c2b0cfe954d16e6cf374218f813f3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3683c93704d8991f58f8dc451a43248292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31a9e223881712a5bd926a46f92d7a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f2b2de14624eb218c5548c79d0729294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d914329e09a9ef480631c385ec7310295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870568a56a96ce0cc8d6085875659d2a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49a031ad8a1f476016b3bc84b5d0a9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4aafbbc134d0b97a508a37da23be5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c009469c18c133f5375a01dc14120299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccf5d81e40646a2a67749497d39f6b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd89b5b34f977f5de168f073ba7c99301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe504de1f92e068391ca4cf2f4de1fb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2ee422e9c65cd8fdb5d0f6bc39577303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0fa00ea82fc3a5db4cc9231269376f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af67743a898015ea357eead98f754ff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aaf2b6c047c9c8202320f5b2067751306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b725560243c350058dcb854767290307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3088c2fd943737d384e15d2a6ff83fe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5caf7270aad5064acbcc4f65c7878309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdaaa36041e06139ecded31d16c969a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7c4332b3632a10b9c7c58efdc8a0a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d0aff6783802ad585105cc9bd0a02312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59997794cfe1c592735bd0ddec42b0a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91c6c43584d2e71d904bb8c2db6b10314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeba8faaa7c896e7453407736ca3b67315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a264eba68995d8e505b26e2ed5fb1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898566447c7672445fbb7eb83168550317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafae811f7f2bfd0af321235a1cf6b7a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0305d2f5456d15fdce9b360a39637319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a345f80a943b4d6b0ebce666f9b505320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381e0bdba9e29503453bfd9c7e0c067321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa170548d8c6be29330906db6b4631322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54940815718ea371ebe6cef53078ab2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9d61d4df796ef33dbc38180f9889a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9afb9b90bb4921812c26feeb293f7325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>