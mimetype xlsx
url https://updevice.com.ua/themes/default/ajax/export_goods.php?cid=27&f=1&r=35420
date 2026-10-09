--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d410a69904b5d2a6706719c4a40d7f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edadc3535e4c24ea54cca77f4987bba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6213dab28975798756aaf31024734293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247d7d95774805aae24482bd2fa328f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb27eda136117b04bf2cb13d73b9ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f50684339ce5d5526c4ea6dd8d49b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c0aa5e41818603039ebd15174dade7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56ef872ce1ce534ecbb8b0751d6f448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0207f1fa5b38e133207fbcb638edfb39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c846f274254e06402bfdfc7f3f38710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27070c9b793bf1febf278bfa3e1f57ec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ede37ffcc51558d618cc3e803bf4612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbe596ab7f904621788f58e7f66a1613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0d9d73610daa2ec637523ddb6c45d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13cd63332987dcb0319803687a35fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55995272918ffd71b4a597940c242b9216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9296d0061404047a86844abeec8ae617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5489911d16341f1735f597d291dc218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a88736ba2029cd41705668b136a5d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99555e97fad153f51b65d2f1084898520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c699a6116af82663e3fc088eea0b421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806aacf2fdcc4bd5ab67b78aa04f0bb922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7b0357d94b8d99227e5f9414447d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb2d73a3ce3d9a226b67553d1b31ac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f379da71678186dc3a8014ecbf1ba9325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369d792b467fb6788e4e5308a89731926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c37a6d4caf94ac9c915f22f1d8d8427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec18fee03e35eeb00a488b358d9d47928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccba9eed92fcb190eb6d64c543fa92229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75797657ce48d3b00824f166232b01f230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae1c555b57b5c2a3ecbb333e78ce2e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24d084ddeb269bcba573bd930b2f0832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90310fe003ac92967f9c4160b581a2033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bd901c563558d905bc8f9808bc2cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e2a4769185f21c62ec0267f93783335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4c66f1b1842143c2c38be8946355136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67806354e6b00473e27b568d9ebe1c437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea017c27e3f18fcc0ea1ff65654caae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597dd5859b011e9813de3dc5ebf071939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9736ff64419ea035be849dc22799f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4463fdb844f0972b897b324e03162e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd1d37e9d4debb3629eb865b756e4042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1c13ee0f6ead05591c795c07e0cec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338811c04892a86e500516ea6f625cb544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e013ec89a63b72cee47332b58d04545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5092ab68bed1ccf787927240573ee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d99b347b67c8d3c1f3d8c23cf0db047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae4a962b38c58a1af8693c7872f87a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f976da5f02c610ce1c8822e8a585249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a44186091abffa75d13c0f968da4b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7f1aa956c40244a0afc72644567a151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a9606b85054e2edd0b964e6d4bf2752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e47a83f4bd3d68b298869b416b2f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738871b891063e4d58b1c42deaac25554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e12899e41616c4659a427547795aa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35ef4c37d023a07f6b847feda6619856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b1fb4620cca2c2c8012a93811cb6457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f5d4584b2a16c5d5c2d9116495a6858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b9b16baa0af7c2888539aa3deee0259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bd5970a96c0fc7f29c8a9e68bb72b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3454d0d98ede6952376b79d9994e64061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb2078dc060f42c264e3f7703fb72762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6cdd1176250983cf4005062694569f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b727761934cc5fb27b5e9662c655c5264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33726c26fe8cfaef998bee12f395c74a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9e8813800ce089818a7a21ccedd5b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ff9b745ed592b20350fa63261ccfd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5baea056844f9443f1bf2ff8a3d2568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d34422fdf12907f74524e61999335669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496ac4238cc2f796d1030fa4dfa18ed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be6c83daf1af1be4c5f282192e4f9271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d590514bb4128ce06e66485e75500172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae6156a14589f5c6d3d5c5fb92556973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df4848f40ab4292249a4a5e4a370fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45090891ce5bb3716375ae02785ec5dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd79f651974128c75d11cfe4d443e7076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe9a519e7034ec02e5f44215d7a7a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae6010679b4c26a84f78af955a78a778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbddca568f8531f3f49d7284252f9179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2b7937695a4f012e9af69fecff24180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a323a77d9bfa1ea2c05523be41558481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705d0e2e17f740298963d20927c874c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2816d3297b05e580cb14264611ed94383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860fa8fec6e2595704c789b9a7b384a684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff744599e8b7b84d15b111620c55f985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5b8d7ff3dcc5d1826588a42d3245686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934e7873971318e0b24fd950fdf7efb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0535ac83a3d048f1a0a1a7144797ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad773281a3443e33cf08a093889981e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce4278960ae2055a531dadb577525290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe987079f9966b6de18775e8eec6ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db58e1317e6f90c29b89f89e59d07e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758f93aa4ec46d1b73b519ff56df18a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af402d26f6aac0b201a7aad50c62f1594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e8c89b56f8488b2860cd47e2e138a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738e5d8349382ace7c36e6a515013d896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30739ccb0fcb2b90d7d2054cfe8b9397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74baec83047477d8c45eea868b29d698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a17e28e3c3358ed9baa683bfb7cce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d99d1c0a384b5272cd1315976cf764100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e84a9d771db1ec139018efdbda4f8b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad01842d77b3c756a8ae3c58ddf1e6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407908fa639ddf18c1e0effdb64ff2a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb203b6b2a5d7d4623ed558619879de104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ccf66057544d545705b1f63ccf3e9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d9218b90ff2d78784ba8ccd2b2d6c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d4ae936e961170f443de8de92bdfa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab68180eda9385be3ed2be1c89863ea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9452943be1bbbb0d39bf2401bc0ed9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2bae2de61479acf3df18d1d39b2b4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba169cf8156e8b219c7936e71977085c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3bd5fb382aa696d5aab5ca7b5779b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666996561dcc805c3bbe689ad0b7055113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9899f5ea41419ae8c5a27413f5eb8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a057a310ba748c751110ea16a8d34115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2305b625c1d476466efde30dd155b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146568bf7e179135d45c2efcd32525b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a6abe8e802b1f6c4c296262c0b8cb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0112f2e6bc3f4bdfe4b4011dab27e4a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f60782d0f47b2dc274ab56c74852c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48803eed574cb772569fe18b24d2bdf6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898da51bd98e45553780f98f43d3c7e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ccd0d1e14c8992d4dbbd1f1cb23a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460761667117bdfb3f8d8cc7eceb6ce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ef1055dcde9b7e886bfc822bcff75125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f754a928a658b5b2327c0a3824840d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16477191fc52bedde44209d71fb2820127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2192182b8c01a9654d70cfee054793128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b308e4e9f12e83914d433c1096ce49129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2b52e37f1109e5a9eb5f3e911a7e2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03448879d2830c0f1e731f2a6206b578131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8592022d604a8fd1c59e6d0ff4123132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804e5f5dcd2628f45c01b01261f1853133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a403195c81345d8cafde5a53b36ecc6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2db1c83904250040e7429d77f2d8e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97be6627f5c231e4e9f52be064ff154136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05defc6d5565148a5f2befb99860644d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528aa7d27a80eacb2cd51ffdf7be82d2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3612c9bbdbcc9ab681565734f7d0f37139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26dd3306aca1523aa5814b6f399ae4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef875166838a19a842ccbceebd5cb4b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73396ea3a21d60edeca91a6e75ef06b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2962418db13cda72b3ab2726d35498143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772eaa36d2f49599fa9250a5b053ce3b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9eefc93db3e0c6cb1d8ae80c26ed9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54120898709b8ac224f66960b9e631146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2c7e3518e6157bd097bb3b02a4607147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75fb1923c1367c52e37cfe94f82b77148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e43c9f48ee3522b31d7c53c30c5e0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24fc79be55ec0712db491afb9384f3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ebbae0029870cb023a2c9073ad479151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803eabf2b80abb32ced91add736cc400152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b77177c629add058e5467f3ef62e0c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29681e912658f01512942d2673bad3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420fbb91cb26c3fe3fd00a163ac6d3e0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf6063eadba95356bdbbb6ac2f809e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88de74315329a799adf4c31b918952157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4ea2fa15f9d4c39fc49288522f782158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f407669450d64d3035cc4391e993fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ccde3eef6c64c07dd7e73e121a8d8a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd9feb43c469d230e82297be6b0d42161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7fca92e8ff546fcb0a05c452e6032162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3c2b3677ab6b2940d17460616c442163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847d6710358171ab629fa5d6545a5dd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bb9cfc2bc2aef3661e82d53d95d28165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56c6fc69a9035883e646401d1cdf1f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b92e37a0cf142641a5aee0882d9bb5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad027175c00ab225fa374d887e7da66168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c925c178c120bece12fc11b059b13e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aade4f4fcffb22fcb9a0635f3c7123170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5feb1381639c60277541f9aacc77a7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51a74690e90ccfc6d8a933dad14c67172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4804fa7c46d2643beadafc0b6399400173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900edc403f62f808a6de16a80fba6b87174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc92c670762398afaae8dcc4e249da5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db053fee7e95bb1ec2bf7a851725433a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5a7490d3fa958200dfaee61ee4c13177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1edad1db2d3ebbe14998c5749a5736178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4f6a5b1726881cf244646bb9d99c0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49010c68511fe9b6e28c81d7aac6c46e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e62bf620b5edb168a2834ab08db7ed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9f4c504d057b11314327b5bad7faa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521324433cd21852617b49a2016e183183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e075c3ff0c5112f6a33a0f6ce2729f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efea785e8b5444816119ae4fe818d0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a511989f739699c6853d7618d1248186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61085ab341b416756b0be1eff33123ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1925bbf1ed36a4c9170c355d2a61c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62a34fbdcbe4a84b8c47000b2dc301189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6abac28cfde829ae5f3a1a9c16f38190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c4b83f967f2fbc0f5d6ee9288beff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0833f1551923a18104107c194eede6e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c990f1ddb68eb9ef883bbde4eec1b0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cf36de25d4ff3bdae02d4505e0c4e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7785b0c847ae05d0c2857f17b501ae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa378252c3550585fbaaa1a5f3289c8c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868bfa1c072008b40628968cae1e0c31197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d57be44aaa71a7d5d49ec487da43d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa14d9921a9338400e45d9fe0e6bd3a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253190f2c01ca41d405cbd068704b30b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41767197f49bc1c9eb449d53b894e25201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca0e1499cd84cf12a6047a81c1f9fb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5592631e727742dffaed63dcd4abb83203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a102449064ee8a45c8f022925a4cd58204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888376ca61cd5e0daf1ac6aac8c1420205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b38781f6b886d020de7090c76922d1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbc75781267074571a29112c1ee497207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845667b1302ba02303ea8c653b0c50ff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1351b65c27e4d1dfe72b4b42ef5a26209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9595e1ce8926e26469eab2352e8a370210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48818e3003e6a8c59e5b922887b0a2be211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a587dc0d18351bb10eee8529853d8d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6df1344bccfc72c6dc5fb1bbc5338213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d796a2731acc88616d07dd0145597214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677b9de967c888e51f8be08be87dca2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a25c9ad85d9fd44cac3f7e62451497216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c983ec9d493be5c401c40534c6ba2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636095448a2a1e1260cbb18af4526978218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f038b82efc2cf3e7ab6b28204f6acc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1eff6696557bb0ae5adb343f4abdef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ce8ff518270b3c8e30fb6d4b174c4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e02a9867110fff155fe2de21edba04222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e4c420cb2f965d77ec7f2f87b5ea5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b53554d16d254776672728e1fcf16f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4857218da2c255f33a8b39d4c58c415225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e23531a1925cb1f2fea4bca980fc4a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c56b065d28d675de82a6ae22fb3025227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e6855accbd226beeadc288bcb9030228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183d852e1cdacfb79b0a04a6ab18192229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654ddcb2735b6834d32e3e37046429b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778e2dd12f727f1524fb65c7192728c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35798fb91f9369f72f7d36eb0bdfa47232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d93a3e13ce4d1353ba1f0ebc4597d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f0de68790cf9a695635295579e43f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bb6632b9548dafe64bf948df959a6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf4c593489d7475bffeb749c51ebbf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ac4ae71ccd3a189a2ae3beb4a9a9c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea57c4e34ac6da84536c46c43a822f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada45587c108198a728f84e80dc4e1b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eecf0262a8cacc99fddf084a16fd9a3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15792f24fa614c9edeb46ef7c5059d9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694acbc6fbc4ead651141cace9f79606242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f8ea9a0fae70b2b18b8a0419da299243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528087a5105116d8bd492e3a2fac8a9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55caa0d0f2ed7d264c6137568eb57bc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0b309dad61d5eb2b3e8c9124bb94a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f15ecbb26b9967c98d804e2d0c30de247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d43b26f69a284e35d4e75e9377cd0e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243247336cd90d491abacf163f1b109249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b6b05246b10d3e954d4e7c77aee07250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4502cfdbb6a0424d30c3df0618682d1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29130145dbd8ed7e8edea0bee66c4ffd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c74ad74ece673a65c7eb6a1ba61c78253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0529f07a30c1bcff5003f11a5be4bc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fd1b0392b4389600f2a9acfb072b0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bfba0d1a49bb52ecbee7fec41efc2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b765fc282c7804245a7643f2eb79b77257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474bef90d36f0665a9f154cf161bdbc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e49cc33ca3df209e31a31034bb1b54259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21e74236913d970fb614888a990526260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b94662db1ea6d5369687f38782d36b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d1cd6b4e4e17055f61cb5adec5e4e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb283bd8fa3cb250ae9c8d53b327df263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29376bd98771088784f1c75a9d9ab2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8a0a299b48fea1a4e64a7f3e90861265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9862bd06e963b32a3f2ccef21c4e7a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126a104a3df4e68076b0dc9b0e32968267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ae7b209bf321a020925e8ed7ae53f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d4ad395e04f3365969085674e5fb1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139a07396e06365c6d3d0a210c65f85270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf074771c9825bea498b023cdfbf95271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7a6fbe204e9ddb8ed19cb898c5f9c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220fcb3de148c432a8131aee2e92c35273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e003efecaccc729eab6467e2034092274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c79a62ef985de1b8b05f46e0b99d87275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8713ce885bda51acc3e1c03314b5f02276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea740843aa59ba3ac6bcf54035bacd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a3b8a97df0194f43c6b214d7b9065278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fd6d35a7ddb5486038cb54311d908279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b69586829d889f161bca2aa0fa89d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68ec2e6550f64684efbe4f770b2492281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96539d2acd000adb132719057f30c46282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1184a858404373c1bac4526f3b554283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51bbe672dcd793b015135535eab5f1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b39cd8ceccd2e5bec2312393ac1e5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3f7678be92ab5b4fc0c9dd9fdc4ba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273db65a2ea379454f40796420a2b85287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da16fdca431cf7d297e2d915379f06c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bedc5e9f175ee846a719f636d49617289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66b93647fe8579f91e460301dd622e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1d17257c51f746088823db264a9cb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe53ab1b6b6f0cc08e5367a6c78aeb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6ee0c1da94fbb66fa02dc22188b30293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4634bd61c87f0a68bbf5bfedb55ec3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9f8f5a8cceae4043f3cd2d53972f2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740179fd74ba9597b7a3ed2267737a8f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd91861b19db62db2588fcab9ab131a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ecd28030076f5f3cc32a0e2bca6165298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89088c013fe9d47c90830950688ac494299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dec2c1d6d32abd28f9881a992f00a0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a910ea63a8de609640b55e2ea2048301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16875bd8a50471214da5f6cff89afe5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32220f8c8718fb5d8aa4cfded58378c4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccbf390b7825a4dacd8521df4e7208304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f57a1948e836105d51b8a5eab2de9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61689dfd5e3bc83efc4d8ab5d4935a0a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc441debaaf29f9a1008c8be5c0f1a75307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f2e112e6111057ae437ada21e026f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228013cccd8e6eda59ba2990b9a25f9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fac17516fc9e6798369d6cadb9dc5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d528176058f6969d09cbe0df3659c3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5148408c519243fa2058f6c65472f8b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31a6c631d34bfed248e3019e241958313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69d9272fcc35623855d72bdb591e40314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb18a994c3d52704b94fd217576ec70315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a709e444a2ef951a387482b05791d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5937b8e351a269483ea63f0e7c7142f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bae04e9c73e2d12a1a510a33745372318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762dab2e1eeafcf4e371d65b63229f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49c474c3f248dff1d0a06218ddabbd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa57317983ba8463999eb02e7926ec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f77c6c3257de2e510b0a03dfc8315322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251022df4fe6c3f396432ea1f08ba214323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14202af5bce033fe6b9d361c484901324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b68a74dcb15e2f175a260ae367b8c0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a857fb557459f9b728eb4f68817fd2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48ed0c08e664f37731c7491268a602327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b30dbeb38255b76cceef87ab964c2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249a9d7cb86255cae3a9d30f7d19074329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990582d7f744fd7bea31542f043b0e81330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1dc220ad0808e4c55b027bab6abe7d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee634a0dcb3f7bd59e0d9edcfa7e9310332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43a4b0de03659d0ffc38217c309b6e333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01e0a27c17d6bc15494548f60d85391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253bcc84ffe4d4d13b14f9292143de42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a58544c12297dea0471f17387d16d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2ce37d317803156cb141b17a5b2eb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82e39002760efa900649a98f1c15d25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55956bb7073efc7f5650cae9de8e1cb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588d14bf4506d79722d69bcbf4e55127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea525be78ea4e4e73e87ab3f46ffd38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc6fddfb7155724edad56189cfc1f29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433d2f9d0e1941e5d231325e0f04dab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499e46e2e231d1bb4ab6bb9e190256411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167b67e8de5380bdcf8d3c918f88ff112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35000139c4732e0d742458612336228813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10d0004dba86c9fa482048b40f75cf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690dde5d4493bad7f055c97bf132ac315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12202b0de7b84c524f2d9ff38d491e716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c787e73a53c7d4eefb547360fef1817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fa07fa6dac6c278fbcd28d920ac7818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a415cee22b41167b400c20e7f62a219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf45090c9dc8f1a140349de297fab020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b09addff7ef307fa5dbb4894e02ee821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8c1da0906991c176a6a77f913e12322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c7c0ca70dec571f909a182671e47b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393dc66caff446a4e3bc606eeffff1ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59fdb69a66df217fb56a46a8fdf191625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297911f8e3232ad37bcf4b77e18335026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc563a630149096afddda7cc022ae17227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ff141e3f143316111843a2fb2159b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27a71d1b1c60a7ca2b6f182b7b3a8229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78ce553091883cda806121de183eec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31d340ee02431cdedb3a4829b1f02031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608f971d2165197fbc994cb2031daf632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ccaf1ba90bf719d597e853e0ab40bc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788be8df0d5b04d714c2572e20274d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9a1bb7c8810219e1293bd831ce61935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680934c55d80bd2ee006f87071f15f6236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99168230f0d5e07ebe421d94cbfa7ef937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7330487065322ab5a3bbd871a9c3538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746e9de1c065ab2b46a03b2fe22c0c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192cdc927a5192e21d86509be41839240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22a6379d199456f3fe512af81352c241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37e0e70d43052c54b0b9249fc9d3b142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540d0eddc7cb6819a2e91f256c1f04743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b41a077f814b63f1e6ada80c08fb7044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05395100655e4934083d9a165cf47945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303845773b2025d300cae0010e30e1c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9fa2ccf52dcff98d7d76d935d944a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a10b3f207f4db149637ba8fc1007c248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837adf41d24c790905800059bcc2cb1549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd048091b41bd37f19d3608ebf16032e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d684f01d092c46d58c7539214cdd651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2262a93aaa11d8694d2815631841b4f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce03be380bd2777589e0a37f213464d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cad645558ffc8849e10eca4fae5fd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195bd1059acd3c2a5007befb2d7569b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17b6e29819b91341ae612cbbd310b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4067a0ceb63f820bd09a7dc668656d857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576af02da20d353be3a6634927d30c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0dda290426a3b09dc756ed59e0abf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95671ff2c3e3c40ace0cb778e7e0f45f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213808142e642272d4db01d5fd20d28b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d16d1012acbc2b7b7535edb228f4862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b31a5bfb5579f3276de2cf30efeef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa319e70217d1f4fd615c20f358d4464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328b11617068d054040e04ff585d43d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6355442c26469a0e81af723c27c35766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d12be7c9c72b51df488fa9a00246067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cbf84387f4beefeaa5c1c4ff331ac268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b034396241cbccb87081b88a0be0e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3b0647901fc946ed4a029fa45730170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668317f2f165f2a6c3e99b6cc87234e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7769be02410b55b27019df1fdd84c072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d34756be14dc335dbd4f793fd789cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e46f4955ba0361e289478221a88ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7be42ef8148b2adbe3cf837001c8ed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b9eb0d170756e3b0571e197b12a9876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b2bd2bebec610afe90b9d5ec2b60977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576227cad9a00d6173e32254eda6cd8878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ad14a120269b45ff447bb04e46a4579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f7e385d2710be5f445725de3fc41a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4af43fb9bd186ba927d6c73ef3ade681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c1c6f50cac8415819173ae40437b282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc29b938e4f0ead837116fea5363e1083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b1f2c527396d98409d479b290b1de84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192c8bc1506dbb8d39ea64849e4ed2185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458cbb05c7c9b20c5b0a3519a1ae5b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a580ad3f899e6ae6b58391f0de164787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb628a185a9a71427275403642c7f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317955863d60ea6e58a00e5e952db44589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c74c0651f98f9f21a126d411376d0990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022b69e57172038d1898465dec3211691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e894200f28fd408d075d0d2d26fba792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213eb4388036f5b880ad9245dbfb8f3393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80748b77f2bb14655944103b6562180994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3b4f12160711979e8db99578be9e595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13482da0387f728609676d17305188a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30fa4fd60c4460a8c94ee6a5fbe5a3097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aad41b1ba0639e6326475a045a3cb998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647c7a79442cf3957c69d83a35bbc9c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be745be0ef6b860ce1527466390b759100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c767cbb8093e6fe7415e129ff77e083101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f672c30ae75dfd8250487d118f080102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38ce76d901f2912aeef17390e5dac5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0336d1ca662c853fe09653d677ff35104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c700752cfaa247f521e50590fa7d2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c06a6bc6d3ae826138d68ecdbed192106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f92932d98066e39f9fdcf96d82fff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949710fe2314163228fd237a6ffffae1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ca217ec8767d8f4e86e3f3b543857109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5af4f9d841734b1081f84ee76bc8ba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9b54bf0d5f22432d9ee4432f69b60111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48283e20d3b64467fc01ecac581cb4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a543f825ebe798d8349c56f7803877113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3c2558ef9da61e32fbf51b6a03078114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afc05fa8cd6738be61ba44163022c5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7aac2faa296e4900bd3a6a95e8380116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a39330e165211acdc3d6fb8b110427117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae7b67c42ec0f5d8059b950ef1dfb5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a54899c6fb091def8f5704991b588119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cda2bb315e1b3262046eeaf1d8e3e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a51212d3003ae7e6fba3e6a7997b5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98c7dff691216e6baf81985e6f35f1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0486e6177817461842b409ac118632123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e901cd43fa5e9f178a28504b65cf7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162d51e6de77782c2787691e9a75222125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdacbb671fc54e199cead7fe8b8086d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be81ba7342b02be6bb03ac035966c7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae49181302a9237f74189bbd08816d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22add7c2e1daf61eac9f33db08d13a6c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d4f3da6adb2451ccab96ecdf204a5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff7b9a0d25c9f079b1d1d2856c2019131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db65ea95a272bef8015b182f2ed827132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f330df2eb09b574f8e28522d300dd9c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710841345994c51128d0c5d9a0c89ed0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a27a7536ae833c875855b12594005135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0c47fd168007427057d1f9ccacc42136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848181e28cd0b363c8cbb833a0c6163e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053db9ccc7486bab6f2e032a010d7619138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87c1e975b853ca4adb2166bf8dc930139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cf75ba4c234a133ad7caa496a3025140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f702ae2e7fd85e706a4c66806db3f94141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bf72f30c9b03fd07cc6cdace300d8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22035a4ae2a9830db6152cd5f30b2f7b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b06aa987e9009e504bedad203eb718144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6e9671535df1923d269ce91ba5b42145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9714824486575950b0849379300ed2a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be15a6417747df556defb4504f173b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf527b433b7e82b220b0c24bcfc84f49148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f11cbd99e0856b20d08999c9cd802b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7740dbef7ffbba67188b85a536cf86150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21279ba8cb52e905364f08de3104b0e4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45963a2c4bb582d8fa15e807c48684152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ec01fe144427e7a0b9e9ba3f80833153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4707856d4ce276e1919d6f9880e61154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ca3c5f8263bdccf4fc9ec9dc55bc5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835561c4e10f7c682792f75b87d2417f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097434bd50d19eb802bbcf2b9f671c4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3192740f22aaa61814ed5804e6add158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ced9559e3caecb1a3d3c89363c8b7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81010c956bb74e8dc388df8a5ee40637160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022af48b3785d7064e22ca8a6447b202161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f52f644edd4dbad8f0d944d554959162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81cfbcbe12beb4833a3b78104a4c02163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc4a2c8c6ee6f4722abdc460b71917164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d6661080680aca3c15d29b580e22f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d871d4c7159a734a4b028bc2fd139166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd9cdf850c97555581cebeea073e85167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023a7178347d220388dc181de8e3e8b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913159542eb109bcf78e6f11ce36e89169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be8afc8db93c26706b0da2d354a470170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76013604dbe896117551a10fb842e7a7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39399bbeb3ea367740bd97eceb1e35172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e2b7517f6d4d22d176634dc021ae4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8d1deaf2568f956965f2fa8e4ae85174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da5d24aede2b6019edb8fd0e089d25175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2d16aa9074720735687e49dacac71176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f12b4b208fbb2f917f071162a03c2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b462e375621f017f01990f3fa2b92e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecaaf1581a0d37c9f50f64b385406a3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b34f631b50e39223b0b101df0a5e6f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553dd3a5f6ea77479217f75228eba8c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9172e8c9a9fa1db32e3a85f31b3d0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7e82698339912f84933bb831f8969183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234cd443be5e69589ce82ca639033de8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d914606eb7fc7cf23a48fa53b64f4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d331c1caf3c042b268c84f09ea8a0ab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517224fd23b0defb5b972c9695d4298187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfe5dfb8d1d67d8e7f95f93495d266188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a3bc8339d204b1424650d0c6829b6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0158ce8a236c422ba7ec5251013dee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3acf7fab68122c611647e7157a80e1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3697403bea7328bcdf93ae67a102e0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81daf71845ba844eb1e19c1429b67233193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9d6489dce147e63add22ab674cca5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92d8a622176d40029594f4aaf6559b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fca47096282d6a1ed804f82bf8742196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504711b9fa753f28e6695365e66d8bb5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41592c037be7462d3a0b2be3efb05e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661ae0e6fe082af605b411391d47b9c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4079b85e14e8dac60c6e012a4420cd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f0848445423a2fd38d8b202f8e1de201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0f0f0cf381d3a3abe26299db2bb40202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a820193a8bbee45e89ff9193e4b2f1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d522ada896c47bba689ff5f6672b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14b0012a29e0c74224fb94b0e99a17205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2648c28ffecae266e1c6837ddd8c09206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94680fa0072d78aee7c1fea502883f33207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6390079069210095c659327a620c3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41180a0e6df8647b99dbcf77a6a2e0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acd27402ba108b21465818760d27f8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0d263d70e238e8df87d7f02c5789a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23283fe654308ba411ffd92754292e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ec2aaf641ed3a0a9a611d25d70ba8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb79dbdcf11f4d0b3445c889865e48e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b1dc2804c07624c1b5bdee7c77463215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b5881e303edf53582ca563984d0ca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e1736283797692be1fd8c7a5b6241217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f08ab12a86e05709424dd759d62cd1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c8ed64360325b05717e0239607652219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e8013b8fbf83928b83366da70c4c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0642d9bb1ecac76398d997e7f9eeff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a4091c0a5593a36b2c7e3017f0dc8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36531d7d585c0c45557c2cca5e58c9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f40929bb033ee3f0ca0a3e37d77785224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b2f0e8cebfd1be8f66d46a31ba26c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9ee85e33f993b56eba86f9c122fce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f177eb9c94391d6ebf0b91e91db17227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894e734a0e6a6fa09e077ba328ef133228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe9e829e7480f2d9ef68b9b8688779229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc65ee817a37042e774abc8b662a7a4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64696d035f22c641fcf262db8a6bd2c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7dadd7f3dd46031e086bd0af215df232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19532ad30fbc4ac1d5d9db81fe7c51233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f1b6459a8fe05f2394180c48813b0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e230ea6006fe59c50fc0f23c388f1f7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852b3eb5d357ab09fed5e0335a8539a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8b613d1e36c97177668d402aaf292237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e8c983d866e0a8fdd19e29f789e37238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a53b668391bffdf07de4e73ec53b4f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4ed37119a236ba70bfa303a8c0a4b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958c861729bd3b28c9c2620205ed6d3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29898410bc241755e786115e8e89abae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b55e489daf94079505f639cdb7fd9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd81217edd893f0231fea90e497064244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea88f38e91995cb65968823c126783245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6281586b0c4a4c4a5158134a9359f11246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1613124d24ea7cdb045fa5b8dc521247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f13f65db8f73cbfe99d6f849d1f2a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41e1cd59fd7106dbfecae0ec6fdd5f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f7aab8c17fbc7d75dc4d02a32d71f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa30c9065a1c51d679aba0b38b2020251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302fb67ecd8bb70f78cd1c582654fec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38130dcd6935bc85f63659c03b69236253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5482da42cada90e852e46c7573ab4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65887c04541cec03cee60015e8935b3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27d1c91683356b0d6ec2ca8e4c84a6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0b56abc0bbdfcd9db3ff62c3ecc18257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8175b28db546280ca7431f9aab2d1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdaffceabb3efee4c599a9663591a94259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae72dbdde5848c6f0dad27b4063904f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd46cab5fc8e9678c4194c1adddaa85261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18b1cadf54b1b6590c239ba20cf94c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ccb78897293d23eb69dd70a9ad37d4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e96fe04b8f98b9f097582f3e9feac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81766d13a34175d377c1df4bff46d7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f8107c36d65f1461ebd430218254b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cf5f5e319d2a5cb8b94583f8d7cc5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc3a28ee7fda9411fa395c7561010b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec64d04b7dbd419f1aee768d4df379269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf5d1452a696d5e31046f937c5bd29270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4d1d5a64399bae41b5d1eb170cf49271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872442f1aada114de4136308cc54cf4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617ee450e4b2c4dd21a53e50d2737c3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a58eb006f9a48aeff674af0ec7de23274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433266a5377534dd1be00384d7c22f7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d043910bcf219351fa10126d90028276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62832a557405c3c93ef568f25af87490277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819db407e1643a914421f91c2ddc960278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49478090485b3029c88ff9f7989e5e43279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db737d7407f35a0cf51c26b29107d6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06601be35acdee24526d026480604ba4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c6f9cf7127820b842e901d9ddf6a5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db6b6e31852b74010dd5f5c52d6684283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199ad26df1dc93c35dc0e9d1ed09f48284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9e900c8a494daf55b2ad3e47e1042285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9bc248ffc58de46a4a77bdfbf3cbd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6a043045a6d4806f5876f65d7a657287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54262a16fa582d34967452c7eb8746ea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5ad0095ea7a7e5173571fd7cdfcf8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efa6c2e06615f0122a4aae8193b709290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57598217107ed312dbfdb7938292061291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076adccf819bf43cace20c45671c3c1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4c4080f3cee821d7674bb4c72b282293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82e1c16520b00798901ca10340cb4a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31723d2647e988550cbe7b3f7cb03921295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a7c15f36f5a8ad9ab6d2d91f3f152296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669915d13f0b74ddcd41ab7c7028be5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33848a26b3a70feaac928a6f6413c0a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4d6d57251c4c3e3e25b7a7ec4147e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9e94dbfb53794b068a2b3d0163f9d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da8b94bfbb17b053ea22d48c54355e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485bde6b8121bfb778aa350ca8743ac4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0afa4ab00d9a6e97a675c2dc36e5e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea08976245b533ff4bb3e86e7a51037304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc668273a7c9d672c9d3a9db8a2a1b5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a57cc9483ac4565f2dcae94d3b5cb3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27730106d529c51202d6e2ff3aecb979307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4316e56d7709a90c87e08041f87f8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d2bcefae0230224159e1b58cd246f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854f293a4c6b478949fca478c004a3a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e01f6ae10c52a11de9f8b6dada29c5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e81cfe3dc6ab2067cbeebab6d7349312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91c342815a2a25043bde6e9a0f73b4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742b11e7d7ffd1d0d5c5af4052beaed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061bd422c45a66affc7e5638c08c2ed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd448b576a822a49b878406557ca95316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412db2b72deafc4a58abdbae6b50a565317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201a667083638a8c8445e149694fcd3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bca50d7eb2242ea6336793422b773319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbb290b0c1a9ba54b57d200dd8baca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba25f0008024ad159a00587792d049321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5283a25bb321506218581e42a472c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd6cbded7e24504df81e888d6f981d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7d8bf0f436e44ac71217ef3ccb470324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21bdca288758fb4b408c7c93450415325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>