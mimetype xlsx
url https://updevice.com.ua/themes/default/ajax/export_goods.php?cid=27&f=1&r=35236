--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1c3cf75dccbc6df0bf0c7840dc68d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733da00d48336b6ca8471e0f96d5a9b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38518a666486327e1dde19d50d33863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454ef9b73f2286593b2673470391b8d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07b8db7a0822d3bb2f4103d751d2bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a388f51e857c2d87fa63cbfe8dff166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fa6058838f6a9fd34376f632e29b17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82fa50da119d40ef113a79e00b065f18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014a7e27add4a09a2521610afb6811e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c8be1af8c675488a7e80764349c2210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7412b50c45c328c92ef5d3b29b2ca6f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041eefe85593a7f4861c33cf702524112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f04988c98d9c4cfc9e5374fc64754813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f87592595869ac6fe1847a7b728c8014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c24ce3b3cb20b972f0b2c14d5223eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15eda584bdfb065d56c1b1498066a416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0020c77a07aba3848261150b869ff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee27cce09bc4dd323f1de6666f9cc6618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4e0005b4f3f58ac35f764c945c8a819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee6f907c3fd7c258cea16023f9a93d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028f9ef70766305e425e57459f1908d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ffff6e5e63f853495794a08cdd33d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e129eaede12235c66e9028d0109da6f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25033820f0cc2a7eab7ef873e4f0ed24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16bd412ceff2eaecb856e41328aef625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa1401fc9d47ec7b2b4017f32fc44226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab2748110296c3d9b3eba3d462c8ec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21dce8c2a42138afbfed54691224ad728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bfc9098d76835a397fa4290db7c1729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9cd3ffe410059eadea158ddb8821d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ceb9c79f0e290ee53346c3517b0ab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14e4120e21637744e05480d8131ed532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa50ee3e8f667db5c8d19de3544ff333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758277fdaab48c1d5c8435754e767ab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce309ae9426ed5b9de17132e3c8a5735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629e1e867e6b5037b9010a5ab24b69636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14527fab837c7b2ead3a5e866de8df9b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35e03ba05785b414743134a91f95d438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a341daf4d0e12d514c28f7939eab839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fb497cca6a71c1c3abe5a65bc920f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612fc2fd0dcd889b709f8f3420eb69dd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4af09484dd255dc5dd3dc9c369130142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfa05284ab06aca040d5ebb5367d2643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04edbbaf77bff4d02740cbb9f09164ea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e3542235c5b84ed6934b6df89ae7645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626a49346d270e9dcd89e1fd1c59ecb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44cc5a9b4f48e40ceec06e1282788a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9337f02e19d0b81c4e498da8b2ef42448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5346f3d9d6459ccff82e9ece899b4049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc456a0975defe76a237fac8944b8ad250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e0bb961da1564d541e5f00303f9e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c2fd3d43d8997b9e3e788315ae83552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5270dc35f6058a1d7bdc404c449c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6c6887602dbe9fcbdc835faf6a41354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec145996b7919fb24fac5caa813a8d7455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e97ff71d6fae2f7220648a3db049156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ef98e3f683e6f9b252cc309544d3357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060e5f02df600612b9adf1b5182c37258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25892d22c62b046ec2f3b107e5856359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77555acb649af6f92ab87c2f97d5f4560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d30da95ce1f514c80375d70e179ec461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6406af723d434c91b94739dfd2a19762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814fb7d19717410347929d49c05da8963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292116eac4d02fbfb714d478568778264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1c007b444873da343efd4523fb8e965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df26c32a87051bb7dea1f7bd20588966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a08f9b8cbf83370032783663a9db2067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7557f1af0af2cd9df32953a15b91b8468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe765f9ba028f51f95b1a166c2fbe869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62579eca88f9fe6e644d7ccb7b25431570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c3085dcaccd7f69c5e91f3e25729c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3429bae80e3514575ef4ddda8bba172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd42c6a59d0263f70007d4af68ef7e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42705ed9235d806613e16e5f66107c6d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c437e6b40ade11221fc0ed72557c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3c6f12fdaa131e7ad2346854dc40376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f0c55e152e952389ee0479876978377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb66e031585f04ff0f7924cd0402fbd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af68a823e2d05e0b3528efad12e77479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a5f8ee23a6ab1c263ddad3af5539680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c77538c0885f464eadf559e7212bb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300c04c173aef849fa2bccc2755b13a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8f771a0f8a4acb2edabfd720a9bb583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a547a5932f8975141b1edcd84413484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ab364dd625b4102e90cbbb31f898585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96968f0fffdf70d55522538cab54980286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f2318b718956f7aa9d2142288ffba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d098e7b5b442964b2bea3f763ccd9388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f8373ee2a2cc22fa38691346703ec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49fdf51ce2eb8a0de45e0d031ba3c090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132cb057aacda022c8461803a494bfb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba7564155a66b766abb8ad1e8e8fdd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786398c19b80699cae1076f97ed953c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c7cd3276eaf5f004c197d5daf83c094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a277a2b683302fcbca5b54d3a5ae17595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a1e9fd32e7424cb836ccf2b00270796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b50f4ea15ac248dfed1a0ccae59a497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879d19fb220527fd27b8c2c7cf6443a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057b09691dab4763d50635f91c2988699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ce839f39424b592dfd01a4f90b765100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b05d63b6896ae1e01957c1e5e8b3b7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c567a319c8097f9aafcb5f2499c4ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af97202611b538d35f724be64219f28103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049e82f046c39e70581f580c43393ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063617073d59c08746ac212ba095047105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ae43a96ed0a5b808b71a71f68066b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126b04a1322f485fa9ca3eb1d1b603c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b64ba13872bd3c75102a8a81a88503108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704bd428c7e4c39c9f080662ab13583f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46867e78d32b70fdb36d222687b57a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ab350ca7f92dbda22a859f032af2b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdbbd29fd98bda54f60981bf3b1702112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc82a96455d4acdbc1004f9c5e9d329113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b2c74fd621f06be4b8941948921c5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d0f6be27a8f78d1bcef65c3afdfd9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04fd17eba0a12c15a510ed80288f543116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517ea5f277a4bc61835ed0619f0f16a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e055d798cbc3d880da14d8cb0655eba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac258767f8d03d409f06c2c8652c75f9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9a35209456ca40355a2189195ce14120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02847cdfae09d45487626a1b8bc953a5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37c06d1e110dd51c5e034053b43663122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9404254a8c6c73145e9353487c1fca5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bd1a72f8863ad435eac8c77324f0e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e9502b2e86f7f38e19bd05f68eafa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f179bd9d47a8ff849fd4dfc8f0d8254126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79523810038dbab4f5b8979b0ae14e8f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b6d0006a6eabf6f6b4f52baa2a8ac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392168a8aa12144df3b6a13cccbca5c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f43d06c7254cb8091905e2c763c14130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d042df704e40254cd904499309150131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553eccdb7999d2948c0953e7e6aee807132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219ba6502436be0e60c852a0651bef3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df378c883b4f8a0c4d6944c3fcb1f017134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2266d6a42b08b23f88825581f2ab7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234be3fe4d35cf29acb1acaeb33f344b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679cbd3346dc5145c87ee3084eead90e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac3007155b9538ac9c523f0fc47480138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa944fe4e8682b2c3b673c09b5ea7db9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b66cd954be3b65e36e7c3297387415140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf366a0696bffbb579a50d262ce25c4f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0bb38aa6e6508a5c66f3496a088ed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3077d86f74647af61465944187bdb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddc3ea661945b52f64f19a5aa7769d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf6cd1411ae0557c816bdfd49be7e0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a8bd62375ce03ec06a18b050ba42b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27e3b2f1d605d5b749beef5e5c8af4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ae2c6eafd93f16a417209d5a65956148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e304050c5d90bb13cf21743fa9540ee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508542b7c10780b668c4dbe310bffb02150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edba83fe5746b15108c64f3b1a6d92c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2062fe4f0bbecc6b8f551f920e0cd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3c4352216c5878c2df9f3e05a753e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92411a1d6874ffb5419b3f83fd9bc2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676b82edf738ddaaae0f86a9f2e512a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a18f3cb7c3b9353d307eef0fa3811156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d07aa955a673d7c2113b26aeb7e1ab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0f5754d273cff854d7ef55d2c1e5c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5eee68368eb9d29c0eee1f8648fac5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa5035bfd756510912abd1a54ae2b1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44a116c04e09d6141e70e557fb0ece161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52e416fddf36c5ee8416ccd74a5943162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069bca3ae9079b67aaf97ab726313054163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c8c376531e87633f115fcf5a7b2bc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3874fb2ddc9f73fed91a16c669748e8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e0aeb22ab49debfae81cd572bc7f0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987048fba32061e52762f0ed1f0b7848167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93dab40dbfc9705bd1d0f4a30fbaf3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283bf34af727f803df750e0aec16166169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98618329136dad5a57feb47436895c7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45b3ebc74f6daf6c6926154576f4f2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bdcd9bfe0219a7a3dd65a37743962172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05fecda7027dda7ee2bcc9e9c331251173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e072145faeffbfb5cf52b4d95b13d59174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafa1352d3ccf9525e7bc2c3fbd45e0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4d2307dc4ff5a016a994d3cfed905176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92247c6cc3a14520825d9cc7e2b1e414177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537873584c9f9adf8c3dd390832908f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9a83706470225bf73d056c681e367179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aace56c76dc94fd28b8f2b7ba4340c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60742601f248762d087ba7a6874c95181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b2ce29310144c1fa13c5600850de0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032bf8eb1327bf5c73cc5d01ed406272183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48194d3623b72ce2aa9f167288d1a2e3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23994f35721ef70a25c3a7614d4df082185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2391c4822bc3e2284dff9b3f55d247b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c7ae9f0bc6edb59bbecd4fad27ff2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f74aea758c5d28aef077164c33dceb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52153cc3b051fad8a5e30004d411b375189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffe4409be0cdb936fe9d3ad7d7a5b1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce833c7b8f70d7b251cf42a2c6003f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b26306f837d291316fd7abf1a2847192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00925551c5ac102d1b875a83cc617a12193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1dfcecd86326ad4acd9093a377eb7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ba5f42eb20a7618e07045010e2559195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f01c8263de75530b264305ca56090196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c15db5df96ac25bf42cb18331d33a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78032500e958d4f33606dd4e39c730198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63c4e542348692e01016c67517b2c3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a709d12f6df4ec091d01deec460dac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda60362de124496d86012191d503c5a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2fc2c0e15d04480cc0ab7c7623e5f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43807fa89566fc36165e1684dffbc919203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fbba84cb0e2e6405ea15f743eddd2c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1fd38dee4176b021f04085780ef85205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a5033713bea1cd8e56e657e8be21b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d66f39373235aa5805cb0ce633c3f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7ec6999ccc2608566ae1a7798ba5c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815eb557e84b3259894fbb6a05be56e9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d4cc77d91a23cf19be7d2c27becce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05453aa5a3072e09c7eb1af7c8b04430211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca01e3d2b3b77e8976af8aa598d265212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987716e77bb809d9b15ec5760cf6796213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd3807e44f2833f071b4dda1c9f506214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266d3d3121b3988aa76e54c8bcde172215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b22568dada35f2cc6a4c261582de19216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656414095624d8b885c5ccbd38c6da8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7665ce69e83e3bd8441e7511f1ba2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f0645696bfa46052f877cfcbdabe6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77e893ef02b78db321d40a1d7e4a76220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3c408a969cac3ed714e11d31ab52c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4cb4bb1c62a524ee0c260c78e493c7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576fce37a8913a16c5846f64142fb28223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b36cfd1784363012fcd0bb054811e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4aee9157ba6a5ec089e4304205426225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afd2fcc33aab15838a9ffc9b1f21b5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582099ac27324a573c123cdb6a53edb2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e8b91c995cdc32b3eb0be4a7a8bdc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d193c52b9490b2bd666906030abd5a8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fc9d0b96deed0dbac111e0ed86449230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832b5fa65fdcce33b0836d682751e07231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8210a653ef60873e88d2d56095eb5f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7f6b0176e32319a3e52f17054033c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6387c0ff71438f55168dc20e338e7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951be2236c1abf42ab35bac4bfa1cd0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c16f3009cebb503e1d42286f50c2e2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab647904ef7af328d7de474e88e3a7d6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009b1801e33e8cbf344e2b812b5d41c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb1b3b1433b89829103d4f7379f1d0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565f69f41a951d301e554f73602dfd5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91584a7fdcfc3e9e50774fb65e93d2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8653bd7b95634a09ca34fbedefae17c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772b689e09828b4090924b9eb3d3074243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f4c2d09b417b6db2bfce6bd3d529a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146417832ce1e51bd68f9a3c48d2f20245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ac7910a8f2320765cdf757ec5de8d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600da7a7a940314d4ca1e6f7884369f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb08e7c7cb1c88fd43daddfb86d741248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c53c9fc8691ef743cc2fc3842bec83249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2e73818d2325da21e16b5947125ba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982d0fc7843b2c1b95a6a020e952f24251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8958486840b3357ed16ea1a406151a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8810404175471754ebea680ce083b5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c13ef32b9dd74141276cb4ca793522254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd80bc8317ee679b0bafc7f477db90255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fe72aff08299630e9de1a217842ef256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c4d525d3171e7d1c826377744be73257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad20eb42fddda639beafd99b0ad5dee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fec11e57f72a2bad4c49dfd031942f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f85bdbca5fb9d303e2b1100c4ca1ae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bbac0fdc299835aefcb4e0a50659c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93add44457e02f591bb7bccae8a5967f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10b472f42d2addc1750caa5d90a107263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0cda6fb7edb0d42f49709df86307f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a305aa295a1013255811b71f843e3f9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f00b879a81f348da9627c316dd3d4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe40a7f6be227e240b733bd3cbaaed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efe1cc3e7a40ddff93c54cf1e2017f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d10a20c7f84b98d247d0ce1f3d085a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4597c811040034c6a07d5edf7a634e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fab898e97a9841954344f7be98e60271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321dc927f26c202e8833dfdb0bebe56c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32da4e57e24951230bdd40704558042273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7fca33f0c2a56789f5c633ef3f00a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7afa17b115d85d60cb833cb06585b3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402664bfbde7a6e385388ddafdd86f3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48a357d0e761d2c8d435b78111b76d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660141e214079aeacc8a1005fc45b4d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503c0a33dbdf719fe8a11ac6de936ac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbddea42d8af22d02e7e1f6bd5a37a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5184408c29a314c5a3345f2eba0099281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5cca5b6726fea8f50dd5b200d1bad1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3e4255d9b136addad2ae3c92d3ff3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0dabed589d4df6915dd9318b25bfec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc87e428c922856f26c9de00508c09a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d662cb7026a90395e8a195f53b9c436286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c4d89987da85dd870feba9f430f3c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59781850c9cf80879b456049fd22e1a5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4aa777f16652488eed89774d950dc8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96f661e50ac00cab9b57ee7d6173d1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f71565688730f06384e66292fcdad6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7bedc5fb471948ad959cc8ca03f54292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cb6a42e13e57382ba1d349f4f52b2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907635c286da8ad34284129327c2c4a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6cd94dc3348cdb8488348dc20634d9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9761b0dc0f78b5f6efbac68a71075296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6930cf35ecf38aceb71e178bf290ef4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fadde532ad83a1f6f7f6d84475e28298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e7a1268f8160ffa6e81b696b46689299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed10947cbcf5ae18a033c3c23bd6b7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b50243d8dd576c35d3eceb3c22f2e0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d16bd5d498bed13b2ce736d3bd627302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e9995b4cbed2682178c84ede858bc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428db04298a5d129ee184a56e8a396e9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d19ed6eb5f2e1e24c9cf7e481a996305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ed44529d158a09fec8f0a9d140a57306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a7577f33177ba709e146c60b41894307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c446261f7cf244cc1ba77a08c4adbef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5075547ccb65ce18b534d5836f00217309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1905d3ebc8cad7008c988181460c1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f69cb57922b05771ea5694ade77990311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8a98fd8f0378505beec516d2b28eb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe249a67d686f074ce58a3757ce52d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a42a92baddd6bbe2c21ee4b2822ad9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e66bbd58fe072a49cae8de0509a1a8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d787e7d664936851751f31a42b62b4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31cd3619f0b673b3b51efbfe99ce9f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e74012ca1c5562f392e859a1043f52318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983e6f2974d4e38543fdc836d176ae3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b91570ae64e2de4d22f3fa9ada237320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b040b0638f0a9d256ab7f944dee4d02321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80af0eb9bcb9c692e4b3be19596876322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df7ee164d8eac15354f31e4e89bcc2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6315293e06573b0fc4f233406484a8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b101dcc1f3927fb9e6be3257a57160325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4551a800742afe1dd75b3f57c976d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9cada8d11c72b229e81c21b96bc9a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a623d77a37d48fbb7bb52e961f10bef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fb5b17d9c7c426f9a625b9cb50d22329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f927357b7ac9ae92a92cafd5ecfd6d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67d19a2508e26862d06b203a812dea331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835bbb639cfcd7038b86bb756085f49332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee08d130149e89f2812239a94f1dfc4333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056ea5fa68c3066e443f4c8cf410cb61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d208693ada7f2c27c2174cc86a2892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06e632072bd682c15f2b283b0cf4e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e8e94cf2161dff9e9facb83e1d6364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b030b314302e34b43feb0d3056bfc15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a22c5ae2c1be372ff535ae5bb93926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5a4637c0e65b60143abee4e2378427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ff3e199abddca3f9de1bb70600e608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01287ff2b973ca6a4a81541334f6ed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689439f9ffc8811e43f3cf08f94398d710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1de2e5ed351f77197d9d2012f75bdf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d54256325502b070bc1f7861b3b2b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cefa929d103357bbe1133e8903b6ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35be1a6fbc55ff9858aa2f770ef6f6d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76cd132533b1a64c56771fd8780f62715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76921679861e7749e5f58dd51601d816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a003c8a5b8e293907ef3d6c4e5b3e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e532a733e80630e394dce964732b1718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d4c94b908c480ef9b87d7069bee2519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433de6f0a558a1f942f4e25f523672620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d62d4f30fb918c470d09db3f96f53e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d1f423d7eaf865bcd1c3a7550b2bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28868cb2c9afbe8c995b8675cc1faca023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be82d971fe46177f48fc6bf8b37e5c024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82466265298dddd9c9abcc6c41a13c5125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed606af52aa4af752a4f4bc89efa77e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259663bc0a0d61bec6fba9e5cfeb01bb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1c9d14b154ab87b79fc78937af3c528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5db7b60b6e02f1021bdd26f460e21029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd233f6fb833d8290c4b3614c46863930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9b76942847d1b0829ec21e90444d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf95e7e02fe8e668327b23982ff76c132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61417e9e19759e2b92511dc59fa7ea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbfb37450e3b30c40c280c9fe7ff0734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d879bb676059574fb69b54912e35b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473b8f42e1ab71d2fbd9718aa5d533936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615bb1d4ca31aa5e11b73d4a48b7510d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cadabab754476cea3627b41ef6c43138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748d0d120db0a4376c6f068ce0bade339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36e713941966bc15bc05129c9708a540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8024b4cf6d8dc4814106a8934ee11141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc97aaa2f5466ea6270c8914ec2922142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0c452dbe422f5f48df0da81b437f743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c909b47f7495a14750fc8d210f56744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abd3a5f367b82a13efe71ce9f8ade945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3d95b2cfb7c5438893bcdd0964cc546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce1895437643520f319ce237fa3b6b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918f34cdc0b6c69f4b4697a59fda12448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833faa6a81d8e0972314dc85d6f120c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a30451a8368702b87c76d49cbac57c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe2b2568b49339ec950fe0519bee2151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd074ad2fe34d772b69225dfc163d88952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298370ff08efdc6d54e0af6b12940a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b9118cdce431f0f7409d00d3d322b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34142f05f026feca156836f7a5832f1355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87662c1e34b512f715f63da4c80a203656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75e35524ff4250078985cbef7d14ad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b3b0600fcddbaed9c38d5cdb7831358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb3ee6a51ebdd3c8f6bdc7cf5fe0d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74bb5d63090b4de71c8c75bdc2940bd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef73c32fda5518fd8b96716c9fd1a361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80358998e6bcb078ba1443268e07257162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d340894520d8474b61a2b5c16537b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7749693ba0bf8ec5da90c00a954c6c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339ffbd4da49810b0e78940cdcece3665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11b5c2dca9a22a865bc6f294365a4a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7cede2784a480dbed0d7ee68a645667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fb0e9e12263ab5c96ed2df877a08a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6e24a35e6d7b2b633b454064d477669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31426821e4973d12a910d903d145c98a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc47b7f8d12aaa4df8905bca4f164c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8e764040895c23db1cca2f9bf4e8872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194faebccfa88c8935d1c9e0246eaa8673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2a9ebc0979fd7a4d3deba516fd42874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8013f3a02326d5ac4e5969cc99326575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2e4515b022f0ed684f7efd039b83c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab995b74f66add0d507c68a4e3fc6a5f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6275390f4ecf29fbf32da7eb74751b078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37976391c184c1bd36b17e168c2d8679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34a662529d53e896499cfef739774280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716e2a9c2735763e40b45ab8450c02981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77b9f4dbdfeb967180e5b420d4372582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bb6aa6194aa9c3fa54fd86e15dcbf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6a334493530c4b10242bce2ff901c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e35814b558dfef561aa1ffb74429885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87d25e20cd96fd7a4371161a06c5c286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9d82e46dc6c958e1b08dbe515242087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c6ab6fb6a2b2b00b02bd40abc2a8d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1572db53022860c90d18a07f1561f289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798abb284c6371aa8a0282c724ef35ec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c7740a2e81a4ba6311aeaa0dc0f9991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2cc33591cffb6db61bed5fb1c12d592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b92c6b150bba1ededb49e11c1a31c893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3eb457cd818a0a6248d29db52e48794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16300ad500507db8315c8c01ec7fc595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0084010a6f93968d5555d42812f2e1796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1053ebb75e9a605a54321d78853970a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15cc3e22955614296dc8a3cb6db57b798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099417b9d25f01999d6ff1e515a357699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe428009235fcf717e15bfdb28a8dfe9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bc1399ca025ad64c067e71d6ce6bb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e95391a955e0fa134035be8d91602102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11079d2911e18aaa72e6d8eb4b4978e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971dc23c74fa3352952422041ded14e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f80383c61308933ccfde5822a4438f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447cea89a94f5dbf46b5eadd5ac32a6b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147cb244162927c7ab1216f96b7d6e9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56ae93f3be8599fb7507f323547e16108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64484a7d6a12403a12470213cb2c9d56109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfc7e7d0fbeaf249985e38b42cf1c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53e83b259e161be386c749b970d73e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827cd23253f8c590862a1591895b0117112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2cc1ab67be277962013f1800b7073113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052f2e6e606ece5cf1a9c6fcebe452c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e498e2bcd9dd66169ed42d35c7bb28c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b6e32e308dabae6dcc1e46742265f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71771d49fc9e1d3ec6500981032c1d53117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c024f5825d9ecfecf284742051418118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a9f22e94a650bbf606c1ab4381be4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5318b9e744a1d128fdb4ebda2e5e9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13c1dfb30ded56303d2b632f5d5c0e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d58bf37d1a9e87fcf32e6015907d45122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e7fe8cc16ab38ce7b180a590a9c50123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc00fdcc593c2330219ee5455ee55f9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266feb816288c98d317a95156a744e21125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2438c8dfd353e59839b0a6bf281b45f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e69e01ef77e6e69039195499dc3f6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dacf8b079f76d13d9c48f445e69a5f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02184a6ca5fdfab730f8d39b2a35e8d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af27ef7c88d2a388a56932337ccb2e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bedd57ab03a9130f1deec5fbbc5a4d8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a31b2a443b72e047b6a13049459061132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc99157e6e601b1d4c323138c4a8a2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d03a8aaa5830393d424d8efbc210a8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32f8c765106fb302164405f804d528135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7d49bc06c7958088703f6f7da3cf2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a5607ff318f6d2dfa8c460b68ded2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa527bb3acc2cddb2f6d9a24158d7356138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99e4c6e44b46e1d35a413b2a7ba14e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae678dee0a05d2044c2249ae2b994fb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76878809d67a7932811bb7a81ea94dd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632eac09bb46b6d866ece5262de6415d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e080a30184a7ab93412eeee6803d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ab60a4f987de41cbf4d918c5fd6ff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f464c2aaa06a13bce6e564e6a7151145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4296d9e365fe9213a52666a94597c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f81abfa8aa4f8e257cc65fa1d7b1d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac98c22d1c76c8f33f7e323be57ef59148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b531f21f547389e605811d61bc6a8ee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f90f4c78692100bb51e6b12c7b22b1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635539b183dc1b69f376cf85afa532cb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f29264cd79be384b2a7a7a71e38d7c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d2256af196503b3eb5ff8181fb061153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdef4770db78e0b2c14a4b1bde234eb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b35c7536c816f641105cd6f855eb5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28515bb7bf851a8b5cf76d4db738c62a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371aa497afa682d32596b8de34388e33157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c80a39d77912fdb9cb0100602c4da9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895f6a5adc94d339e2ac813b5196919159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920abf320091b0551e629ba74fe6bd79160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402c5c11b9c8026be8fd07776fc17ca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cb4cc45e2b72989b05a21d8de9cdd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37ac6650fbd3fdbd4ce74d15d3e06b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e85a1aa704b330504924bbfffbb571164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3b34f9026b5cf411d619abe4a9744165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3a1262f1b862701a6b46179928bb1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b4d0c765aebb7260ec50a8bbe2697167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85240e16dd97340e25840721a6ef8886168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c57a426608066b7e00b4357aa2ec7f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78c42494977a4ccb467cea1b0800c9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65782e60c9792dbe2c74ee4e23b09a17171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bffd7b9f755db209c76f4d6cdf821f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c94c4dcade6f17f87c072f15e4692e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00132cb0bde28b0f0d728727251f64174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0bcf27c0422dd4b3c69012f3d65094175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa395baedf872ee111d0e4bee81549f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd148238ea187fa527c15c182eb9b8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5ad6295f4b940c3a2109b60434482178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac921f4ec797f7c64d04254acc06aa5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29930ed2c8c19f96b58d7af496ad60da180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab7b2a93043ff80be6cd41a08918d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e025610496c5c951f1185a13d6688182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a67379eda2ac6dfc1b9f232b009a1e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0818978d12f3962ad1585e0f983769184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4651ff6be2dd215516640c62f90795f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9f1eef825fe12093d191eede1f253186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022bc6f8dae980f06ec3764c03ebb04187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a75214e8b67273f77fe2e954555196188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9f0269082828657974d518235f758189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9562ea62a772bd04447e5a5c15b87d5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e1c76ae82f1948d4501f669c2a43c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb250f52369662f2b77edb569b4f1a9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b04f9a118ea2132521a6f4ca01e631193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1766ee6c038b9ebf8796864c3fd86194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ef2478e77feccadee4c42ee1f810f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1686549efc0c5b24f7d523ce52395a7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0a1a32ae39d676d8c616c99a4ca1c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897b48fd5c64cb477b0ddde9abf1377198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7b19408fbaa317a35418765bc6b51199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39090e9985a27a4ec7d01588bf3aed0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e76dd3cb8811f5417533e146d2f23c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d004ea1ffcabb26b9f16dc6f9346452202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ccd17f49946cc8331670219615ec5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117ff540dc77412170fc9f3939d65b5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6792f5d51046a3ec059097379edb2e1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf0f46c956b453a4528fec13a810b8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14dde7d7b2ee8c544e3ff5bf2c5b6c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7131ccebd7f14a752e4435091e563b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89532e672601ef22b4a74b42198f6c08209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf2f286f5dd8831c74200f1cb81242210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf5ebd403e6fcc195e3fc1d6dd28de211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc609a3daf581df91a7266e0f1efab06212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499ffa04032a4111c7c5d40ecfa769a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09897163e6e3719546d3b9d5a21b2378214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307de9358da35229047522ef9d4557ef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be783be65e3cd1f5af3d9d23b23ff442216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539cd72c67de8c0195629bd96fd8ec1a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cce3a534636c6afddcf0f274aa876218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cc87216a6a47a46c34c878cf78fff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40e8dd276fd0e7e2e99c61dfb5291d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65e8a0cd472d9d8b4dea0fa8638d7d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4f9dd81efab83e7d4fdecd9e5ab1c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e440d4d40d9529c3eeb51aece79ed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf413dc2eec794d013a850b6d1db075224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8667bf1dbde44231154790c65559a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd22735211cbe329a06dd232225665b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4c1acf4cec86e710980073cb5d275227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d00560fe1b4d682b285b65f82fe65228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258d807db1d289074dd1bc203fab2e3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931b0d2e819b40db0a132503d5a932d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89362db593101cd6da0dc60318a9fd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4dce9b91046981c01c0d282dffe3a5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e65b3c95c297285fe0d4e02592818f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4728c2dd375c48554c9aa301840a7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d0a56aea9b521d9f0be84242425f3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4cfc75c73fd8b86327b5402c7d300236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50477f6aab6e6517bb32b0ed0b98c5ad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617c068108c9a56dce665049141d35c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57b509ef99daa9fd0f1904998f67d0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ffe5bb64ca179f3de0744687754c1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace891fb3cc32a034bc660f8958f5ed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f41e3717f83121c153f3cb3e7431a0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62e6bb88c553415ab5086443dfa013243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1252c4db9477cb5486323cf1700b50244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1381dc5f8ffae6e233faea02265dd98245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8b9101924118a7b12bc8be6072665246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6a5623d7162b65aeda80da574a28b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9498fb10f9ef49e2d5c79a2ba64bfc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73d163f08b7734f617f1307ef3bd46249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf99e467ce685fab4538969b8c4264250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade441fc345e4a07b08ee1e7f2d81e4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78d084638e4c0ed821fd2f42742683252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304104e4c0bffaaff276e45644ee9c3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5afb18cc0a49806b17950a3e466d57254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfc9abc3d29f2171b04f2d73542706255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2429953237b48780dc361447bd2dd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9aab79096f19cc255d3d0c2a76efa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40badda41189d36a57df176fb1311d0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898dd57b235050ab823805f4e5a207c1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9991a946045e3475f7df00b58a9e8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd02a0b4d65dd69ec3d6d16e6d2447261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd977d85d325d55b30e0c551d7c9c0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242fc0590612e45f5484e5366640921263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285b368f2f278a14920da61fcc835ac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05bb63ce6f3abfeb3ce65f5be1cc4c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172409f82f15ddca4bee83d0ff37d30266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b499be80627a993070268c44b2bb3c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ca2f39e7ff1032077323b5a0b637c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51662ad0317ebe0d0c6c7e8e4d82df269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb95546c428ff2d63f13a40aa83d6d0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034864d180cff0e676b32913dc91824271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221d64771eece8e213448ee08f87448272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576b51c2675a2d667ac09ad104d4f21273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe313aed7c6b9fcb93905e007afda4f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035bc4a78c7132ba389927b696b8233275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb3bd7724443f41f8dd9f03e7f9e76276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc270a90970fef2462f72d22a119b669277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014cd0f61609bea51fb809a942ba09a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc0b2b9edfde433b3aeea91aa547f0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012ea71e4ca7ab30acdb0167514a867280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b36f60946ede0e145f53dcdacc2f4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac612a3a51767467d1d88420ade030282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba1e4b0d252cc092ae5d455fb0faa7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c30f613375242fa9fbed94db8506f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3b476a7b82c8b16ef7359a4118509285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6f5e67e7229848e0355bd501def8c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993d91507857a335adb4abc81748a14287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551bc5efeb4d4fd8d9281ec364e2e58288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b20be5973aacb27b60fbae7c9be111289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c453882ac4c5398ded4faf4a2c7e2ec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabcf2fefbc5f52cc3520871dd432fe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56b9300512e0270bb7575c6832c904292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd0150d2a931e1802e180a3952ee13293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ef18064438ae206ebd155621c6160294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be39a2ddedac275265da943a5e533d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f04275454f8970efc3522a485bf72f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9e54284af0e6d466aa78d0c79e6dc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f09fe72d95e6d78fb7db2727942c33298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad64c49cd0c864bfed34ef07f3865d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813cf3acdc579a33569b7fc9c751cb1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4c9e23560892814dc7b22204fb3eb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c12cec2878b1e0623c4b3cdfa206b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f41005f874179a7af7c36972d3b096303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54743bd6ece06ba0d8de76f6e0039b72304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685336d6c1c2a22d97f8b97116733a5d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f89c0bb3101f74327c8b7545c05f0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741d314ab54faa95ca5580f5ce352bc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e572919af46cd97464cfb08438e080308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad32b8a758e156d44fab6ec365364d2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27960676a1cfbe62a1bdfd375cbd6955310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80628f181f985e08319147ecc50ac2b6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f1533eb7bfbd22dd9e27cdb8c809a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b06ed9798698137fc19b8c89faca26313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3ec250b257d7d40e8e9d899145b04314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31431d965d79eaf661a68981459c6ef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a70b198b885bcc2899ba73bdd7e4a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8add73e7ded9891d26d21f1ff6811317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7f2b315ddf4e55f79224cb6586246318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76065d26254f33b42eb839e272d133319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713c72263d77d3887e129d6f6f5302d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649de93c79108bcc9939cc54d9c8d6c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ef71fb1e4e308a947560cf955872a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b579ab6e592e4cae3c80278c4d2f3f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e01ba3cb3901ed0781db82cab4a6b6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e1491bf7aa9aea149a904a33309ce325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>