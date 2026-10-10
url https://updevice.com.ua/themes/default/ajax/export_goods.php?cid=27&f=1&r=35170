--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad667b0c89f1c6e947f3df64fbd43af1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86cddd054725c709e947fcf932d5ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942ac36e12378bcb983d6ee8b9116073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa219aa1cd6adbbf24301dc7a9bb1be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a7addc594271e353693fb9d78be895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee97e4d1a11a00c2362e314b32061c56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb27588fd3a3577fcffc0c4fa855b327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d05021ac46d9b9f06c96b668ad7cfd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5aaebb84af86a46f2e3bc6531692f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0ef21e74b736ab2877192b17dcf1d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c482ef8d2db636eaff7d015708f2df11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f541b2ac3d2677299d1593ab723a7412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a291471bf9c9950334cc769d336a4ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0a27022e4114273d8abb4efa64ac914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769aee9551faec942eb2031491a55ab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765830f162ae9bbb84b84cc401588b9116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ffe3a4e6dee0d19192a1ccb42ec5a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70104e4a63359df652395ed1b604cddc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5d3eb8f4a16c138b2167acff5f2d519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c042544a4dec05c5fdd87110b60e9a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b36fba7df32caef25d93923a98204521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a462caf3dbd24162f09b3603fa3bd4622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce35d4c6ee9fd9a0d16a8309532ff9a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4035e642f4365f8b720f682b2d4e0424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c928cedfb2a944d063120f4aae029925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28a2cdc12ed04c24e303d69dcc892426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d242c0fb48fd3c4fd5580d8dccbc627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef483afa34d318fcf617a9fd14662728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5957eb5d6ae6876a1d9be865a5eb57829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5848aed4d1b880e4eee51d00b325a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d4b83fe8cc43d1fc5808987af391d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5c22f4ab138761318c44c2aad028d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ba75b3df3a51990ebbc9fdcf657ec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5eedfd42195e22cbdc87eb14d9ed934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d213ecb54649507e6303d1890814df435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9daf99a7a3bd44da37a571c2c64a0d636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06f6290aedaf5e847e5a56c1bbf6e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331b15d25fb14b6b0f84e6e49c17c1238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9afe998839cbd6818737b8a7eaf9ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfb9288188ab3d1da8350799a295e940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea9e6d94b23a742b4b9e338bc474eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244aefad6b3dc6e91951bd9d6957e95f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33dfa420658a884a954b4b0beb0e0f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2152a37da63acace8151238af56a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d450d9bb7b041b188fbe0468254413a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fd7ccb13551cd092087156375563946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4c73adde508857d32e5a0b5486c8d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3496a9cb6ae83586ae46e6b8c38ce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743dc0ebbe510849dadedfc06d3437ef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b774612c4e6e713c62af52dafe98f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872de94ca41b77629bf26e8f8102e0351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defe9812c3b1e52aa697317c8be795852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137747cef93490289297c09cb23a79b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7356b1f49f371e9a010ab9df66355c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664be2e1fb48c0a339df74e4de0e2d7a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d41e98a985257112f677a3951c4d156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75a760658e7577df0d001336b9231857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f385477117cf011d219073ac2d260658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bda5f26a3f199614476a1e7d06d32159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05ddc1514c6ac61b75d7e7c5950a4a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a697e7ae826d39f587e1b73bae41c961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab862fbf2825d2b8f6ef573d181d1fae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de014b539e15111fe07a98d8c3cbac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835003d244d1176fbbd2034f9a7f804964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017aacd7db1ef77393476b8ee21ef4e165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76cdf648c2f603ed05d2d867eeb27f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063096f0872cbb0a047593594b09354667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7514ee358a5d104a967628012bede68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537936250c3364a90f017685e19c16bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9558c45c722b1cbdb16ce8f8cd58470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d43c4f1f6f16ddbc1a04982f04676671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ebce2e325e9287a30c051d8d5e22872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85792992f8db306266d4c5a5bd0c367673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35085d84168a21b3f73b80cad69462f474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066c06eb80fd3475386f87d8267ee5175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e6b39c920df1bc1a3e5429ce6a9dd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8068c995cb53ffadcb9a2de9343314a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c919cd7e65b3d194fdc8eb26bbd3bb778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10cad73d7f004347108934afd60195679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846d3a88f8867eb1c06f8fadf105d4480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b35e30b35a2f08c9b4b999cf9799b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be59ea9e74e9d5aef7891ae0ca9edb182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1f4d0ada96f4fbc6e25d5ffaab68e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8179027d13274db3ab31ba938dce2fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4025751326e49c0dfe5f72521e1db885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e3cebfd80511787a865c3c40aa58e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf53192503fce2116f7a392d5d497887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514cb54252b173e9f727236e709a07588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3c8e5d1ff619a7af9fda1b3a8c05f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900e110889fd5736a1e347b4988a84490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f92ed9d6737cbf8a3817120ce338891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f73e49589af66730b01c5101d776292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dab81ec6a3f75f41012500e249de0793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4df4f3606b1330ea08ee2fdaeb032d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a773265431493255cf4f254dc08828395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e1aa841bc3730b0efdfa31a810eec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6c1234cc6d3540520c1c803aa2ed397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85d2ba77229aaf30b1087e51d0ed9a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb669912700a4d5c9a5d5b2ef989d999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d1188574346c6e4545e0b6242dd68100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b255a769aac4d463341bc621cf77ce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b1d7336e7768d6dadd01ffeaf7f5d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51ed7e87f94d093815c652492aaad6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fbcba8a84eee7db253cd07f34f32b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349cfab51808e651b38bd7887bbdb4b9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af215742ae17c1ec4da6d93708df099106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba141518c509b5e1f7b34f2fdd375986107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce48717601254b5236dfc3409633a37108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34844e496ed6b14d812b5527fe576e99109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23071f2c481e7a31c6e27dd6573919e8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76886983bd4dd9679293892d75e59e5a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98efa092ebe2a4ba5a28171dd8e13a7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865cd840297a0f338cb257955ad50cbf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bd34ca5c5534f27faac9e3811648f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da115241ac91b314d337740f16a71a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5fb582c2a0ec8132efec03cc288d5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef41f088e9eade4f2698dcb83b1752a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5308ea17a7180da98d0a6daa3970a9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b2edd6a3bae5e3fe39510bf875867119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4247fb146aa48e4711403a12d052ca3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881b270af3a0845c48449619a72f19b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47e32f6059448b6cf6e2bea23fe133122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154da50449448768f1498ff173566776123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091a64f848736c61520683d62e93924124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482afa1f5a32a649294b3f4f584996f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11632a14bb425837ba10bb49b8120e3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9b0f5432b71bc1c857265082859e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6bb65eef5bf4a928545cf7c137873128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00515ef25fc3dcc20541363ffd2037129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359c8dc905141c0ca664a1487fbbab0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85e8e0e4fbb9f42f64f3da66489207131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205331fb9110891787d658d662c367f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefdefc7f6ee318feb59bd269be4c20133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864c05d22e66c4034446af5e17fa74e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f38a87d6b3a21779cdc84a737627e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c22c5ffe13d306d286f1fff90b051136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306b7213130c595e856ad35d7c24976137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99234343b53bd8195452bbda01ffab08138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db324aa50ca866a92032830789547da1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c9578c652550b8383407869410fb5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827181aadfc80d3ed71730c85db11fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f261426ba6820737a4d4e2a4481e6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045eac52b6c89b446bf0ef7fc1f545b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74815305aba1bb25355ec89dae496b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f454443b0ec9869e6bf31d4b1029a1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1cde9c6a54ae935ac6ec03d1dfd9f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111585d7ab9307326961d4fae362148b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cc38c99e0a750f6cbabb5f9db0600148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975e13546f6144fd0669f37d6a05637149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2c467603e2e831857569b23c1c3d0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccf7312c25d2c4ef7aac9ec2603409151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b414dccde35ccc4446b5287b5a98b2c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f92b6458d577d5039272ed1d69f63d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d13b3d36e01418fdb98b7f90945a2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae86a00b68d8e6e1052d19f5b20572155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f00820073ce6bcb09a5061e2a0068c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe8ba47c56cadf7aaae3a71cc32f2e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e9af1d323b61b2a8417d47fc3c1c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe4a25cf74beec570bd188ced36637159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db047ccabc6ec42a2ed418adc9b0c1f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20676d52017bece25ed77d2e0c02c6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a515c4c501b49e95076b947a9ea47162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f41020c6de111395ff95ac93066fe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c2009d6ffe89f891634c83e7b5bee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6a780eeda5b505588af7f8de4a781165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a084d4d86dc06cdae0b454593d8da166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71cb3b3f9784082ea583a26cf65bb0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870a0ef0c53b796508f1a5b21fa733a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc757aba60d617849927516522f80cb9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e6cdf0e3e56ec6a90304520c47264170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224c13490ab3bea2434ba21342648d6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a95ba66529fc174281182a1318a99c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b270397b34cc4bc21e7861e9ea02cda173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179edc1ff4daeb2c816db614f52e988b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047901dd859c62da69f2388eb4ce9df175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f75582a4093043ebad9705d5156e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60615e3e24fe508763102d3d3debf6f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5823223472895b3dd03b5dd2f1a2538178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e251db228bc54db6797e849b971798f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782375bbb0c3da873e90e95b5e112bbe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8abab20d5701a2e1b4d20cb695da5c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85ac6a750f1939e6f0ee8182a2714d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569c74b634d031c2db4c42cc74df0ce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4e234fd3a6fc4f5fc15ae9a639c88184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7724cc11133b7220f8b1a4f552efe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c4dc28525bc75b34fc27d65b71e97186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c32f2b3a2a10731a42d587dafaaaf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1db2789463055ba4a857db588ad0ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6a4e78dc0061e5facd2c27e318905189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7ee43ebf6788da3b25d7de8cfa971190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d83e7ae3bb3fba52b119a0d09959e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd3ed3d9415366db3b3447ee1cc09c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4536e252fe0c4097a4a612069742c3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd4996f92882fe56c5f7ee8e1dd857194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f25fd62f5f69f4debb3ff81717dbcb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec20a593d10804eca689c0ef9d000f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a22ec15f80af1f05b98cebb2af08b5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a664c2e72135578dd31ffef0da322f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790b5aaecd07c71f52189e4da5f3524199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723dee9c52ce44dad3b76d748ec133a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d86feaeb6992d85291217ddc86d80201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075dde0b2936c9f350bf966d2ca928c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f72593a01bce6a8644aba76491f0b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1890b59204051b1040d7b74fbe99f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10dae816d273a670fe55f2e108e88ef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949f71191bf27ed66e4bebfd09ae069206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f83db91b5ec34ef5e6c20e855337d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1cb65d374022396a75335923460815208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19471a07c81069c3d532fac7c76a86f9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebf6ad2d46755350b0825798da77f9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0676f5e05352d14cf3fb182080827211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d4656528e029c77aa3eb663fa0618212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083fa1913f50c8f694bf667f10920165213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2ee91ca2a2949f6817cff8245b30c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510328944ce2166ab08410c25a0f862215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab2da073b2f33cbf65c7ab83cd4b0b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a456976f1070243d3adbeffd765cb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede5fd462163d25cfa19ed3ae1fc257218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e46a3b051e536ae6a467ecd78a9f8a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818cae18ad8371345eef8df93a4a8653220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f74538077445c6d446e4854420cd3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abafbd9c7b4d44d620edc99f0fd232222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b627df2762970ba63c385adda30e192223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f31409992af50f5b973097dccef24224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcabfe837c545d4bbf972dc5db8bba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7082b1a9330b76f940aa919b38983a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f2fb582f0b23ddf34c6a13d62042f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e421e1195abc1c7317c5b35f199c729228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc914a0f0cac3687450c2ea47add65b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac35887b3f5b374e36b86f9d57842bd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3834ba4ee1ba7af31a11627829f0fa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61f55ca33616a8ff86acbd6f0785eb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb84d025cb016ebbdc6807c7f2c747a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf53013aefd9a0f057fe374e43c1bd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec157c3c291147e9c6c9612b451b56235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3eec76463d23d3318cb5b2489a8506236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188dfea5fc4d6056b61ca829b0f9ada2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd67d1603d1ae8f723f7df71fa8b9b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3f2d7ddc858d9b23741a8de2ccfd5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d1f24bb89b23998e1f795f833ec68240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75dc434a405888422d139bd074d4cc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a218cf2ab95875476a820ba65aa984242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d73e866c5a10ea3e16dc796827f01243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595b20449eb21f98b7756ed1db6c8a9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6c031c77040c877b9219f094ad562245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b99b5216f08909c2a0c6a59bb63866246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7455b3f005cb2dd9d5e35fb10fb59fc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa005f4c20825cf0a8fb233f34743692248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ea4593d41ea7b5561aeac32b2a607249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe936cee34cbada37bd3be6116fa43250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15905a2f86d2c87f9b1f89dce4cc1cfb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9f8bf4e8286fe262b758d8399bff8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4445a6d909f9d6e905b7457817bccb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e222034f94882a52cf1565b974b7e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96629591fe19e15203674617ab32d694255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691dc77673247ccfbb85ec2f705dba92256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d26f41b6e2bed5cb77f7ea0f6692b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b337d6a7bb8f3f4ab002b2d9064918258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b258be66081215909a7e4d54c96170259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86382bff30489917babdf6f2a98ea0df260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33dbabe7727ceb50469db1af2d55bee261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a363dee9d91ed940da4420281187d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776eb7893b799fd0abdebf3d4371cbe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4970f16b26496c0b5f536902dbdcb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995417ed92a7bda68a61f921c33d400265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d965e0b1de00b061ed7bdb53cf59155266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d02c7c5b8b98851bb729b37f3d3536267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354dd0aa9ee6206d76be69b990817fa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75985580110199f588eea16100facb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2259d97bc2eca7de97c3b4f336058e2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c078575a12992a77ad95e67955781fa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae352abca1650dfec568b3994a372789272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5cd923d34d571346724310f2c2e50273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052c669bdad179b1ed7b408782d1ac4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da606899fc4ee74554d0facff135762f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af012f8483c4e2355aa46b0ca2e0bb2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419bd0f2ab612bc7266bfbebd2b26c8c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d374043bc727330e4ad0d6a67761c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2904bf8f872549a3de78e50b44b219279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79024dfa5636b9570dbcaa595e929223280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d044c12539102239d195558c7caad1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7490e04a1655a17ac6e2422917a5de7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05f5a32cc0e91686b129c8613009e5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9af65d3243dfc863ac7a603a5844d8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044e481f8c1031c886f2b3fbd02d56b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a89eb6b1a98824a75bccf7bcd4dad5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9cb8e4b49e1ddca16a12008a8404d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe961710b166510a4e496b91a067f3e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e5b1568ee7a6988f52c89d8a80261289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99953c4d4526f19661134611a4c3c226290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfbae02ba616f7748053be9a101fc52291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fc88308ed9dd0ab3ef8f726ab760c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc846ac6269e8c62d9e5e0b079b044293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe87ca0d991b9528f2f0eea4322a565294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d20fefbf6ee7e652e99dd23681f88295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa04210347c4af15109c3aa383490f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353ef6979dde61986572a5cf9defbe9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f37863715b2e3813b707eb3964a30298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da21524d5376dd2c49561b499750305299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738af9bc9b4c7f4ec5cab490c5608d2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c10bd179bcd2afe4f99b479d05b6f7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f453e95051991a441a6111a2c9fcc9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b78e959a1487a4d4206b7b7b90bde303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d853ec5c054c77bb5667b8d608d15304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b7ba692ba93bdb58440b1fc3c36c8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efd666f8918d0707b32d55968c191e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870f9f522261af33571b7f1c9257673307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ba761ee04ed7f96da5c44b283357f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74dab9b730625b8f8e835e4eceda905309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc48836b8fca7d5bcadd80020dad07310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315acb09fe572b096e1f117d37b5dd8b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc088cb1b4a730d2e1a9da954697de7c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7e4de114e1dc8a2019f89803bdcd7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3719668009165355f02649665bc79314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7631386f5330c05ebdaaeea022117d6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c543d373c32cab7b4f4493ab1f3b451316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8d4f263ac9a428bafb138d8fa0571317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64faa713606ed815c9da8b361a5115318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2117996ec360adfb9040cdcc68aaa8f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6364dc65a80848aed11dd8c7819f9a0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f4bd7f6a510f976850b03c6c9adfb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30227fd9e021d3ca80882b0f7a3c4e01322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1997d66e5f1228e921f9334c1c9ed9e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1935887c50bcb9f9dd4968ef78db645324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab935e2b099a432edb14992bfd0240325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480593e74febfc7b410de7c6c8e2d613326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4d7e8c55a7db1000e3fdd6dfcb213327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e900be5f9817e331b295f6cfa10edf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259c2bdbe964041097d1bacb717ceb1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8db133f09f1532b268f62052f6664330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95175acfa25fb04a60fae7823560d51331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1e4c088c7ff75498354115f656df9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a11e6ffee0da6bb8e870beda1a389333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee816ca23437784bc820dfb7b1592dc41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f9ded75cfde741f53809a338f33692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ba4032324fa8e096da0d39b6d7e0f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cb5ef6ec6bf708a30ad4453aa31104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116de3202c14f81720081dca9733d23e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00417ad350404e21ed3cb578a51409fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00384107c8553ee92267d74faad2a6e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84188d086913ad98886659445374b2ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb9bc9e39cc512359c5badd7e13cae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808b2be5fa11e5b96d95bfbbc474aed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f344a45510230403a69d10a79592811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609930843ea3de1c1e94fc0edf1d06a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc929296e6d58a853e5504b704548613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87d72691d1829659d82d040edcc7d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2513b45e99ae356d31609293db93e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e37f16edc0458eb9a288e9db31754c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42877903e4976b6eb8b7d946099319917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1465cd374876fcee6796e826e5c29118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875df7c95c193a79711d8dc245ff70fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0283681e0148598df6437d882ddcd0420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55826b52e4155aa2b858d475e2e1dc821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb050b00a67298baa6177adee7cf0b922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec779052e0838f2496a02b38c074de23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11adeb56b448e8368329e13f1d161624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7f474afe49cd663333662642dcf2025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0827436afed9113124ad51675108d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c62f7e8ff19baba8575cf1e461977427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d58b2b4ff7066473d416ae09f81d1928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146a2d79a841f1a51db58b786a6159729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8735b766d8ead69f05b6073576f95630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e512c56d260209a76ea98e921e6ef731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537fae7eca18c2f66f4addb5030f6d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f2a09420438df5b23f17e1b333b6e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9449d6bbf3c3a6ad0acc017027671234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abe9ffad5c75b7ddc1feb56103b19c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbd951f3184bf35b6094afdcb94f8736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539c964267d0835490c4447d02770c937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b2600b03da4328419476fa549e6f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea03020743cca3363b02a255b1426739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd51290352db758250c71eb24fa920240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d35cf4ee1557c02881ef8559cc5fc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559d87a84bf3916bf98d40ecdb4275442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1000515201acc64acfc862a1e99f243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21122d0b9f02625823c7a10826bbbd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171a3254bd2d1bc1c6cd09a2318e64e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0533048fde922573522a58668d8f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50978c7e330ad6b4abdbb5921e162447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d769ae7792da49fc9030b2d4da06d848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ae876b1bb020628c9b93c9c94fc5549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874e866b59da3ee70a3064621afc5d550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4c846f7f7bb4b5142c45fd3f09b0251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5de08a8c34776152631f396a30756152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2a2f5272cc1a364e7b7d08689f03553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4bfc0017c505e79c601edf2f33aa954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1f43189ac06791017c5c8efecfbcc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e734a485144c234248a77e1b63ff7956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908ae84719644ce44e104824c94e7a657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dfd1180a821cfb22f7ec40e6171a5858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1db20b571e1defd82050a731d0d85059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f3249d90a21964d945b8aa3fd49b660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd64674eea8626a8ed25f3559f1a3e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ee43c5ae8a151e1ae0cf4efe26d1d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c130ba160cf119c812bfcaead1ea80563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4cdc118960fddfa73f4a3052b0fbd464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f780c7be987889a3e30edce44f75e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f1a6c5e3ca3e12d9be18552fa23c266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0cddc900dab3249df83bb0864e410267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14845f3f1af8dda3ff14501e9ef093e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b4c46c34a857a99abd59f3820fcec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbde39f6706df32317ab1c7a62ed64970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7e215eca445fa3725f5243e4e58c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1d3ab64720c1a6b811f4b0c6e179472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513fe7ae88f16e80e65c141e444a17573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2487d60713f773d9bb98f818a8ab6b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a771b639b7fac72a18daae7f12aa875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70881d79f0b1274715f2c877fcc4b59c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251628d84034a5609a0cda02d31f19d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d3b972288f58e59ca155d2fea28dd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7603a8efbb48a08f71f2b0458299de079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd56b0ba57923355cd5f39e29087e580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e11f9d0cecf40357fcb90cdda5a7881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c8f3e7624c3977d2919ac9b2469a482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5bf3ff5a85c07855618b85c5973fd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d990e2f74813e6200143ee637d1e5e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cab33499ad9cdf7a6ac8f72d4a926f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f418a3bf0a559a5a7103039e511993086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298c7321fa03bd5c7e73e637172116187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b49e3c2b422e34e219edd8f5cee8f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b634e855e498a7fe934997c7a3bebdf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857a7962c61e517fd177abd5d08e1c090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29813468fd69a08dc846d24b2d25d6d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbd25043354cdce729cb2ad560e37f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4da2b453dc02a8f7eda2f3a79b5d393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a570316373cff7c6b1f819ac73ece94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a7a08fcf8d879c1b16261e4baf80895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e1a4faefa2e4443cf4919903fdf9496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108db51a761673f9551f5aaca609b4d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95554563e2be7d61bdd12b55b64b05598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202731c9429141ba21ee23031f2ab0099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1a6b6462a43f061cb9cdb7a324818100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9505f4b152070a17f340e16cc4d72eb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f3f1abeb595e89ebc63111c94b470102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12557e82637a04822136198891a5a73103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4e90b7f295c75b5efabd12a284857104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a770de4d3a4fe3ffc2e6d6aec5a0ab5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a849de3dd6d9d08bb8b1abec150f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece13b25290ee728bfe80446c2f78192107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be281065bfab0a294676424fb95f60108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90f6769c3e59b661b69d6f825b8520109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279f4081d375cb5ac504375d030b298110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1291cd1b5cd9f45fdc8f994c8682914111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7998267713de38d901b55fbedbabb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff4bb3bb4f89bb1e2582c3da3cac38113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a91649f017278a13fe709298ff6553114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3a5bb1b64b5d34e1cfc7e62b26d0a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa252864d1acbefaca1be28a8f1a3a8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021d41872ee3c490d2987e456b63e25117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb676741e09418e41b91e7f4c64f3b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ec26c6fdb035b2fe8e70cc26ecb0e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd97f29b34a64d6c6678765df8c5c8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec7fe69350bd3406b202ec1ae88ae7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8309feda1cbbd4d9711da168f9abf4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8e48d323410a8041559f88f31815f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1e2592fecb089d16f10c50d9633ad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c59053c52b74058942e315171ba9da125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86266c07aa45ed23023e792421605f0e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093d8a76d1e9df326286c45b078ac13127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee05a4e45a075af76635988f87329d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0060648dabb78666a2280a84bafad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3eafa5883c5a9f522a1a095ca2f02130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169f18c41b5ab449558201d7310f8f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85096c84c98cd3b6fd48dafcc59904132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb2a00eda9d22c51c3ca302b012c11133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f220af1cc7b3c58227e4695c901e4fa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a43c92304eee9b455fcbff34c5486135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc538a5b7fe40db357c859a34ec60d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df4cfd7a4960cff6a214b517dae7cc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51457f87f3704160847e28dafacce8fe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917dda15e2ce0a7de7b35c5eeb450b5b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826db70f3935a54ad5a38ea72385a1de140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1c27a590dbce38d2841ab5da40c96141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e930f86c2fa75d4d8889c6b653c93142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de082fdf289ea164c5e2a6af59775ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346f95ead2f706c5c783ec9b55d47b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db6ac78bc4740c564b3099e853f4ec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c66fe4585382ef57f399073ffdca09146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc8bb41dfc997d7f5a3ddecb897edf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa58ba99054c78545ee03cd956ba1e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9f7553f04edd0bc1e138c5ef85893149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43929edd1b1a26be8b0235adc6a3b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51074c37d56b94db1a98668c56d87d51151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a911edcaa77c798b83a302d26e13c75152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd24753e1b686bdbb5df3e5c29150e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bcd24c72b7532e00dd0a89efe641e5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06556e1301fece5fc5ec3321b42bee6d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661ab86da1ffb81ebb261df761a7e1a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c5094a1bbd9c04fc1e00440dacf67157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394000f57db575c7396c88809ba817ee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6c9334d36f7fb6b57037e2f4fa6a9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9e14e93e7db1c979fe1c56da46495160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c32cd82bbdcaabe206b9bc35a9de3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661cce29fa296870f914b6faa317bfe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef72f1cb4717bed7744eedba57f743f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9c36d8194bac76a1a900c6151e66a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488f09d069bb0f1706b8f61d41d06d5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ee1e59fc18e15ba0d4e4d96a13640166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa1b891c2114422d9b0612bf55a7a5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42843d958e224db176dd7fdfa48e6179168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda457e900a85b5ace1b11858774fa1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884e9ec80d6be64472deb8d03d605a6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70f9658f3f97b2825d66a8c4e2dbc8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1569f113aeadab506cb94c9809410172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9bed837b3959318b28fda464feb3db173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f1e05a0ed3d2a98d4a7bb4b0515b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22616113ad104b284354eb15cb3aa47175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7cad62f5f589fffbe83057cf52c95c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6e0671bfe1c0668edf0c36983d7a7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b9e36bfa1f60f5687228163107e6b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca0389c4006863a53b5d66513d83b2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b9acc2bb07b9d92e101a53a4bb9dd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90dd7f0220faa2a265b025d4de994e3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997f3cab6b72f4e375c2b97bef601fe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2a8b7ec87da59899007f8bb822dc3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da80881e418d06d3c4622e415470749184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d628c5521386743ead9a367b4a5255185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d135760c12358f51b27b16ec764776186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a899983851f5e830e4896f32e5957187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b867035f0625c65691d66a9c78d181188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac29f36c841a05534439062c4ed760189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26057716478edc7b8cffa9ef3ca543b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52aec18ba88a46f17d813f25d56fcd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d3775a383823a00d19b93af372201192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761b22f9bc03b2fa2b5a5abed6b84ef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2d5fa5d0e57a0dc94f6c562f376f6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc31422a4bbc44095940086ecfbd11195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180fa7c2537444a431dcce69b4149e4e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e411a8782f9b53bfb1d7f55f2f04c3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4821f8564fc142035ce3c575810277198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb103d3266f8159b26b49defc104c992199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a82207dd2fd211856f6ab52348d586200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98d240f7a3b3b575ad25739f57ac18201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798f8da03a41716b67734cab9affdcd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933067f79e3626e234d8daff5c60cd70203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b91d58bc1e1315775eb8ac3327d7eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f15b7ee5a3ce53ddfb8929eb8aa198205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed29b0594460300be7e50753d642ad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5288d6517377e2d14816d46cb5a54e6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3000ca7ac5a05508367f03995fc3c3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92057c4ddcba162462c2ca3bc036da06209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f522fa26e20947418d0a3d7ee6d98aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97f74fff2dc403faa2d81664280bee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752f224004533182259532731deebca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225e3347bfd091180f6686d4374f121213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11be6840a8f9efef137ccb10e9ceaf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfeb49302bdabc9d01593b2ba3c3e38215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548343eb32b903dc23ea6dd36e31fae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033e34d0fdaedfc036e0a502611c86a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d87565ae86449f6ca93fb5ff8f6bd5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93848cbb340dc0b2cbe4af2c3935c8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cc7b426ae11e9c6cb8254cffce421220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8068d1a184a882cef34c56f04beb688221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d71979a7ead415e2fc8bfa0eb1bb4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a61130ad4c7b67a53938529f02d7c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da05500ae4594aff4e2312e3779535e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c7cd8ee3c448ac8310be3cf0b7941225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f76f80ebb0e20a14925a4341f64a95226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dee48377a74aa35d006de81d212b66227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756af69f6e47275bcb583f4b7898ea8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7e4baf5322b712e402f8711b78e2d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e33f4cecd98d7d624fecf7270e4b46230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819caee853dcc7cf0789f43ee22ab3a3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a53f971402bcebd49658c85f5de39232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38617207643fa549847e2a86b55eb926233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea12f9d11618d1cd64d4b788afd1bc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338b0473a386d972dfabaa61decd15d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e4d27690f2367dcbfb276c0efc810236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad252c81625b122f9da6ad9fd70f2ee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c973f0b34ed3cd07ee54987151ead238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5cf77f6c83727b5e4803c1605720bb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5e84f3ce33d17ffe64b9e3531b9aa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a6881e48f5a579bc7265906a9deec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1414fcaead9ba486083f67c357032a3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe842e6af0b984ee8841d143a0138265243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536dc22ec872887766da3a4e82846b86244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5d6529024dc6686650ef3adda0785245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94424be3eaa07ff2ef1bb328cd971f5e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f4066c09e78842901694ce12ba032247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4e8b3f9e2b1b3db4c54a691662fbf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b82aefad1cb369cc6bac1ab9032edd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefad2b7c3401c9e42a253b13ba79130250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ac042f8ef3b7d2c94622f4e8eb4d0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062d478ffe005fe3e2d78754bbf0266252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d54660577b31025c68eef3791867e1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5b333e313be4464e145124fb5e437254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fc0f30dd030cbcd1f8a7fcd2ca73c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d264fa42d5179690103ec725110cbd2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1f70453c9bbc12fcb35f2f0ec117c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713992c143d7106066d7379dd592f7ad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5da39e0ba0505405290866876eefa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ecbbc7c67a007483cf3737cc48ec5f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1bba81b920dbe1e17eb70d8b95bd8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998f3ae67f954153390d178e4df7973262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb6ec77c511d126ef1a1b8adefdff3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9013d28703f4f34fc0ca200277c5230264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83069d4ee5fe890a4ce1e3054d5aa7a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300a3f8e9bbb532dca4ba38d176c9a3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e10ed4591a6a3471b887d4032d819267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89aace0e9c01662a2fd740b74e5b4a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bada611636a27ae1220fd294ab8b62269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f326873d644fdecf364bd18b5365cc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4eecc1c4fddaf03ce3f993f351038271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af464759e31aaa0703255274aaedbd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf91ece0db268d08c43fead7b5a85f0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53276efece5bd46300635628a7a6e7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20d346f7b984d2d16093124e395e40275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072cfba15597f0d002e5de97f268e36276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e95bd5b7b1ee9db0d8568bc5fa963277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43283433d17289dbba63246c9f1e541c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d281506e41b581432c06bffb443ca5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629db7229366b4542f319c3ea6f0c994280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037850c4b7694621e94c269d8960625281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5604800fca0a2d5c3981f505ee910c8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0fbdd6bc9637ed2ecee90b935a1c1b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684c2cf7b03c43fc17bbc0273005f28284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734ddb59bd8b677945ee16588c6c1e2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5919158c6e0d732f1d07393fe2bad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6c9c797391216e90af9f380faca16287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c91041331582d4fdb47f1af3b891f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13dbc73d8b9151f7455727d9894025289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778fbf866493ae73fc7a80b0796897e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53daf9a0ca3514d31defbe30249e4c7b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa347ba19cc9cac696e074f38293c15292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e93af922fca4733d03f2b9efe18789293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e43d0a3b47fd131bcf0868bf6c893294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cd1e2bcdf93f3adf70feff1ceed18295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc173bc2e6f6e19805fba507fba021296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e5de46303bf355689ee13a2f0c08c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee1478922e0422ffd3bc15f6c36158298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d4cfd746ee63945b2fac2c4cfd56a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf4bc64fcfca9df5643c4e7c541622300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b07e24a7bee161b56a9d09d014096301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b7d05a0c1e9dcad330d23503acb53302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cea33d15342a19515ffe9947c2096303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c635c4a97ae27749531495ece40d1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d0f277171e0c4f1c67d4f30095a07305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e8dd3e7407d6d04cfcc2939fc978b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122e7ca6cc9338e542e424d61d6a397307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd463f5a3d86f56707bce5d6e48b83308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f12d58b670fb299b5e0b8b0cabf35309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d723366d438e1069f729a1a56b9bfd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d586218132dbd470c29964bf7a7818311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769120b2ea0ff7697af5f58456e4ad9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73575a0293f1ec2afe2c7e3f78cb20313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b39638e673a91cdc50c36aa191b4f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2ebbc92412e5babf7bc1894ad858e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa37178ff550356b34ee2cf1e2adbe0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2735feb9afae709ab300eb0ad0d84ff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd5395b022e9c1992e872241174896318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194493a5669abdb05673cedc273e1cea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45aa6639d40166f8930a5a8e4445168320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034da4617d6c4f12f14e87b7a3c3d337321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12a2711838613e44a6fc407581a235322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c79997c021b5c922640d346f80c2a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c021cd131bd08ac0063a5f7bba9f2f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae47b749b4ac6060b3b58728ee79c5325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>