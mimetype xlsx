--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4020a9eadad0759f3307d2e279816681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda506b8620084266c04de6681517c7e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059dc51279bac89bec07cfeabb728dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1752424d9687dd452981134282bbdf74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26fc91ad3b3830a6e1719d4028d6445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69681f712ddf4500e5cdba3a50d2916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22818fba7ab9b83d0a8c0cd181fdf67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dcc835691e0306bff9f1e420292d718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4d9ab69d063725becbbf0c8a0bac09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929bdc308a4d7d48fec7c79bf0bb6c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce3f2b9ba65cf229680867f9c8d7e011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b66269ceac1c02c3de906efaff431712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afa43ca9fd768c61e188e86f53579713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae78f9b41f0e828278af9a8a3c22be714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c00aa604f71acd837d2e71087748115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8f6da337496f01071857651fc33aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f48a6431dd03dd9c226a1a9779ced17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744f64348cc95749236f7c7d24e661318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c91219b81e6e07a04c0ccb6b299fe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b5c239940e41613f7bd7864fdffb720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8e58713413c8c52dadff7e96dbf6621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458a5d231e2a8a867625edada6d7edf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e34817a91eb3b43d701ef2cd94d65823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21586ab4de3a60f806df3122099a9324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710be61fd019a2cdb8ba2895689fb5b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44aeb65db02546f3271c2a86cd799e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77444eb8597350590d7343c901b1469527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a41d4b582c737caf3febe029e232eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377841d14a073c3c747e4b2f70a69ba529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b99b0cbcd85a0e324608149d4171d530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7917de5556c7d5b6a78e1b3a9074c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06174a1ce3f5e114463bbe93b3672532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e9e4ce349ab72a147bffee9247ee433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3bba7ea5e644923d2a84f3b678a4934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c1f768367b105c703b77156b8e25c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0579d199a1f1eee719cbdd0a875da36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fead9cb0ce375676a0af615e551df237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fdde653456d9914c4b51a8a3ff2c138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624a8090a0f9fc981277edcc4a27f8139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fc19937ca2d217cb118fbf694478140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698ebed0ead5dc918b596a8cf493eb741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57aa4ce195e78ec269e8c1a1d29dde42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1565a332381ca986f86b38868c86e343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d40456ef60c1722f04e52e181260a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18393a938a08602165bdbf1f889cc0e645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e6f35cb1ee6da92dd6d69f44bd44946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a161fd44be8b6ba46c512412d0d8e447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ed0a2164e1387e27b2e69cb8c6cd348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5564095b47001490a61677a62a188649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3e8bef5c3cdd581e7ecff76b8de6450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0651ee6e634b97df5b1c7ee6d866a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c079a0848e0db7237c7f12339e0ea852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f9144ac0371c01a07066e0f708ca553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fc856143d30867b66424f03155c2d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612686e62f14663c899364c2f5ec5eef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35cc54e6768db4e37b8535d3176a8df56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf895963a006f57545afb544a02bb9157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a36a36d420292517631ed21ceb7f9058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cdf8b5569cd9386bc34aac7fd122f459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457dde9c5583f5871937c1c898d4ca9760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb0aa1f72095cd7eead1a804030a7961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754722dcee0cf880f5d768eb57f9875a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73609a97f2dd2fa94ebf0262399eadbc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7136d53eaa6085006834231d77d5364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71411a7f77967eeba498732680aeee465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a74d1253d028488896aefa9fcdcea466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9e7dabe7990e274a78760b0e61da367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04f11afcaebc6f16a466cc21c2ccd368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ce2d5068e35efa77e310989067cf169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbcaad226067a89aa3287989b1111a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41088c48f7196365085da7ca45469bc071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03663fee0f10634f388b5506259de3c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d54cf4c068e2aa5af470b892ee4a6173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e572b8a33d6d14ff49113a7c56475fd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27cd269277b41a3902c7afbf1f469a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e0cacf9f70717c03fa66473ab1a3f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14672bb5b96dfbd10ee2c7ac616c4c977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58914a88fd30bda595f1018abd334078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681052436fe7e72f9c937f960c686e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3193d5141ec805f908d2a7305d64fcf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e99dd9b407603cd83dd5a6011776ff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fb1d2bcb6fc5cb155bf4243cd48da82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab5c6ec395df65cbd6f1a26d42ffb383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2dbe01585d78f7a15c6d2a0724df6c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c41c86f0271f0a29fcb3bd947f88f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4804cfbfff5f18dd5a0eb8b0d689186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cdf5038bd31af26c591c76f80c51f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad52151dcfbfd11a4697b71f6c007f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62165f659d6ee84de553e6e37ca6bbf489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82eb8b6669606b31ca4fd50e07363b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090c9925cfe5eb966baadaeca7ad6e491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41ab9c834d9550747b12720edb5cb192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e78e60d3e2dc63ff89bd2bce7f196c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5a143c25e6240f15b8724ea34061d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91843a22f9708dd9f7241e2fd9ae8ce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d5a1ff4b4675c7d31bea4c3c2172496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6477a5e295a9617a1448ed1fb97bd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f70dab589a13f414b1037cba17703598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213afe103146ef2e0a53a74c72bbb2b899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2a35f75f45fb6a968284071b5667b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39bba5ac83a540d302b443bc6876ce5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481b31d1489818cfc8c16f065040278102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a593f1b17929656e425bec4e35e495103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ea65adee4c520253ce954f9106f3d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7d1f2df6cadb622b366f204bed95b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c805164f117b5330ca124facd9b39106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173927b50d052c0487d32fd186ac8d55107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412671a56e6460d461543e86a169d5b1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a45d1695d3a2dbf685e9f12450608a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef1e985c4f37b23eca2da00f0ded15110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13af5c86cc0d0dc23491d348677e49111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3d238a21af01e95c375c99ba0bb56112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa002078b5f9f886e410da32e8dd56b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d9bb075f76efb63bc0a23b68a3ba4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669d8562495dccdd1ffbdda92eb5279115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6d4cef5817acfa4852b5a2ec9757a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec2b0150244889873018ca9f984582117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130d926108d03f09506b27971f55dba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad4ddafad788aadb3f24eab1382fff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e5792dcc6551d50ab8d0fe1a4a25a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f13dd6ffcea59856538cc5d68be24b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0ca6ce430861c614f52ab56dd64af122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb733866855db1cca60a6a2aa822554b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2a20ad655510bb4651adec3a61e8b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbaa6753e1d71b223af6fdb02e2d08125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae586a1b14c1a792ac519b12f964f5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21d289b8a411b5791386f134618ec7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0f19d01f2017e322e4820c51052b6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669affd5a0143bd8f754f1f890ef0f43129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350b2866dce2730091e45526474146a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9057f08f410675fa2a7e6c79a356d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5848e6f2c9e4c72f5a4e0b41488ae3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e7d903a031b6195b475f9ab1a0f45133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414123de6d23c97d03b0acd88196347134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59571346316724c52ccc5c2b5ab4e8dc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4aaf28df0dc8d143e78b61fd5272d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c2fdfb294e5d7cb2ff7a1ef889b7b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17697012a56420082a6b55205dd4d73f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b7bfc805f541ab65c6c407fabe0cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b654ff761613a9fc352ab2048978d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b4684f372e54d280682e58571cc66141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44eeeb865b962aebfbd1a825970b85142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdc9d49139d31086f2101b35432ba2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e730305b1991431356c9c71a51da007144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac3407f347a461af0569082dfed4d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8a7c66ff5dd728868dbfc40615197146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510a2d5b984b99282c3072e4c115ec6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552121f91ba58cec3bfe84412f7d02d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342113e03461c7909116840d3bca69bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437a4d9514b2f065500c3a288d33c1c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a020fa81bf7b1de2f00abb1b73906151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbfa530b5fd9aa4f419582bfae7d9d4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bac01ccc623838b7f06f9a3653768153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98e098ad4d66e35a3e66c15ec8d72d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9646f0309decf9c2710666f1cb0cc16155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296fc6db5afcae6becde78b6243d863156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b522f31db7335483938bcba60f8089157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c0662a8290c950b2d7aee87ebd380158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228049a154a1653b9c2243d3cb728f8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c07bc5f4cc07c42dd0c5f5de0a80b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040c9e9712b5cd8b8fea8a372f22243161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db43e017434966c9268bd3efd5276c1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8670ce6aa4c1c6255615c9996d656163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea95fbea2c8b007e2b49924f42303ca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40184a2d48085448b22c687a74641eb3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208c561840880e0f4fd752b4e29c1fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e17e0c3141ba7b59a3f814ee7b625167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1a90c272b49b8e1b405efbc9ad524168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c361b3de4e851376b5b5596865655169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df7389dc83b823f470566b66584ec3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0a2cb3e86dd60dae9983246c36b1f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec1c03f77be25726318d398e6c5d1f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338714143561f07af846d53c79b520c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdedb23887857056137a09d07592f56174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1766f1f7149c305a961da46409e8c1d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b97a45abb68ab6c8ea7a2a2654626e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f4c2276e6a239fffa8bd04fd594e3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8857f94876bce842ec122ad5a4d77e3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdcb93512bca92aa8e14a3994918fd5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a005c470228d392cae99f660224384180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7794952c48556e84432a0348d16e463181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422695a3c104104bf7ec8889ca6ffcda182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e14446b69d131126b437eff6a6e640183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5122f79680dba7172f72533f4d49fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6d67c9e757701edf4cc662a022140185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4901e5d7aa7ef39ca1d9610f95d51c7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869860177bb2dfa0025d14abed8fd7fd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ccf3942b6400c235db5ce364a7f0ff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff569d5e0ad750cdb8286a6297881fc0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3062dd0742590b102113b74bb8457190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dce5d1e3ebcfde51d5bd1d5ddfdae6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5b28da5971a460d8e1a2501a7f48d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44a2b131ed876e5462331642b28f38193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9502ce2158d2d4eb58a91b7bb8e33d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95264a8c763ccbc97529103616fc2c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46fb135d2207a03cca14296d7daa82196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a24c7394d6d3065c844ece4931e738197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d2cff7f63569c52339eade5a03ffd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc105cdfb099f498eba3ed9e2aab84f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1d30270df609a9788b0c6e9994212200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ba7408d6ea2b7fcc77f5c0e3bd799201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c1b3af1fc83ecfcefc7302181c82f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b406aaf40876915b61e17e141e352203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e513730bfb5416825efbeccfde3bfa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346bb1b0602d239ac506e9341cce5a0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5343cb96fff04f29d260a42a14d96206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3a7b3ad027102e990ffeee01a525c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c0be073c8b53b9e32d809c6a5c9e2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab248628da0909bc4d9075bf4e05f082209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614dd98807d1d2bc9a65bc7b08392d3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f351b16fbd09a0264885991b74c9c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f953eaeb5a5a573ab72bfb0b73c67212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdbaa64b88381957e61d854862270cd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ae322a5568b3a4b896a802c54bba5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72b31d2293444250e9cc0c596e8395215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561272755bb974c5709e3fc9a8357dc6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f9386d88046355883341d3d4c3332217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e2192eccd3b2e95f70c5eb5f60349218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73e1d7a8dce9f146a042ec5f8ff19a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1e5cd72224bce383b86dc5dda9fbc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71330d789e448977ab20be431d5f3149221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b788721a11cb1d64b29aec2ea35bff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b5c7e86d0f53d3214bf9266e5e665223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34194de71ba35cdfff88571c4be8fda224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ee462251ce6586b4ab59587954224225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf06e577b0263e4156e0fa09769a6e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdaaf56f8b81cac820d531b1d480cf6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f946caa7d0fdb1648457e29e43fdb5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150eecbbc9f77317d045d2451ba0309229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e667d2f3a545f6de0c2b3c73d67f8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14c9accd9dd192f012e8d4767c85a9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184245304aab9be93e58c28f02965ca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19812e67232c48f21aa64af8e2ba02233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373717b30c7d1f98441c60c577044358234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636edc9e890c3e336ac0e2373a70c191235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7265906f774dbd971508fe828dae2dc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb58febab52ef499b549ebd77ba02b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd8e76cc1b4584d16821d9e5076c85238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d657a377b9efdc328fbf30eadce6562239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea78c87c61d9e0e52289ca2ca8549e3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f390b19fc949129fc60bcde03b4fb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cf1c6dab03f46480abf0c8eb04843242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c2ac7a52a20b473e900b239539c01243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b24e647d8c3812cc491ea86a54ca6d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac1819560438ba8e89af3119915694245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79012cc33de3bc881bdd76cf9484d212246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f45d59f46d8ca9d7034fd0cdf2647c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9f8efeb854170a7ccdc9910ab2bab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be05d5bd83b7bb0b4b835f1f7e81f2a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908370c6215fc37491aef25e47839ac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25098912aa74000be818b509eb1c13d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6260331c5f7cdf074a17112623584a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed0aa8a850bd2358ebd750beb7c0b5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439aed4b47acc8d317e4337ae7b8313a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19270434aba000595382424c8e18b74e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648e597283f94709bd9957992ebe0b3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea2011ca608e16079a05ab9ac3384d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c448c543bfbb1d123bff012bc2249e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb57f51203c62898a2ef2b53a7668e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305003befa527a9e7c6a98e21556e0d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da563edc1ea2b3aa7d3305f3ee2df205261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a46a26eea8df333969880c12004a8a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac5adf94c9dab8b64bae3718d542cc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfaa994df54249d55c7ec13ec39cde0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0dd62ca5143dc39441169a18a4080265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1480c84892921d265712a47f329ed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62e5fe166c4a073ca3cf79585eeb8d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385afc8b937a2ce83440f192bf009329268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5373dc9ae4342a3c702688ddbcadd7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807977682ce0186e94429dbf62c9ca98270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33513c619cacd2f77c5758721aa1b85271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889dc01e8c7750f0b9101cd0b715f031272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f5fdd3deaaad1d1a934de8a20b6e8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c790e341ed746f6d0cdcaa2103e6011274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095b4798938040ded19e9c54fb59af7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8b161dee3b7d173292ef21f0732c7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e349792ea6b488b6ea05d880de1ce30277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297fa165457683b603ebcdaaad1b2fb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0b0942b957fd18eaf315edf76f2a9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba2e4ebd24710e88bec3d7b2d44325280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b7dbfa8c2f26f30b170abf83a73b2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877bb470b9af13c20e5b4c47a3cdde3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce319792d72e3310f2903415b432da283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc59b2b6e1722f60ded97ebde0f1c24284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1aa6b0026b40241d5926b4c78e1325285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76956d8f106da1ea6b2ec2bd52862507286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92bad53a834998b5e1a57f460453fa5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aebfae3a3a6a78e33800244bfeefb0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9018b5c1c7bef522c46d165fbaff77289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceac5d4f0b1e927ab40868ffe53eab2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770479d26a28e033a3bdc1ad605c7d7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7b4f5a7bd907440abd16254c4555f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16602a5f16a88cb9df9b80624d416ab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ab983c48e80d42fba5c7df2db05a0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b05140a8e517d2ce7071bd5f514a1e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e169960779bca6c835205f78d5d99e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8a806e83eeb7ea8b97fe619c1384d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f239ddd983a2b14e1c64d1616e5e299298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942399a0ae776874625417e2c5ce884299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c650c62530f7bfae1aa0943c27d00300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249710709f9bbddc157b8c8f8a0a350a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346dd3d50b8601a0d8d31f936656efb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dda3ccf0e39c484a57a8c68d9dbb28303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05780b2b32f3a1955a8507e0a1c811304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faed468db4e336182a4658de96f8e46305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ebd4f4457a9501a1f58bb78c38b022306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f781928043428d260976550c7e2ea5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617e14fad509df05231f5bfb1662c61308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166eac3db27c8cedf70e20cf1f62312c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ed71eea731b0152833542c378b6b7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3628f4b64277bfaec1ca003f61f9b4d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802593c7119b1fe81337c9bec631b4d4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99646414caf122d43eef8d7268b5fd7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174bc70f84e48001e0d7332168399e5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a9878042a0ab9ce4702a176b9587d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc52320410f22c6249d7ba6c97f420316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4b7d348c79907f6c6468fd4ca9b39317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d22e3dc53c17a86078e4c952d66d06318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625df62406e972345da3e4994d9946e6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256df5278a78959aff3304862aff154c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affbe196c5887c255a22b0b359448d9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91791c50232cd36bbede17b33913a915322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786e345a2b457dae1b1a91090344487323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136234632f6c14578d97757143325b7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919173d8c6c8898054d95fc37c0c1d15325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02903ba80310cdd35aa8f7f47c1c8525326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f51a06733d10b462db08a11c741fbe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1df751bcc48def2fe47b519bd91f5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a456b74cc0085e4cc4ee9e5f5f25d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad01c1748bb658f8aabaccf42df79f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347b908840f94d3f7c87e78648701f1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce5b06dcd6a5fbf4b31a855a942f2c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e523e7bad638dd5827e9ad0ee94592333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996e33d853bd65e67d3d1c090b317b71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d049720b16438170b34862b452ceb22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd546fc8bd5ce762197d3c5e2774d503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799dd19424c2acfce3988287a34e8e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07c517021cc38912604674a51c26195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db94a6a831a1e98598470ea470d03c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfeebf215b0b009c1a0d2eeca225657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6afef9773919771607db6879f91de8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eda87235418b7aa70b49fbeb3a7f579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90647fb4520771090495d1d5d4998dd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b9eb4686263905969fa683e1efde511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59754e9635f7197d52aeeffc434e07612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514ee0bbaef1acdac8a7c3caf49683113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f800a603d879a7068a42ca6cc3990d314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9f16fff1435e30ee8e2c03dbc614b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdc07661c6b8fc0f14d5677ef162a816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0796d869c105221776f7780dd582d317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573fb5079a8a164cfb8fd32db97d93b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f666ae8dfd23a4145a10b4ed3170f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b893bfcc6b49b70e9c8742e4ad99920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c65b03f27a5d1cacd642c0f07ba99521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34668a56a8a1ce8fcae9b84ab7936f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6bfcd81cfc31bf98893c5e7fc721023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90b4ff313e55b5fa402f2f9c85477324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9f6a8031dae83e89d18c37bd654e625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d8499dbbdb57a4103d223c464df6c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9fde920452b919aa1074aebe5b3d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcf5b23cbeca8dcec2232de4a5563928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b3e615ab7cc456d6e589528d0f4c429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed75203d77d76775e66507cdf156abb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5296ecb99e9688b0bf56f88f2a546e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3240fb7d515dfdc0a0c34424b46f21032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18139d780fcb4cc275c8686c95f365bc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864875e8f78a87bf4acd502c4f780b6d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00b96442c73f19202bbfe05bb3f67435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84096ff02f6ceae9293c1a7f6f7402c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d9a1a18640e2b98c5a21abc59c31e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85c5ba3d83650a8577043bd93e8add38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3ffe97e30c74f06e26b4270aa31fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc977c3015c3a3341a0e3433861674940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54629a3b7a68c57a4599a697d404a041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eba4ce791d6743036c8ff375fc14e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0430da99653b3d55856b669a006ef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c348d66d888c3bfbc5a4c42930986844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594abf7bfc5b10770d07dda9d9190a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a92961c246827e2a90911c1e933c546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faecb1718a0226c760ace652c9f388e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7815dc64a8b739b9733b1521ca9673b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaec4b6b19e0dfc2db4bd9b59074bfa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6dffc9ff54c5c6b261b07d271af7c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052d1eebd37aee5a89a32c05f6e920251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ceff363388f158a8e105e035e4f53e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ae819459914a6b9dea5d652364f2a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c2daa81c49da91477424e9f70b92354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa1d42e2e1e6a348098627caa1d28f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba587ea52a9a4865060ad3b6bed8ff3f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4de8a0562525efa25ccd0399a987d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd825759add2a1423689640875ef5b158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2c004fc80697cd0cabc30b9ce5ea159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377ef3352f8e88b461ea4729534a15f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1593a84428692c2e5f68c48160c9661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c6d8195d5e0d73313dcad7d318c6e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea0206d13f331245177df491a1ac8463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7e1ab09f2c145e77ff784ec4d51a764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8d7b69276dedb3270c99bd71ca54d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8332d83ae48173da1553ac4a5220766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235b8fcf5a6087aa94c497d1b55ef3b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d538357aee90b96b97b8258f1c56568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d6b35eeb7a6a07f0da805cea9190869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6767c09a76256b11068fc9a7d5056de70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3649f653b1c0ed401267e86764b8171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f98f6e0da08fc189ecd4d298d5c2872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2214056f1056f29069865cceb312a5173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded082e9eb4b95ccdc5b173f444e24e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38569d0b0e5e511f11829267d9a45b8c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfae14c9a112c459b7ca99c8827bf6776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6649a802abb3189895d879475a9e22b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ce0f9aac86571a5e6563e38db99f878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d659156728d18fabec1d05a8b12ecf079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6987d3ec82e67030f43a4caab5ea280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e1afa777d6b294797994561dfde0681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81bb3a9d9fc510e600a380f790b21c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8e06ae377b472add47b75af61c23283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d6cf9553c5a1ec9fb26d723d2261684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2179cf2cc2bf2402afd8949a6eaa185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7d396ef1e114b0be9dd720bd35e3386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b50f3859d36a304fdc773e879fce4587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36593d880ac0dbc6d747665e78bc3788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72b3258f8a34b507b5af38b33fca1a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d87a6eec3e6cc385925300c32101ca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35970bacc18ccb0a4164790b2a4dfc391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7af6050eacf85c0c0df5bcfe5409392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62826ccf0b95abb4a110cd5e0e90cf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb878a8bdadad7ff6265859f0d1d715a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaae67ef52912162bfda4cbc442c6c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b3b9872382fba04b4fee73d3c00ec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f577c56aa2487012fa3c8e0e0542b1397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292f359ff23ae944b4394eec61ad74098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86f2dbd8f7b828ee856830faa1454499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0be185730dc4cecb821500182786c8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672a4d50b4679f01ad7a2f02a3fabe6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026aecc14c38984aed1335de5310ec3b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb4aa72f567c2cc6a21a2ed2a08d41103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2edbb9897fbbfe44fa486de5133673104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4f3feb11e1cd8b16a14c882f0a133105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48838525f32f53df32161eac86b66a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d754949dcaa54256276db4303a46a2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330ce22be514d5298692349ef4f8dd0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f14b4c8b1aaa967ba7170540d5bfae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd36b644a1f4fb4ec2ba31c14f6a853110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96ea7890b782c1705a04e413d8eb06111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a568f2ed0eeba5ab91e7423c76e6003112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207e5e30e7a217242e076a24ae13d20113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4718f1f9fa3fab5b6f6fb376e4834114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca366c3090dbf35d901a1e28db1f7a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb4bbb712002841d51683be5b1a358116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623280d1738a5fffe7df2a8ba434aafe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fcb0f71ba61ce346c0a2763698965118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248193c98eea0fd637de6a9b0ebd1fb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1fdb15f412038f3d86bfcddff2323120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01bafc46e991941b9c9edda302e9c9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02826cf1a924f219e13a7de73e27c1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb0a2a969c2186b87a951dd489e7d9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2c224a3f349b65d867cc5d2f27875124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20002e4767935df67ea37e38f4151046125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306697f62e8ec554f356bfad728bf4f5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276106eb0fb2ed611ad068d49c29928127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62aac5a1e5c40b52648b394d423c070128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406762292323d6b0b3db48c9afeb873129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde4ed56ff74cdfbf89d1c05d1f0d45130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922582d81ae6831735182a524ac3706d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1ef3b0076c138676803b5c6075d8c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1286eb3b67873ee1512f9f1b052d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119dba19dda10b2c95a9f8852ba0efc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef1929187d9fee5e6c1bd61f7b6c0b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a71606ebc969f132be4d987b88072136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bdaa35d3606f8fbc506b3438a79e7a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae7b087203104013df2c2cd7f40a89138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae0024db0ad21fc5cc4b5fc60d565b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0e1376f3e53fa97b376c85b867519140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5b34862f4d5eeb11155b34a363193141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef1c68a96c84c934183ff9b6003b60142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf217f5534d0c6847f031f960ceafd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6426a0e513009e2a2296c1eac749cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528e4b75945ee93e57d2d2b8332a713145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad048b963960033f4505e7fa67c9b811146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41984697374c6781f83942f33fba312147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845c8c49b9eff8cc62224ab2459dc19148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf06da864c2b213f73c38362cd97e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a492d061eb2d2fafff5a467e08f31b0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c92c9ae3446941dd63e7bb8d40990a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94974fcc193235ba6c3558f4f4bc752d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aaf139aa397dfd07b325730a739234153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc949013af839862f46d23755036a9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec10b7bbace45b367c89cd310fa24e2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc150d8b98b48dab1e18cc93eea332e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b560b74c2a08fe58b3ac99351a0982b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a808a6790173f4e2de8276c75c72c03158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060555ab006ffd01dab5ff42c0828b2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ebb791f3602099c556baa92143875160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7770c0611d93bc9e4ef38b90b96a4b3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22895523ecb5165168b32c9203276fe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1ca16948581e963a0a3ac399534d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6c8d254319e4242f5926bef66b39c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062e9ca38c5c0177231dc31a3c0ae74165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831eff61804f4526668b4c536ae243f5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fe26d5763e81d4a26834aea18e922167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc875e4950dfcc3c82b8b986b538d9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee752893cf11ee877b92973de7161006169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853586a07fed36656f4ec45a8f826808170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e080e8dd3613f64e3eb33db8d59407171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5be3ae244d6158e43b2cf7b5d0137172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b005b8c629ef7fcae7c5225d93feef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca06e7c827f5a8524e25e0ee9a5b4d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23ef928e29af411011fe52a697b1c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fcba8525a845f48ad946c30e239b2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dea73a31d840d7212fb0a1434a2d22177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f56f7c0d0f202c7ddcb76099fb6e6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246faf12436ad440553b90a5a3e06f92179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ad6a29f1da2ee1a623389ee9dad6c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3a7dd122f18bfca50181c3adb117e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a30e9b8c005e8b01b60bf3844eb530182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76033110032574492af98aa8d9fd3dd4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e16e2929b868e40c9ecb3c0e269791184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb4a788ef00b95dd2e65241b44b901185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc38b2e1c1a0f973951b88dcfd9dd75186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b93d51e50a144888e5f271eba372de187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47de049241eb9b254f78bef2cdcb7e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6fbe5699491c109b0f92a419ab834189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e358d3c455a061b2549100dbff28970190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e426d8140f8dbd219c42fc48427ac3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d144de8a14574c8efebf2750e5006c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5258147e9328ec796bb26e1d7a88a5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216a08280d166cd569b7875ced52eda194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ef114616322ebff9836ca56b64ac4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752cc68b580485833abf72ea2e2e824b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f87de275f422548a75a9db46849c5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b1e824868d705cab4eb6a752d73cf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f95ceb374aa26b5e526d191af688cc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62802468aec4d1626519da25c736e0ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687060689efb6aebef5c28291d4c15e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676bf9eb9eb9d7017ca78dccb95a542202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51cd182a08630cdcec83b2a6d625a80203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451509a1fb550679524d7b672108299204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf48039bce05de4a277bed6ea849853205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560effd7ff05e1e10281bbe3d84aa2db206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd746adbe02524ef54e5c2c4e83b74207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bd85b9c2a7978cf35cce219142c26208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6fc3f5b59db50968fc79a70a3509ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b73dddfdce2760d5c1c409493fd80210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878b3e10bc7e60c9623c61b32dc1fc7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09eba9bd5a02ab23fae658a896ea711212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d77a506b1019912e8922e556b3497213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2f4684d8ccea58a45e2bf9cd73c6c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6a37689a594deca18a5cffb5c4f85215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6651f0e20bd2e32d39d54a01f9907a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f09b8313bb2b416aba570deede073217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b9ab8686498ba79877ddeb6746b59218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ff762491c3799ced2d225555e24fd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056189568490b518667acbd31d2a6e1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea7ee93c601da90acb2f8f0c7e6e23221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a83842e7c1165e27d5fa278a42403222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500d72bfc0db024ff61cbbef2bf52ec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31400fdde7848308b32891d175728a2e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b09ccf6e51f0247dfd5b336e62338225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192cacc9d79c5b70303333e86f4ff88226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a445d594559f48689c85efb8daca45e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24bdbe8cd30b9192d99791516285f0a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031377691e77ea42e291e218e23579bd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f47d38340c2e626a7c7b375efeb662230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac95929399b7aea2902699cda1f8d5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563b9e0958ef889c9f524bfcec6c046232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a248a713a6ee49ccf2f823fd43ffe2e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1daa23c6ac3d774e76c7ff2827e3a4f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e685da12aee1269a3ee44181edd972235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963701cd27a1169336bff4f40a62fdc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b92588510a219ddae1fb449edc977237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e63fdbd3a27bbd5321b1822724011238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fc557cba2371869df08fa8984cd18239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167c43c3514c201e14801f1dbde1ac8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef92fab89fe98359c06514412a0694241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669c1d5ba01a7c246636a6d6134f4f3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc767cc42e0eb9e7b8401f50bf33516b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a5cdbb66a421e0451e2dc5753ae2d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644847ac51a83691fd44b0e5371d544e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ba1ce3aaf886d45984dee6b502453246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be962f6e7a148e7dcceaf66fba4406247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d65b2ae19fd49076298f8a6d6328af248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2e12a46c2b874474768eaa5c13161249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5a1557b4ceb7a0f792eaa9b8d70d7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e88430328f4febb886be66b9d0050251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca4995292c237446a94be69d123db1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465aa2d0927891ab81ea1276d8de43c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7c0c8c0fedc37f54f74cd9e5874e9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbe6d57f71e14cf8f302f6f4e33172255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff26eaf84313aa88146fd31dacd91a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca2735e3cd3b0daea4a01e47248eab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df9b4714440c26a5c524c1e659139f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b500127ee280a3ab7acf1ad0a473ba0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186858e71b4b1446f6e7367b44ba4c1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2025e9d8617e91d5740e84b4e97b7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de26654c21a51130b6e2785dac7cfd9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ff84dacfcad367de1b6c2bde5f55a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41508d04619acb180f7ffb63c56e3c84264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa8ac0e6d24f56f11f29f7499928be265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0589fd1903e8ceca47bf35d38e17c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab7191a8e8316ee176286012fe1d7b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f6c836f87dbd571bdabb7470f325c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2f26dea3e0e64a022ca5ec30de36e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a2d40076cb084d3d4ed16cbe4d532270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef04778a0a63aeb39cc9a618dc7655e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd44f6d2fa9b4e80bcae8adb1cff323272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1f265add443c06c6fe13a4521e42c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122e6797a032c3c1d88157e566bcb8b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4108b0933c5f32c2be73cfaaee82e2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670db5d20b943d73d4a9611812dbb571276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068042d099d6342f1e4b59bf2901324277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31310acb3a8f34180b87448541c420278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385017d449ba6d95080acced9255d03279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32cbd0b2eefdf814e2aa05ada59a0b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819d866a2b806e3e2fa077ee037a0b3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc3fe4ddaa7b366fbc7a1a80eefe21282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58471143e7cba90362ecbf7547e1805283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac172fb739a74038a4da688e207ecf68284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f087fe99349b3778b88d6ccb41b68285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36057bb00e900a3bade3278b7157548f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277dbd4b43e01e267ad0b7c35c526d61287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d4ff1f8fa5d0e383e435f2aa760af288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a734d2ee80681146693095219c15e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c645836f1a157dbde57f0a11998ee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0a9e32017d61b8aa1a45762518f7a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab8d5aacb5fec0cc921e1b8457f239292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316db5209c1dbeee13d6d8aaacfe3662293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6dcbb480bfb6d1869032b63ca434c3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9abaf13fbbeed9ea1939c3d41c124295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850582acd1b8135c19aa9616fe3e77f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b35f137a4dc04ff71610e80d8a4bb1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5968867267bc6e45f65493ac68607a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80cfff7e041e2866ef86e0523399b15299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ca281d6c0afe4268df9d590f15542300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bc0d5d5cc33d2cac09be13b63d976301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab927717bdbb9518f84845d102c48a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf06044378bfa06faa0b078b44bd5d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ccaf59f6e326151a77c9a5ad80e17304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453de7df6cbe45bb00c7d6c9e9a3f143305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24cc96b7c615c05e74defbcccc0769306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba669dfa1d96680a8b8bc40f7f85098307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376cd23b6d710f1a13a3c0d0b1ea670b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbb11ff24709d6ce2fbcd0ceaa21fb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88b18fee1e9d730fce06f5f8344f9c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6d3d057302a3dfe86cf99d4308453311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9885e0fa5de6b9cd7ffae1ac2ba74312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f4a3aec16d860a7d4fda0de1faa3e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da466c2f583ae63a644922cc47591c68314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0197433925c1b04e7e7c908523fe8e0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294092f96c5dac30c3f63e54c1965599316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b3f08778211950d42bd574c6287f3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c9b0e54d1553e4d50c66502f3ae31318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f890d986c79a9b1623c7738df806fa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c197c3f1283b84c0146956655245498320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898007d548c97c669c4ec32cade8981f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d11bf9edf5e81d937e9e0ea6ed37c3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d05226298a388422d9ddbb645f2dd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c0706daa8e54768382e1b4cd5896e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e68be23589d1761e7e318d530f419a325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>