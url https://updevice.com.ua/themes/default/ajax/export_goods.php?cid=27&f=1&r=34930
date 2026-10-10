--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fada4dfcae01255ae5104e5b75abe41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69050441fa65b144b0fcd6067776f5f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d009ba9f448c0f393c12819a423f223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05099402ba7eef894ba7bc871aad307f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb06938cdd9cf7e19bba2dc1c65b07b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b9eb44a7222fd305749a8c4df8b5b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4736de27a3b831e37ad533f22c71fab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4190e755f053148ef2d38f110f5f8d28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61d3523a038f5a780565f910813b9e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c765f844a4710b1d357cbf41c33eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8724d3c6ee5129a45263e99d4377f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850c797c1e910c9866aee6ee50464b312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bcaea97a970aaec45250ea4cba55b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2f2a293a6ab53252f9f80d08f4a3414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201bb80108226896832f30144df8bbee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88e0a74d2537f5688dc048de788ca516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad32383b55c9f89635a18b68d6580417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97352432132187c4890fc5bc1dc829718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babf4421c46654a4c4ad55a1e2220f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe1612d55f2411e8e9393cb2af061a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23272e5a7f79c93b659cf01aaf128ad121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f52de20b5f80a31a80e42acd69b92322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bdf6c1819eac36596a71ac050afa8023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2fe63afba2525a9a43abf0bb448ac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623aaa3e626166ee83751cb948fe90525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce2879b8924edfd9ddd985400d1f4c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f89ac6437fb8b1764556038d27f9127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50001085b0bcfa3b01cffe35a7db202b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51605d145aa67bd2257e4442c9c4bb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38819e66f93d93e1a9b9fe57b413166930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939fa37bfaedfc44be334c77b94b79b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bcaf1de952907eb01bd9b35c6d532a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b069a341e4e57cf424ac00d5804fc533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8921388062ac50af153976a9f80774034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7852a0939719b0e993a31bc6dd50e0035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc366c790c69d5c10704c64a704ba436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234104ec1c0ab7ca95f915c80f4d6f3237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b68484d6ab1a14be23e2edc9d94e9b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0607d0fbd9d9e773fd143ea8928114539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57b651d5dd6e9309d5e9f63ff8e76b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92388169cf92c39108c6c82a62d59ecd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8f509edd27dc953b61e537da918e942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910294b4839f6c6ad2f98456da5360c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7f08a39ca71e081d6dab01185a9d944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039eb8756f407b96a2b7e4d57c01a4b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253064bcb2ea6058057d76088db6f77e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f5c312a4dd6538d0b1b7b2acdd22b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d191716c83b12c77130864b26775f8448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3acfbf89a35a50e7161127022a0fe749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29a2c97eb3fdcea1d5360af4399f2950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa3b1853974348a92092b7d9fca85e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84cf9c3f4921aa1fa0c6bde04e19f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0c2b13bb2285d41f3bd4b674ce60453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63beab6ccf5f5eae731982315823a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f608ce6a3efbb58ae69b95eff2ac255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511cdf6420e2cace4712decc0bf153256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9523ad387feed7eae434980b1fdae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562fcf0ce66c29d6377c098967dfd1158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd34746137136c562810f1408e0d5459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7d822ea2eae2fbdc3f2178e4f14eb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410adb7784b56f2416643441b1fd73b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96448367cdf49d2d2ca8608da535b59a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c61646826c958ec3b9e0671610bed563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1facb66706fcce3739f5422b427b4d1d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d640d1838ba6ee7b0a4011da7e1784765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab84d866b1bce35b41ef2100f4f52d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35e3981c33dfa22851c156fc3d661e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54426ff604b05b530f3913215213a1dd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6b10fcb9bd3c2c9de44b0a70505cb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a603ac6129680c1f4f6f0fc93b0bc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b258f8887cc414cd5ed305f4c96da7071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7563959092b1422f5d9fb548efc1f572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6e86ff2b7731c1e6a8c1acd5bf66573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3a3f4fd66b78b857b4de16b34156274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d39d0c42d7b275433ef63eec6527f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f99e04913dba94c13449916e9e506b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ad88ff3e12dea93edafd6c9cc16c177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ab8e7cded3068ac31feb35292629578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad632f75f3db100e8a3cfb93edb5356779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ec90cd8115b26ec63eaf406aa5b4980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211179e535814e50e0f046b678fb9a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6410a5210f58ad1c49ee7f053d8c6682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84fbabd7a992247945c3b81d2f37c0483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1a8e16f0ba6cb4a7d893f1ca1447b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36453c42570f258d7ba7ea0804d066e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b83ef95328b8dfab6a153520350ab486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350475a50dd6c44a99305cd0de03a0887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962b6e7a7c97dd814e98c1b0c76288d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bcd1ad2861f7191f8876240e01b1089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898ce4ad90d4450214b9452ec17e95390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447b7e7d0bb6cd91b0f9a918afe4ba491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367cdc04f2374d4c6a54af82c72781f092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15f25355985b34ee6b318daa94d1c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f4c19f63330cbff2b8b7ae6579ee994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae7d0044a40eb28e4495d21d429c2c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6445deb26062807c98184710f0fbc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57993051e801b23787fd6843a2aa2297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a42f6bc605ff09c5c8c28f3ba59db98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c01ec8b88188b86a9705fa394191c199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72874eda065f1cb9d7e7468232cc31100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27ce54265e007beabbce927a2bbbc8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acce7f66b0faf01945ad857eb112bba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36f8497d0a260b28dd457b70efe358103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1dec11b996edac0e14532f6d6eecc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fcc3c218419b9d39dd61ec3f66669105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd05dfb9b8bca888a0bf2504cd709e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e5eb587efdba55e7a8a970b6a7f4f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3e46e34e1a4faf89cf4d0d8416c74108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24095eb254f2bb2be93e9b98afc0217a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa2e908669106761c1c3b92d805f68110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f00c5d5387b88dd93907a0bf817f7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250e0c1a7edaac05281aaa7e6b53f7e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fefba40c5b0512470c10f07d0ef458113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e200873bae1faf6e9456973b77ed91114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741a965ccba27a9885619847977efd5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70f82c9d791a475c5b7fe5cacee1be116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266f4607473ca0b3227b6b9e7b2a319117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e669926392676582b6c10a043e63b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e4ae656504c4f8fc18438529a9a59119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05664ff874eb5e7f3a8228bc2b58407b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6138bf165448eec5b1ccaf636b899121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897c4dd6696624a49f695229542f5f8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4168c5d0447228245babc5ce6f0195123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67ce657e355d63fffeddb5d574b28e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a32416cd00290186d964c4e11196b1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821962a2a2aace444d61c7a7b22d6e8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669ad74efa4a1560529f40f0d9614bc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a9668642d82730e61eee70363131b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62e8ed0abfab1812f58e1fe78a99e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22728651c054fa5de0d6e1568c8f72b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043ec850a8786678d2276ef282e4fda131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e70631f84f1dc2a2a6ed48335f8b8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda2877f1efca26955e38ce97458b30133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc220dca944aa1bba4fc6eb37c4d266134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e5ddd482fc4a442ea141514c7ff8b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7270010676b963380f3acb8528123136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1c3ec1d081a6b261ac9fd73550b7e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d15460c653d4aec2dbfd249123e5e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8157ca1da4d7495f4433fb76f21a060139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a43ddad18fc40aa9bd2a8f8cf9a8fe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e85a0efbf20a3151a2c29d3a898bfa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a262fd8138ae2442cbb9d36613ede6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b53b52020abad7cf30fabcdab73b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e321ff4c871b6f9218e915103dc705144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60e6b495427905d0db1e121011ef47145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf9007f38be4db2e7b8c6fb440a825146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ed8ede7c59c599ee940f71280cbf4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ee93debdb57aaedbdb243a4112177148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67996f7e8d88224279f9bd9630ca2e6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990c6800e4b45a4f29bdb4372f3c67e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6026e76d692b00cb5f5953e1e82da52151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b18fd06c8f8c6649ebf03fbce3be9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3714ccf86c694117b1a995305b49abd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea42ab1bcd6bf4df489eee1376cdab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee72b10fc586f49da8565777b1e2d08155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946f6a1aa072af9c64f8ff77543c6fb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3de7b7417dcbd6e49ae47a88e4283157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc43a6fede4e73c0d16afcfeed90c78158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae54bde291c689b4145c82f6bb989c3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6d2fa3547c05a07fff5171275a983160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb590830c899afb98c06c1f06bd4f04c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31b7a0ce16dd4db1f35b4280f10ebd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d843966542b464d1be68f8b5a4124a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa98d2ecaedb36e0da501f8998c4c6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647ab7fd396a375617521f60333af01165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fec2e75daa9b5c673b71262a831c7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed97bbeac416441495500a8d6053999167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1267b3cc81c7bd7cfbbacbd26bbf2b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f6737d52531891ec091e7ea970a2a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df5e6053e1bb952221d0a9fb922d69170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb4e47e66a07b1860d4562b8557374171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e35eccddc307062fd86ac900c3dbe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a981bdecb76ded80ce88ae64ee981a7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32410e929ba936d6674e3c74a1847ac5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069ea5bd4676bdd335fb47b56213405175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de698fd36620b346a6c66f5481dd29d7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9efd41dc27b9b7caec4d224989465177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83e2970773c01b4a150b7eca086308178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb912e6f8861b1132dc659c9ff8b0854179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b35de482ebd122eaca56dfbcf56f6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a60feb0a53805a6b2528211ccb199181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd27ee3ce07447078c76a824f8f773182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3b12ac30823d4a73bd57bff3bd4a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176a41577be75dedd9b1f2979c34493184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4444252a884806e7016429533e2f32185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511552543878405d77df6c01676b6e8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db0060a43a7080ef9839373e836203187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618870bf3fc7853624e82a9bdabb4df188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4547fffc0a75d9db906e1df76ed8d5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c077a4dce769fbd5f52517d9766d9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab4ebff94598286ff5ce1f3d852b56191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b15635891e67c01f1dfbea58b9b32192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed768b906a9e4323a82ed9209b4321d6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d92d573b782bb382ea7594f08f7dd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32291161f531f4a221406e37ba96bb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca074ecdd07f292f82a05ef01caf3a4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550f05bd43670a5ed482f14393534ac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abd391d482174c6866adbc875ef4c4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba9e775a5d31a193fbab7c8cbd4f5d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748031f56ebc2cc1e61c363dd7e2e44c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a540c55c97e7032a37120de02ff02201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85eddaac44b98f380c08b19d57a629202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb70849f5bdd737e73bfece48fa703d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4086f5873be4d31e96e42d109eca1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461aecdacd21aa8d36080b657b4f7f9d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5a21ec3937cef5075e3bae9a6153a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44bd062c56c405250f08cf9531d82b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3256016bae47cd73adff5f21610920f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a9253661b521148e71c64a1854909209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc0b34f2fcf1d770cd08b8330011e8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5ba415c123582da934816aa1cbd3c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322456fc7c13f7d878fe20e321b2e95212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7086a548eb54cd1de70a1adea302c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7133c997efab253a28c2eca245be8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964604d484324a0b1dda4e78ae47267215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858210dae41cd1b9a03ffab229390d5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a6d2e3b98613f660107b95b725a08217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7f4051ce46def4e306478c4ef83bd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ab78af04a2d50497386b7c37aee71219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73991881bc0b97500adce9252e2cfbc2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfba9e7e137134842a862122af0ef9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012fbbf78150137762adbeea8697a55222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12f153132dfc740b6680127990a208223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2ba824040a9cc66c4c146eb25cffb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcd05a8a7ccb8cd83edf951398cd9b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c7940e52b4819abc394cb7c06cea5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92729308f26c234e0f40324e07b05190227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51efd79c095d336301fa2e486fd5fa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62cab20e14d0157143e006bcb25ea91229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec88c2b9a7fe2190b733ce17ec0763230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc1d72d5051cce1297ccf74bc5b1a2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f63801b20dbb7eccda2b3d5661efcb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bfca9383a04f7070f9a66be7e6863233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dabed9107beddfbb5dcd69989b1331234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b144e019b3db9920a266caed46c21235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9469f329838b899295d338bd3a8bdb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35136584a86ed56eb451ea9b5c06318237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568a917378884730477bd3d865c4b7e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22b06fbe4d96492a38ae729b0ba2eb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b84507b4ef52fbc6e0b53f18431fba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179d56ef58852452d001bd8b6cadedb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076c8b0eecbaf9760e2959b5e470a8c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c840c5febc7b8f547806fc241f99aa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a6cda6f3910956f40bf64ab15cc38244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5dfa8fb89914f804d1c1fe787e64a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018dfe74390f9d2b85c111246ac67f74246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c53cec0abb1c669b64bf21f9a10ae7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570942188f34dd4cfc6b4aa5237c3f43248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c080399ab432c20e2e5c80efbb8687249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302440ba0157e21bc22567a9afe617cd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54a045a58a0eb9d720b86806c15069251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb514cea4c84c33b2229e73f60009ce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ef165a09b0714ddc68cb0a37db487253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17108b59cf566603b86956b2c7052b7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06e12a959bcb52b1a462c305d05da1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58466f4d7dbda9a740b3498e1d03b2d2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ebd9cb397b971ee1a85d73d37e5b2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0357a342349e1895d4081cab44c374258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798aec725fff185035eadccdd1b873e6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d56f9d235a4794ca09372434c9c69260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9ac57832cdb73f1763d53fe8964cb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a7c42fea6820ba49a39df5060f2ea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e13b04eb2105b6001d7bc7e21741a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57297bd22cccd539f1f7d574440540d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33d5a94289321894c11c1ff36acc43265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59012f98cd6c65709e1f6100649c9631266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2e123e2a97562a968ec117c0b5a9f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c140d8422e47a228347bd7a3135a85268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d3f3d6502e4b972dcb39f4b0ad9c7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0fa9c214f0b73e22df51f9ef8bec1a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efa642684059cc4eba11db1315afb8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8abae9bdaaf3b1096819f1b6521939272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074fa376bf0c4bc6ae97cb4780f5a8d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f32ead9d7a29dd6f41d9ae590017b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae4ef4bbb7db5a471c1a5578f0b4b8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d4cb5950d62bb43427dd431ae2e58276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc89283113c3d7d9e0e3032d8636bb1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba8b8cb8cfc95badb57c7ce1fc45f2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd315d0b6f253936d5d2104f281353279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d33c178e149410b3c2c7e61aed46b5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186a1ab989ff5f9d1801cf5c3771807281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b79c2cee23b2434774b1cedb74dcb1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197d864907f0033e24a095b451a4555283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60127b1082a12bf7482c97ccaeca8613284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca00afca125fe55d60558b5114b9332285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015c5931448760d2d0c049b523e9f13286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f93afb3a59f3a619e3f12401dd3a3c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be23a6cd320448178bbfb84ed1b59d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abb04926c8270e0ffa698ce3dc725e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a33a0a734ea9124bc5eccda6ab6b1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604c6fbe735eec1f0a2d45dc5eb9bb6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f00d7fe9dbe14ee8cd34229219228292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546853899350659e31845aeb4b1c65b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10113c9f32c0b48747dd6243f7a7bf19294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389efb23a60ec8aa5ec2819a7255456f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd526e6d8495efc6d0697ea10e87c5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836cd50e189b9b6055ff9005d3536e8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115eceb6135d79088616ea11f28de3b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe899b777fc370f5648fcadebb06685299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba34b9743482e06a78b09ba9cb0640300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e65e51687b889f56395c648447a14301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974986db9584499246010ba844711673302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333204147f59efada6f8121a16c7969303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fceb38231c48d2d465c5e6c668b41304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3417b46bc3c0ef4720b981ecf031cbc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60696dc9d350b2f61afb24699b87079d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234fa0b5b0a9d2db75abbd5a6745000307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea96cb227a25f62380af95f2566340308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e00617649b9f8c9160b6018cd66fc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5df18bde42419af8aac60a426bb1e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294eb63dbb91b9af1af9a76ae03fe1cd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e99a6c708761c22c1f48e6e83ba44f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b741c6b0c00bf371b05b33d9ef523313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2c14a79e9aa1252ed9796428dc73f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cadb18ccab1a9e82402e989a2b9b75315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd211522c4b5913a5baddfb7f36bf11316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51216529fe4ea183d57af780f1091ae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0acbbbf46ecb1d2cbe572247b2290a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac707ccb18aac0459653ade2d8bda5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f0f5358b27b49343973f4f3ee57c3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532a464e171ae2c2549595e56f96ae7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3eef96eb864b596836667c9b9dc949322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961aecdec902552bcf56129309c3c5e6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065787a37a3a97da07d19920485d07be324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601ca5851bb1dccc20dbd4ecb323efa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9b95858516d731951645ca0029192326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c43ecbb2ccfc20f15216cff4447b09327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb4ccd395c00421c4694407356ae5e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251a802706601df2db8d7fa2ad2b6f4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaffcc7fc71217d2fd9d5edadfcafef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d969230df7968a4da143745335a5e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa9ede1b6d03a54dea4e307d1d046d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6563addcd2b376c621726b066da767333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8156639ee28ee68ffe4c377944c541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc95bb80d5bbb65e55d2db158367902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f85f1bf193d123231629fefc3aa10d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abfaa3362830b35fbb55a586c0cdd04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98edbe818124db25cfa4a8671731ec65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476439e32c3d74b4abafc41233e3a17e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d524ce73162db57abc5049e906b7d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aeb6bcf1aee7e1efd087d678fc9b718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e869911cca59a41dd782f45e8a0542c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fc06ead89968c270673168d46055710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5844ffd0fe28aeda72a0b7572829bc811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78398c54966b9d4f6172e6e576a4f0f512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde33bebc936be7957ab9ca90c58acd713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d266f16c1369c95199ac167e92674014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754390ae2ec349874b824aeda12d9bb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84119456cc7826a6aa6d2b1ed217de2e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795e996321dcf8b0c6392f4ba32cb2a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f79c002c2fb614b36e66e1cf7726518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c675c1b011ac25fff39e1c88ecd20819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a217057d135c1d4c246a9cc439296520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39888a8b905247b21cb83ea4ac770921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c500b3f894134f4c7ad7963a45f00d822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887bb038bb81e91898ac30c169ed19e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5075a7f90ffbee1318aa8ca929549124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067618a101ceb447bcdf776b962af6925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f73a872e8f29edb43cc4ab9f0414fb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb86b330fa0c160077abee397c285127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805bc59a6fc9e86e4207cfdce74a42428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88238e882a0a6183ed2bb5011a5f2fdc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64e329e1b5a035d7105d56cdba523730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94516080bfa5f7128639cb925025c50c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094a27831323267d2cce61d8fe16e2b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014736fe0e09b734ccdd02d07cea17e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216aa8be8e2f262ace6def43ae6b54534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fad6d69bcabc0d73be1a54cd8a1b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ea7435e5e0878ec85c1d5a68489c136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb358eb8c21df69f73c944aeea4e242e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16fe35ed0494b03eee6012d76fda1338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3a07bcf983702331971672bb4396039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723744c51bc8fb1083ad61bc1abae39040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32490db9a908f47c689f7c04e3fa0c3041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd3976f14fc3e148c8997e511efe8242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de9b52352cf6b24e0afdea854a110c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc43747e3c23f89bca707e044449e544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895411480a4c67833baa6942946415845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281486816130397c4326671d37f527046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c61cbff0c1edcf27456da44898880a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754e6bf5625a371202f92f0578776ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd53bf7ad944e1f20be6a97d820ad449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa689eb0f157fee2122032437162f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714bc2ef56d3e39310896651a88a378451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9250a90c9e1e11c93a31e7c7947503752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf28cb394a0a34fd26057144b103a9353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b40e90b545617fe53dae27f285dc3754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d8fa1c6c2254e44acc9700300ae8355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337cdcfe1d5e220c4dc6ee927382e6ad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2dac7ac42ed5ee61f9733988f8691557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68364306794d71afeda74e51d8878e5458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b34df877566d1aec94fcbfd924dff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd10447c89cc2ddfe3bc116558711d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3d7ed2adbb95d40d532ce00764a3561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f8a791e310d6b7e8d5cebbd41435262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7d501e263f61c540d65f13f12d53b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd3d949ea2f2a8999b36372f0d9b1264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130793fe69ccb0319502be094b2c10f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a22e2b59fde139f961f6842c4e92966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12238ffb9c7ac81c114ea2090ce5e067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fb7bc6f7c7f605b21bd336cfe23f868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c41f98cbca185a5ba6e47a93db4ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3dec4b0455125cfe1b324adfdf17770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab73b352f1bacb32b17d15d70cbaf5a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d6943911cf750077267110ec0a2d272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f36ecfabadc2b8096466564f1f69973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcac0ffacae63bf6d06fafa9581b7e774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399a14868b50a2406d5a58df09d24ac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739b78b2cb7acd4388758fe051cf50d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55823f179810b821534be854ca1fb7377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449ea2505980b2b3210d27b32e5a7bb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14028eb32015c278dc95c1f84fdf180079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f70778e2178cebe312eac3c7ff44b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0201374ad64c38d0744be90b76f4581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a49b5c0d1618073fcc2fe4cc28ef6f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619c63038de6e71f0572c00bea5c44d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58b076d13afdb64d73b16999f7ff0484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa09901dc9692cd008ce890715402085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8d3f15955a427e5581fed46838bb986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55501f70b94b985921cdf4f2827fcfee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138a7cfc2582a3139b5107069a1cffb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d44cf7c8163df9d43abefb276f084689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bafa9ccb4a7160e9ff75b5380208990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f05bc309849bb786b3b4bfca679c891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c9c20a242cdfab59181dbed7be57392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61405a24a69d6c704bd8201838f4c2793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf250a70873bd1e3e31ed654f7b41b4d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba207b66516298e0bd02c9769038d39695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d383a4a77179ea39957948e7ba0dfc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d854c94218816d54ef57ca7095fe597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d75ef4137a54525614787c47c2a39198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bdcad4dd35f0e71fa4679fdb7112499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fdc3edbe603ed61203497d74449b3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c3e12b379d7d72f0bdbe18e68cab8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67af29a4159da172af6f8c124545ea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ba23736832734051f3c4daeb59815103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf842c2f2ead1909287c5a6e0cfab2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93c5e0abb73df07064bd7542471d1f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ecae2c7b2e2320d59eb02a525a121106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a318f59b7881b2e4e578de66011d0f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0f1dbf3e4848388dd7ad9760a487f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2599726c251e10958a5e7a3caeec70a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6edd8afae30b3955b2aefb5ca9be0e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631ef85c6007da75f8b0aeec8d4ce03111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47195d9969845283f2658cfc8c09d72112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4c4df931a813352ebdcc8b85f24ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3255c5942890adff07dd509e1c8ddde114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c16dd633763bef03331128814c2d1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00b2c9621d11a136119de2f0fb2425116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75226920f79341562ecdecbfb18f60117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32d21ba8f620c76d351a440591e539118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a1b6f70893ba24090a621167d41f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40caaf606cf7932b3c12f2cc35519b07120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e7e8b944ca9730c366f3193f2501a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e29e335410be7de933258533ce9fbd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f2088a28aae472de52f14fc9c10f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b236c6ca7c0b9626e3e6f7c52805dba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6134cca19de68e8f3d1a05fdfac5f43125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04d34c937e4695e864c85b8d900d7c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1c43d79a767d3ec9c1d6ff80463ba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26724cf8b712c22b988a261b60247eef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb3d546fb02866abf2f8fb3e0e11e0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4315cf0bc96ffeaaed026bc06d0f049130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f0fb15529892ab8aa9e1cc6236e00131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7ec1b09c8693935f4da5b1be84700132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae7473241cbb586ebf18cc33a41f5a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7925d4a4cbc3b7520676267bde222134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee19f00d7e25ed83ab7a724da048c92135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad49d4a4e6d167a9db3e693b036b90136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac2fb677665efaaf4b70799a1bca21137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f7661408300757db673a513e6562b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35061118f9e720cfede9608b7bdd39f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2687461a2f7218d6e81dfca83617450140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d423c7392c4e62d277b04d548918b7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b8563f0c78c81d3d0550173b4692d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f307396ecb5c500c2c1ab048f9eff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4a2a76311fb7da75ad0778627a999144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347eb533ad108e5cc38652a333d31a1e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee419d912d4add0836afa53b580445146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918cab4c4e95e591522034aa1a3c0bf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00e7f90c683c39316ee80006ae9de0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ba150db85a68ba8d6b9308b2b2d46149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce552d9c097b27b9f1cacf4dba8ced2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedcfc455de3119684f827122bccdbe7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d15df80233a5522c07fd77a94bc261152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6360b9ff273913ea19aca0abe233b7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428bf1750ef48861dcae47dbffc94638154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f143e3225942eedf0cdab3c3e9037f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf33018461b7e98969a816b08779a4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be190d280449e84d03f864eab7fb55157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe296260e4a39c453a95f89270101bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ea15381bf083e3fd63668e83f1f1a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c50668a737af9f7e05f9517d1710a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19901a84b431a698188246e3805df621161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6ad70bab8ac727a4e7f1b2b4caf71162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9ae0002e1daf257fc07a5e2149681163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32a03e5e5fb7d8c430d0eeeb73ac5b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1450cda5ed86151d94333250c4e9f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187b3001d898dd3ca39b826452c2cee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdacfe52f1e2d0de64a9a5f4b94a2125167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3e766e285db0d6aeb68adf6734d45168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c903f1273d54b6941457dacfb01d6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42120e3fca799869354d7c1b70d51c3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8f388f3aa04a7cfbc501eb5a5e631171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac090482f4c2537fe69606b1c1ad75f6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f66344bb8641c0befb586d9b67ec99173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc62e92f1edbe910c1d22542fd526f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2866754b5d079f48c276807adafac41175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763a317d308e980112d378892001765176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ac0313872ef77023401aa31bc3927177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef10d6214799b21f3aa532242b9fd38178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70186a5befc495608802003667193a2c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8332550d44a2233484b2fde0e53f962180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d087f0cc4d0927195020293a22646181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01550f752fe58f5687eeb10dd6d61e14182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e96641053eeb4609923b807eada039183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2d3bf99563495fae6265e7f6e64bf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621d6aee8f087ed7974b43ae468795c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada5aa08d284913a96217a1e60d6bf3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1a369329f9e416d144e3b45e56642187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72f4c3908a022bd988c965874fa52a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67588aa3117abf8dcd3c19e595dbf7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53022bee4b598272a5c4dce842e3adf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be880b9d532ebc5fd7f2dd06e3bf05dc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0ce680ca3c5950648791391a7f7c0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3d459f72ccd8c67dcae2471a1f3b7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bec3719b81583ea8c9d04a589f91ae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7840a737ee97a60f76e65f9334a7450195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13591d1928345a7b7a22391903814d60196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e15dac319f593cb0233ecabbca86f6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc86ece929664d2a4d1c2af085db32b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbcd7813e92e1a9d2bf3db2cc3908b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec30f54d93793dcfba88348850e564200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e90d27864b6254ff5cedf6d3c645e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6d5699f6643d7dccaca384605cb2f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebece80f7e40d4f45aaedef0fa08d7cb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3848f42a1b3625253738b6d242ecb89204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4eb7c0e0c8c1b51454ebc1591103f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fec431a19b9d3a1059d43f8923974206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1ad8d8825b8933636c44b9da630ca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708325b794c7dcedc590cf10d445448c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1ef74072ff94d0fc1ca6282bb9fed209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20750cf1521914fbcde57dcfe97350ca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be786b6c706f75f50b3a983623243f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845dd6b7e5ba08c108b84d40f8cb4b30212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40007aaaf6342637008bd5426c19a36213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547415f71c846f63ad45e58c78f26523214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1e23d582c8c344a758a881f80c725215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e63a3277e538827c27ac2435783857216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0456aac862a653cd4f24bd97433681217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dcd4103c252e0cbcb85cdca18f86eb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da184fd8f7f86a2cca43d0fd40a10ff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d40a7721c1635bf33e4c68833655b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01a4d353b535a175779dfb12521cf9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29551dc98793176fca06cad7b2507e0d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffeb97e9083e33fa6c608c3b4c0a8b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94e401e9746859f92aca08fb749f79224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f751b60e85d555ec0c3ebcdb8b88da225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab765cfe05180cb8c73b017ea6d640226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db91da73c4c60c7389d2a561b8172ac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fbbee89929b308b737a0968967961228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4871c77aac08bd1d020a8dd4bff76c0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f292a566f8fdfbf0b5e26cb33a0fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a849cffc43d3ac15edb44fb24ad39a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9937f8fbb4bcceabf3746c36372be4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef42f0213316e0593e2b52179c28ee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4298548cadbfb1bdd85789214e9f3a8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7ab7cb786f94fcdb9ddd1030865ab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378e5cac66dfd534d395b978b74cab6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2c11e92fa25bf1fe8c035fa3a1820237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600f69ead8419d8c50ec4e48e4da163238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3892ea182d26e60d5d634440b01e22239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83a373c65f483b225b3e278b1195d7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683dd88ce86bf7432cd71006ab80760b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92af2c4869131e5ff57cf608e0d221242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b1cf773242278a325124f5f760cc4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed118c90ab43b8b000e186c66ac247244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d803e87f63a61d1852517dc10fbc9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e40a71edd0f3ceb463190ed3eb1c7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5012e144a2a6466be8192f998d6b720247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f53223a8e840ccba917f3dd6d5ceb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a55dfb86757abbe8d0ff9b2455951249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033273da434e290981c3b60796885264250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e052645a314567ac9a0b49ea1423c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2096a1ddc22ebe984f20aeffb0e61252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f711e25e19cf255c9b0d3e58f4e9a23253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d501d6c3d48e3209dda4b3bf1ffc5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39b2d72bad2278612f691f6ec4356c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21745ed98fd76a0b3f65595795bba71256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d233a4a528cf50b0e285ac19c20288257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f307920f2faa68855e379be0950372b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d017ef789eac40a724417d167775344259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efed542e3ed8cf88f54c0ddb2a78c1f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b45c60d9c0fd6b53727ef53a6d35f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735dfdb6f1cf1b13c9275048f908376a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d13dd665ba41ee13118c82f083142263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbda148370d7dbc05f9f1dbc66eec30264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5af4c062629cdc63a6f9e2124af08265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318ca41473d19470e020caf4291ccc5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ccad2b75e622600cd2810c7857769267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b77b8e41a2e0b41c02207f7696777268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ccba982694f6b78239a877a11c5ad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f55d16d80eaa2b180e98cd847054ca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4593eeed4763bf33fb4ff870aa3c97271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538cbbd1508527f679e54f7f845a7ef4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aeac78f55823fe634eed548de682ab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ce1124131fbf724ca99389ae228f6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110b4295a9f98825c03f0593b02e5a8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3055199f207608141e27bd9ea8480c7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b015c78b67c86edf8528b03ea6031277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b3a2b5bdbab8badfaca6f7234d077278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb04f1d75daeca0ffe43f81d1bd0fc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42f8d3c80a1bbf8188697e6a08309d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5e6a3e3e75139c49eafbd08076f38281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e28d53b7076626db74a22b201caf49282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554a7399f741a2463c400eb69aaf119283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea64cf2841dbd61461905fed0cf70e1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0ef3f2dc4b108e29465c91db759b4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf80025ab49c5b28bd7cae516cde212286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb82646571b01977865ce096167490f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a543fa5a0e5f7dd805875f0d58e31e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d902f83a9ec809824836e1c0fcb2a8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8d1b000ff7a7e79f650149ee4ec88290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cb08b82fa8cb6e8ebf36e4b5818d4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76daa00bf4611dfad3248722d885442e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa225dc263e409b07a6586d2832d2c33293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726620dd996de78870c76f7ee3c471cc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea68432048a9bb6a641b3fd6083a50295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd335e97e7e5ecb99055457f778bbc50296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a31fc953eb953b9ed1e818f69d0d2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2ff3072daa57a71586fe48fea68c6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30970627347d07a1324edcbe0e9fb4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d42b23621ccdcfeb1ffd1fcd970c36300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db066062f56cded90dbdbcc1888848301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884333823df93567e14538269067ac5e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4121c5a49596c184aa62f41b145cc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5de71c9d3625a0aa3be2f63f3227e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433aabb7c2b97140ef65d0e7074f18d5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876613ec86e353fdb3376c8317b1e710306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac9e21b54d48d2510321df0361be9d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4798eaf7a90d8f083d35cdbd8a7fae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a921e5917f82ed4ec3ceaf05ba30f53309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cebd10fd683a7c73402dac689d870310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f372d4289180cf03b2dfd6a849b533b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d2a61c1a4feaeea18e95e7f9f1fec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab4b225aa9a7051e84317f1b41cc3c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca824f5521b9ce4c8337e44b3e0886314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473dbe49a256484fd28beee5206c16a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d4c043eee3f0120f3200a11a9484f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7dd8cf8f856d05b45fada74b6de028317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efeb569f36fbfd9b41d46518ee9c6cb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf918652369537f782a2e51588d3b29319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c397406df134a16775a4770dd775b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c0bc6b4452c5d3b2a0cfd9bcd944b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80655a308aad0b9992c04b27b02c09322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e9b39941aac7dc8a74b98cdf5db56323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0a7766df69381c5e7d7422f322cea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46dad968c3e6b4c3a810c9495c6b550325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>