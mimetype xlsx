--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d556710c24f93b6a40f0e68774a7e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3cd8fd8020ad9753bcfa2d5ec8b872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c9b6ab7764e1cd8004a89cadf71e73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16737de68c4f958d18ae490bf2987c834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0878f89e58f66e6e1b11c2c207356835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15948d0d66ff7076c2dfc25004177a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773dc880c078a856cfe45dc0119dace7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789191e9112db7084ce228aaac24d308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721fcebaff68ba85f4bda4da5a9d0369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a8b9fd4cc68f9a134d676669f769710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54bc427e0e5bd64a9ff4de2418472111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098ee279197282232d618cf3211fa5612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f42c1e46409e3c168b7ce0d90d6bc913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0371c36ea331534adb8af4bf56b80314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded227fd2a1d6889f93ba1cedee457e215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed939583e77c12c6f9d4ac1b21930a5f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62427a181a3ac62b51c7062612b8a28e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1cc485f252b3f4fbc3b5730b420e318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4addc7a7ebb93dc8f90d90d5045fbd919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bace26b189ae57f743ca8f802957d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee04469b0085810d4a407db5c4d7ddd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce064f8b3e836dc76086df409c77d7a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b2cc9663e3bd252be7da02df9279523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891d77add21691473c22edf335c276b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6215269fd645beb064e050960d0ca2f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d463cea4f56f5bc224f6c27aca20a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2a8bce76d4ce4c9e109915c34715c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c08418380adb69e6d05a7903b45db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591d70fd82103ae8e0bbdd09052f2cc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09478b61d53e6bf2feb02aad7f572f0e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35afc59882a97262ae8c29f6b79031231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faeb82369bb90be6b1c55daf1f83f3732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295dce386e10fa1490d74454a66999c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090d34f9e66c13b712d3d4d1089a29a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d02df0ac8372f93ea58ef2a8092e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c347d112a1f549a1c1ca28d5451618a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ace157b2d9985b23b6f100655c57a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec3671613b9471f08dbba53cecb67d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123e25e369dd2a8dbc18389380bfa9839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647102fc3eef1fe955029853ec8ce6e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66def23201d91d2d29ae5b33c2bd294041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bc27bc0e7199c1b5443164955669142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b370721afaee675cb412047e249a8643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c3e93447ea3b056af9ce62aa7963844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a76d9bb3e113cbf5c3a10a21eecc8745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b2e76a553d73c41feffb88bb99c4d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326687a24fee80bd36f4a946562b0c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3db7fd87f5c245d7de8e8101c138f348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800060da01387fd8cb94bee78aee20c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246b4116028728fb6fcebf0601236f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c465cc013a18694e4517fe48f8359c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951787d98406d1341b53d17dfb420c6752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ba05503149fbba422dd7db181f91e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e131ba3880ce2ff3376a59096746d4754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee53c7f5e61e19e847845fd5defb1e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a6d6a3ed8aa64d7152d8c569b445056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e495277aabbf42d0dbbf7d2b7871c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4f9d11527a25dcd22bee9e74321d158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317c36fbac6dec4f42b580b3de5d07259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1570506c82aa4c1b7806fc530afd13e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265af0d55ec96b18bd3f8f5fdfd6dbab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434f66e0eb9458a1b5ffa7f3e1608c162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7f369e27050b6c10c19e29ca90ae663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c3ef443b4c9cb6578e3c01a00ae4c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deabe70768b9bb14bb14732c5f06d9a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8d6f56aa4473a6e3e8e671046755266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9dfff8b71bfaab2f42e40e102cca8467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d36feb8fa34b7a019ee923b3c151668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d82485fbb68e59153977739aa407d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8919cca7f89e385a204a77e5ac0fb4670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c423c9f527db75513135bb12eb3fee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111e5474294fe7d1c5d51bf4f094fba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60235274d75289c9ee60aa0a0e11c7f573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294cdfc3f3ecee51c866a7c7c1e7ad7574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7bcce523a2cb6be5808101a5e089d875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9565514c9c485b20e99786f326c41176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da2aefe23f52c9dda78307f6acb35477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e563bd4d87fa2de9d5a0e0da9746978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482294d833df3b6c62ebe21d8027b1d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e77f0b2cb3d63f55c583a8b440a80e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016eb8f60bf08048c48c1229dd0dd49781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218123a17ac65a1efa625fc4831f6ee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb7f3cf9e2888e6f2ff73520b46d5f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932476b36a191d5743c0be69241ec2384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa64c742ad134044be7d253e22fecbb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208ad90c588c5665e4ca48b48f7004d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817981e1086f55b69f6d45bb3854d94f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e9e184ff5c1a378adbb3a7313961488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503182414bec407602654f0ad5148ca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f21d3e680a714b62b7145d8622f1cc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4281f96ddcee151e426d18344fb4de91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d284dcc6f140eceaa014e66efa356192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b72bd8160a1582872527d9fb8adfb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acff749a6fc7ac0626c26c15e109c2594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596fa78629ddf851c08ebb35835b5fb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c6834a860ca9d3e589c198240807196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6e9d5f7b254910f953e2049ca96c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981414ff2a829f79055240b769d71d1398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd2cc500b342904bcab645c62beb2399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17697a0b4060ae1541446839e9623de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f405bdf97772b2d0edcd5a06cb18f1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b23bec832500e18d3554890ca7d805102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f16b6902551418474793e4d2a9428f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcc938ac58ade02497ae2251b94d50104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4c7abe783c57de76080d322925719105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf08e5e1265b09985381f5a1818c6af106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc92aba8b3445737e4e5850e6c2386e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0205ccee5ad3cce1d59eff7b06df7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df890b85e6956ba4a4c255b91cd477a4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f735ccee90e07ec7a517fbc309263110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b4f9a32b0866b22aba18ce8588846111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91193d6feaf1daff9cbf21d63b41c07112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b4eaadb0bbdae1d0f1de368616fe4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c5111641c4636940466a061daae6d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820a36c436aaed30b3eeb8469da3152115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08ee8ea4a7bfe033d9474dec69619f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74340eb3d1ae38f4a6ab9465ea37af02117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1cdb9553df03e28721e1c7fc9fd3cc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8478394b4007959d86f2e8f34e3d3a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbc8471219fdb230aa39ae309c743c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ea52ba981b063c4cb994e2a3c0e3b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cba7485565a5a52833e5f48701baa5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54b46e60661f425051279de81f0cda123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d34a4d48a57c243c5d43699c5175c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695abf137096d4a5069b103fb8289bf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5edc11601e631cd047103d58aab741126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8694a0d48209357fff6a48d6254f8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c9576d0adc9cc83894049f9e472f4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fc8ccdd70006926f9758c594a2246129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb389c312f20bc117b4cf8ee01cf325130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f561d1ee35730c9847d343673bfc1eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0dfd31d090711cde21ed8c0dc72d6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09d4e3303c63cb073e995733dde13a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c24573986ec53e90f8c5e430530e8a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c1123932aa473dcdcfe65c5cc18df135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dcb00ba80155a1ee2a8fe173ff28a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b8eb65d43419987605ce6974cb246137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c95ed1c3406dc276d87fdb12e17fd2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1868c4b428b9b75cb3869a46190753139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b57bf23fa628d65150f88b4ec078a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be07ff683752a320888dc7551c05f9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303596615e3dcbbb5fb26211969c34d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5582a51614b9e96929f27917b6e79b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a7a77e8881475cf69bd3c646c9928144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca87c104517be25a3109a2cc6d3c52145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cffd84fd5e60a1425a6f632089e17c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ac572593f4d94cc8714d3966e4bde147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953f00b1f3c46bb1e72eba5459d207b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f20668117cc50379847b452bc79094149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee1d40d9384cd7d0a6e295ebd3049c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a2afad97e091af9cdb40d2b32e062151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182a3b457f7cbbd5e0bc0e8754d10a6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a5ef6f66addbbadb025a9ed7735d0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0082bb4b39b1834edf63dfe8503372e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc7291376b6f6bbccec3eb41fb0092155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699628a56e90e28e665bc3735a47ccb0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824a6cb29f37df4644972ee0e76b046157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1bf7df336fce5dcc22f50311f2024158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0e2d2db2da70156d471de08365fea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66215311cd42a7ec9de9c1f5509b09a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6924186ded898fdbd117771451041161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02ff9a72799f40e4781a6cbb19bb22162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158d1e9e3348eb7cebd1bbcb3be66d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a753698a81b8248e914701776451bc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbedeb2f7576c9e70bf6100eec2514d8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4ea7b58a3f05923a26c0fcb55d83a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d943c94b220649cda24f7b97bfd70167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bf003d92340e482d2cf8e2e0cb5f6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927cd17ad44e95308e7a0c731c02507a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2423eee038ec4da7f5b1875045c2b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021068684e923f2df10c76d887ae44a1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02caaa6817543dc15b3fecef3fd42d2d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f6c644754d0f650e707aa842d07e7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf3cea9e75d0a783713ac97dab04aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e4aef813a7c8eea3fb51095e33513175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ba51e08494b8eddc11ca0248f8919176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0fd0acadd092d7affd70c54b0d1e1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b932a30c28a85371451fe353838bd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4e45989506e6a2f01011510801f4e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a556db26c6423f86fef072c431864a9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fefa5a2ce4d1f896c7d446aaca7adf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf49740ada49f926999a9b60255be5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1289794fa93439324c532aba6c94a08183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488dcdcfc8d98438906e15136c46e84184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43b70f6035ec1abcf40989c3a6b487185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140be82491bf21cc09c7cb742d874c6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34db4d995082ceb1c46cc0f7b0100d7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcc5c3a0f0b1a61238d127570a0578188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8191c33d8e4df64f696c42188183d52189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff48e0ce68507194181bc54b302792190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4ce45a2e77519f0f23f2b93668cd8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec2d0cdecd8fcb56348a3da55cc4df192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51952f0914179f416a706c49d0849cba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87d1d778ac01125e58e70002ee3423194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110bf04b0dbd3b952132d5e25a07faa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f9389ba04c6b52ab4166735e7ec5c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5c13f6aac0bc7cfd2406be4b98b05197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c188bccd66d34ab2ab0d9fb179e800198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a2e4578754625b1128043261b5eeb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd440e27caa0a1fdaa007120962ca6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e02e2c0b1e3a15192365ce0868f63201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174fb9ad506713e635ffa55cdfcb10d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060de53278f32cd5c6614dcfa40dba8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0119100e487712e91a488a25d6729204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd9d132c2fae344441d7b888f0ec0e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991a1a885c85e8c4c28a6b531f586c3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f89dcc5c8bdaf75ba0ba0f19e4117207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afa9781be4826c1610bac7f7f144eb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb0ee5edf248c2f763d6a0efd5bd22209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f18f392e3de42e7967980fa69118b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36adc2e7dca2914940478253c7f6d6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c82467737b26748a07f35fe1efe50212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f7465f6afe83cba141bacbf2c6b6b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64622098eb5d6f91af802e5f6a78b8e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50eca1dbebba35aeaafd3d2ed6ee4c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c66b3d900ce0d525534597d7bbd14216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d22127675aabc2c5d6a16a1d78778217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf949b1f89138457b59980ddf5b7e37b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987ea463d896ba77c8c4b4ec3f4a3da219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0775e5ba510955397a4a3a02f2aae3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9c5f14fd6dfad6cb658fa714fef87221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba98a18fa2a9bd1c8bca13fbaf3fbd1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109dfb9be0bc11e90014ff8356eee526223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a81366c7224c841d7e2f29e406d081224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb8ce69c64e630c3217a4b92aec95e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c0e8ebfdfc805ce82000e781e539f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e49e462060c51bae3832f40a2d4b59227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa758aabfe00d05bc4a7d27e846b68228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90369ca70880857c34d610a6aeeeb08f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d27a8f89543a5f805e940d73a55935230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfb5c76df1061ca3cd7b5b43cb947a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a515fae28efe1639002f1534699ca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e605d958a829c2f7ed4ffce484353233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47c71259d7d1d86f2cd60a7f6806a5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0a24a99d9e40357d32fa2df9b38bd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf371de69305a11f84ca421c048c3d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb736f1c0d25c2d6798adb1cd94d16237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b6327aacc21baf3d5a465e3a1ec15238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3994ac525c0899486fb67022f003f9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf91f5b8d0bd9102132bd58328dc021240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e0005ca00d4aade41a655c71305a4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef7592cb1540cb1acd09f3a1ae82ce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b96b9d20f848eb5eecea9fa8bb8e8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd54ba76e8dfd795d729c7a196ddf0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fed473b4f388eb0fee100e046bf88245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d319f7452b10b234adb9956db72ccce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae40878c74d9e4d5c5ca1a8004b567247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a51803c9ac8c95ca57143bb435cf5b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36aff90fd9363e698b478abdd48ae6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30976079b8778686934a1546fa7927250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d601415de5c6902f2ad6d69c70240251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b1fafbf592bff4b9400fddb376292252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12efcda02bd02fc913b04fedb29f1dcb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea138ce9eb9d5942a2483566820442254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18168377f6c9337cf84129cb49d55bb5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a621489d201fdb4f1e7fea137e1c3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544705a948c54616f41f7288c91313d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f58748b9fada8fba5931a2aaf539db258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50736914895792d0df47d79123679662259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d647800e4987f214f294b4d152a54260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf38014ccb82c91014b36110964a6a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd63acc75dbd414c112285d7bcee15262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1387147e45b7ec90149f44c00bfc9f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42209889f0b764fd2a9b1ede237e78264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1797b858449d30245df23b6907f8bb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63195906af42fe8e2de8dd295501a1c3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0a22279323bfbf0a19068924792d2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1713b483f00511d14bafc15ec0d782268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a2d9d45afa84457d812d1e4e3bd8d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e42af0b4cdd5e508a344414c84fe8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d0649855baa874f9f3ffd3ecf9908271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278da12d472df613cdda79a4e2a129c9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd314db2f647324cb97f216f88911488273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e8994ef539ccf5c0f5e30ea9e3955274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85569e88f0751d3b40e2ac1284c599275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6931da4e7c10756ad6126e65307f8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c730d1282932a5d5cb1cc1d41c75b5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a424847d64a0f9c49f6786dcd51eb1e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d25918ad00825fa45f0902680c29ad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64876c51beaf63b65fcbe1102d3be5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fc051dc6e82aaa7ce530aecd0c412281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79cab4cd3e6c4cf411b307397ee605282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1083e9d5dbf33dfc75b5737d2a9fe8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd25927e47e8e0d36ab64d1eb19613284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15896a988cb9bac150cc281d85501c30285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80134222f715b907607a7aff16139f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debe7d091185fe12b886bbb5627312c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b80d6be2945c7ce89a015411a0bcf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eae804ecdc8a72373fe772c8b142dc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b60714242b51666e29e220aaed6ed0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b933f62ddb778ea81212165298c722291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4626dd00c29e027a29e84596fe3612292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8ea8b8137980a1723b14e5217b288293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93539d31acacb82a2ae8d94d1456a6a7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21160778c661c25bb028e62c54d66438295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90950814278508188115c439ae861833296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1505563b968ddf10a5ed936b9aeced297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84c47c2233695c80f5379a12e6b309298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389217792a9ff8c4fe2285fd89827ed8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d4cb7bca9a73f60333977e1136ba0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f5077efbe0eb2caf71106032caea7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de044dc631e106d8b4089537ca4b4a86302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55ffe78e064df4e1068c8e3daeb2ce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9f5a775d4d6e64758d7f03237dc10304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff988bd46bc0b7f6d7534d4068048cd2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd392381b09be93dfd9a227c1202d2e6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07626bfad2e365661d068808fa51bbb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371d1d0984e098f6480a096a5525032308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bec3622858222a8301accf7b5dca5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527dac8c7f321649b97e5a476325f09310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4701d1721b1203630777a736d7b903311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d68911557aee6a4e282ba3ce00a1af312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbc0fa92d6ed382f760c7fa4f08966313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a56b54bec4b8a39cf57e7e918f901314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5210911321ce822133c8c38f9345fa4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eaa3f880181ed44d8cc0e7b9e6df40316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807bafbe5071c780b08a2c30631d0ef317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1164db2822f75bf7434898e56a0df31318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe4cc1c435cb3d71eea916d7e8aee5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39304cdf641184ad36b91a5560a08da9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3810231e68cd8979ff1635af4b70e0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5b7d1f054872c709114ea774514d6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8620e545c121fa68b45181341ad079323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a5c978c0f5aa641c941d8b35789b7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6438055400a36f918ece2e8842efa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7b2188367030803850122dd4ee9d6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac28252f8e722fd21eddbd529d7f92327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41a47a023bc2a19fff8d669d6e18c6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2f07eae736046a154acb734e7b49e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32881b0411b7b0bae6b9f6d46315d1e4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779b316dda7e576f6a4c49678b234f4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a37ac5fcfa3068ac03292e854edbb6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a97a902cdc54100694a61ba3286900333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2f6a98ed33319481f81929135cef4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169073e5a2cd08532eb2f2fec701e0db335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b97449a1109315beb21f313df05c4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e991cdda2902d4c2ffa92a787f2f9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ed97c36ba16c48b5da2fc2ced3816338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d7010bc3fab15d6712608a18fb65e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce205b89466a43a77a29ea790c15113340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73775807dc2fa550dd5d9cf4ca63137d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83eda09ba40b7e4b664845884bc8720342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d903719cfa52b29681f59191fb24ff4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d583ecf55ce85d4f9540b9f14d873d9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85adf2dd32b5a3a7cac605d8950d9c5b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c694371fcf8c09a80b6085c759abbf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c4c43f38ee09188855244c3c01c89347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e119ed6f32f7f7e2cd640375db103e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbe5aa6b0604bc9ca8240feaad46e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4c852828d214ef72523c120d33e4e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bfbfe83a0c8f58ad6aa8e6d4212e54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013796db2bee6ac9167e7869253b8215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe80ae9060454d90a825d667cbc82d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f1d92010df234c66ab5c85d1a521f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5ab7e6350ffcb686b06038d75688d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cba376190093690db8f979ba3775ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10001c0a52d8ffee693e80f273811c9d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cb80945306cb68887d6a3b00fe3c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6238e506d901cfb9553b9c25c1a4a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1a26dce68b41ef08c0d5ad664bf1213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc12c8ed9759963cc6de84e9dd95e9714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13b1934b7148922339028e9152c0dc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad5913ea7c0e8e6482393b5dd5c52d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca56ce30bc0e1df5e92629e4939afd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c2168a023cc35db06d3f147c36bbc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170dbaf6502a4a8f18846a93de458b6519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c13adc0be88dd433a727f85e72066c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22e62b27fa37784a9fcd68de02fbfb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3322ce85ed782ab8cfaad9322b70bfd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67071dae8cb05fd2e2083800483d01ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ff454e3484ebde84fe8aa462f793424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f43cc80482e4652666c595bac4faaa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6b573df6191bf7df50ad70814018c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffb28c9eb9f1d061a5d5d4f42151ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542ca900f7818107992cd07ebfd3bbd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd7d9a2d2e37ff5178913aa84e4c5529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae10beb1eb4ff08fa74bed088b0cddd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23860df6b2936936b3c821783b49087d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438a3e310226b48062a7ee6614297b532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca09e29f8ce29e2439eb0c8666f3ff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c3e8c518de5c1a0cfa3ad2b38b48d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629ecf0456d341e01324389feba27d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272d6ca951cb2c6e631835750ea58c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ad6c9995a5649abcb2f83b6d582bd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9de580e786e9c9a5410c09c0b16a438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e663e5e5f6ba6ec4306050e21c1f2f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4796071f8038cbcdb7e49fe980c0f540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930de18a0086b510febc0f454bd43f941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd384300dfcb9c655241ac647ed36542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ada616e75257419272894396aaf58f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f6e0f4deb2ffb215c18760692cffd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c2a6c12bd4bfe4df2872e375928d845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7c16c48a6c08db9603afbc017a5a646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da6f53f9dad8224cdb4d260b45743847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8428d38fa924863787f7d9ec237c6f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e0d6a15cec61f715596b993e3b59a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b950edfafb265669b39c4cca08732050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92eff0968114407daa8ab7c1d5a47d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a247a900a21c9ec23c5db8d6e69fb3852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a93bbd416617b3028b719a25b88db53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b5422bf48b7df0ec8351282be7dc854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba053db75b2774fab337e9e3e8681a1255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c079c0ba056a6bb9e2190f2dfc96e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe1332ee0ecea603636af607351ab157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4cac29ddab5e32a0bea736c97b34c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1423f9fac3a0b78b721bdbe31d94f259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9c6d2b1709e4f160ccb0470b21de960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e3d247675620a356182336f1b8e5961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d6c51474f95b7c02e59e104297f3b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3df6c41d91b9db581eb2a7e525ec163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb198b52a6969a0932af98d8f0f07a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394639c55fdbc7b0f54a1d0ea7a653365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3b7c799e7b86b747015c5110f32b366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c43fa0b02361182d9863183b3b5fbb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91591ec67f175911206cc57af171f21368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d5b01f407b06dc1c41566106c3bc969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b885faf4bf58782230d34c4d0d818e470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68749d6bce3c88d1d36eb21cde3434c771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05325e698d53025bfb863f58a6462da72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ffc1f2a988699a1e3aa092fb08c2373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf85e3f5af97eebf09dcd20c2f712f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc66a4917af7255365a56b5367a4d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0431ea69af3d8eebc89c757982e57276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162809c5b5165d17b7de1cc1b23f472877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665956b4f12b96a44989e2cf1e9a2c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8920ee2d22146be4e1c4177e62132a179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a342f2c392ae80b9a81d847acbdabee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0541b9b61895ac4a51eb46c45b9b0e581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d178d42ac3d2e784d59cbc803b0a482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640570736c56968c79ae3598ef9fe3283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eae5780b3534e93e8048db54f489f184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade350bd5c83e6dafd95ccf5d6787c285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c68486a7320c4ba4bebfbdb14d4d5e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da1cd7bbacfd1bd66245b8f046bc9487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da79abe5c5019de925fb3362380bbb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb27f1dc6df936cc041317a2595498a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a5735e54c19eef86838728e9b4bf490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9302cf5d1b7c8204aba4aaf1e67d991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62adcae29c1ba13ca42b91017ff5114692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af87d8f2da21eee39788c008c02f8393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9ff2639cf5a1034d08acfd7d027f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a6088d5358a5689471235fa9629b695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab44b9b8b7c774729d48fde9dcd28b496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7863151f3036fbcd496b7d0d34899697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07a92d6c8f05a48636b0351bd27fcf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60758b115586a8913c2efb30efa81c899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f547e484ad24fefda56db7859f65ed6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fad94223758e016a2780c17fed4569101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c5198fd3ad0bdce38248a32505697102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9b90af5a505ed247d509988af31e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520f6872f40c1342635a9cb15cf21aa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52afa0bd188704334d439a286594c9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747959d3dbc573a077b81f2b40e117ff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5a3e329b94628d3f6f9df6d16b429107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9633f1880dba77a0ef12ee3820ae12b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a39ec4493f15d8af7fc6c5af96718f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636cc63fb7d01c84320a39df3221c69110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b9e5ad50b58ac88d2c013bcb60b93111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6962819d7948d6bd8b3eedd77747a8f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b1462ac3b117ca30b8d31c8281efd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b62069a9d2dda29fcdf8b52512f467114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77280d47c6393686dac973b45dafbd98115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4ff780a2a19bf388ef7befb89082e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262b75c3d37ea5fc06384c86c44c675117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8a178c2e804e83054d491e74c6d10118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c90ea3760d5f3351219a7acf513e2d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8ec3f0e8d0b5a4fecf62a6327ac94120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c82fe16c7480f3076a137cf38615c5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613773c9a67550bfabe75112e59a8f3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee51fe0e6c56055b34fcdd3f6a8b7c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedcd052240ac28f34eb459cf8832d8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7d3623c958716f6262e78d64e1de3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbbc04bd49b84d5537731708e25220126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d2404923ac87acf976660a8a4b861127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4e2fbdec97da79c15f15a36aa49a8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46ca017ee44941944f92452fedca16129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b04e6a945cffd16e706670abeae73f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38053feb37ffa19ffe91b3ace47ff790131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8903a2aea5a448d542601e6cb311258132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67e257ffc0a52f8e3a15e35082f72d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ddd142e053c78e2b1317c623e75887134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f19ef03b179ba50ca0dd1b1d12c80e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebeaa3662a1a72609dea39f7165dcc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c992c4b394ac3879818ee7f72d3646137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32a7d2690f00e5a770dcf7c4902a07138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72b88f6cb918a58e92fe5fafcc86b0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617a9bbaeaaf41e84d7cf88382089ca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fd18e69cfaac6f3dbdf0215129790141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e5d100cf130fd7cb6ba3fffbfec29142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13e3a1f2d5073a28163d3c10426bbd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e981059bb5d35913b74c07b8b9baa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f1fe2e3457beb210a97abd3d453fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8be05fc4296eede4d15d2195bcd4e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0ffcbecda2e439a34bdf170bbd1ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96861aff538ddabb6044ca8e4a8f3d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240057b6dc52b4b633d4f5ece896a22149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9034b49ec70a787661318d69fda2f69150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305fcf8edd9439ae3a194e82bd53783151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e421e0640af06f6d263f1ed84264c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f707b2a39792eeab99d60ed365b78ab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4fa654b8f6643e57d1886a95a4cb8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bba8a8195e7de47adb2a93c78ae35155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5722e4132b1479f9d7f72abcdc7139156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61035c49eb52c78b099299548d7a497157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb639f6ec9b2cad67cf0552bd9a499158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d53ef2f7c0bc61d3337f3d508e0782159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ef9f67a12194b5147e313ac275be9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6380a1785b9f65f884aa0a1cb112629161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80ec3b20b478cfeb502e56804548dd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbba8a3c2462dfef93719635ad90c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5226ae0df5d1a9c1337527defc6942164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5fc76a5473a81e85ff5485fc77e76d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622a97f915babe6d78ee6668128bd17166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0022828c4b5d55d9cc36b926585219167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8cbfe5ddb2baaac40f6727f331c25168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60bb5a566fbfa16c42840da24eb400169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01045fe2245a7a78ce6f5bd69490e88f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33b97ed9d386c11fb8609e71837a10171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b3a876848bc281bb5caadaa9b0223172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03075a6735549d46c49d489ecddf874173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ec84a9b21f7a4fd6396294e24c81e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339f43818b0c46f8bef3a0cd05834ac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8879b2405e936ea8f712f1ff11ca26176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738a19e37fabdbd93423f24a0b33c90177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9e999fceccdb0907b49d7542dfa77178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b968b84db4787b906a9a0364afaf0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa1ab9cb7211da4b1e1892b91522b4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b603a9a0c4ee922cdcdef36cb755577181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53623a71f0e6652c50bd2ea1378c01a3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58dd0fd2c0ea42e3c83ad9acf7e9766183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caaae3c6d1c61cc264e5e058c3f1e87184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98910561a19129ccb443d483a9755b6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1724474018ad2ceb8086b57a9c2d3c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebed8fd420a4fa5669aefaeefbaff90187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b8fdfd76731331e6d686114ad32d7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c437922ff9e66282fe515a4a9e081189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38312a47f2d3a26e3abc13e4d6337f04190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92839ad9357f1b1b14e745fc88d5dc93191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3db0788902b76473f8c374da0e9747192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257336cd37b195ee57c70230d114612193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b797fdfe33dde4765fa567b048d0a0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2df56ab63539bf41168e8cac8a29f6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d3c903cef4cd94a3ed73c3f4b6a47196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d10282b387f7046728d0c2a082fe27197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daddc5ed04b09024f4645dabebe921e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08562749a92e3d3da4f5e11fa8e1526199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee4bb0bbb44c8de0d6da70490d55b2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1ba90b8dbdcf13b7e76cfd52fb447201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5753228e7bc7cd56ba435392942f4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b51f37137ddec10c8e8434ea99472c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ebb6d36255bb7d5801a895b902998204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7906bc707e3ff9b1a5785cf732fabfa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32cf272e48e002385fcf1fc071dfae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d3a5733e8a21d1f11394b663134a8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75675519c13425a849ee729990afed11208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b0144366fb3cf38259b2048b28773209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859c4c464837db45597fe7d2564faf6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506683f6e466ac26562128b2c2d85267211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a41a9d26d661efff74f71a2f0e99d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f29e83de7c48b738d5f63360eabe5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f932c374eb19776d6ac073c3a7487214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849951181100d4d20337c18a7341f04215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff68eb58a203437ea37170d3fca1ee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57774b39854ead0fc6bed7dd113ad175217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce513fb0b3b9a20a0ce45c50a603d51218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f42fd04f3cb7f10aa9bbcd5ab007c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc46a45085f4f23490f1eb48443cb93220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71740e598e3b2edb11c90c59b1e431ea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff43d81905114ed2fea38b01e95ebc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42df3cc8da49e494688f093a9be6d8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb0ff928a7dd6bccada1ba09819517224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d99c495ac4cab86cf4b8112c6d0ada225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c70b59bd91e762502480ab90a8a7e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a1c525595ce289c0bb032bb416149227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcc6194ce71d1a76abc31214813ebb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c40c949e9d1f34eb90cf3b3de3654229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b27d846ba65964dcc3e8684e1052d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f23b4cc50a544f3908340f1be002a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4d3b3cd80280a7f31c13ff5ae75ca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b47281a0929e67bc10c463c46f946233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5673ae544ba2f6da7e5b762b2d8849234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d9b38bc908f29759b77e43f9adcf8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c0e59e25d02295e677ab41bda2c99236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d922fe6f6be313d52f3dba6561cb5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175d69e06e1829a1bde27af98d185a8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e406fc6784e7dae25f0af22d35ef864239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d3f396f06c6c3909345168e689f51240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27709710b528f2432ad532974ecd3975241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5902762fc12bc310d73dc14a2e2f7b9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee41fd27ba94e27f4afcd643c768f03243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aaed49ffc3a8dda0e0c7df8f14086f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93edbb416f32646d03ab1b469eefac1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0bb33bba73b3ab60c85623a0ed93d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9a0059f8adc1ed3a3ed28a116f125247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc6ba8c1f82f5e69cb7c25c7a1bc03248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04697d0a204044228904f92bdfc2ec6b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a960ae45df0b1841828c0d777088e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b44dff78fa41c252790512c6ec5041251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31039accd9782c04580b0bb13e95b99252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81c3dd06444eae4fffaf07da500465253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530255cfeb9be190d5156cb2efa8a04254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f3e9f75b1e8eebcfc648dbc5e5a2a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baaf9751414bdee0e7e04d2c8edbdb2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3de0ce696ca37293c9350c8a3a542e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42dcaad22716b01bba94f5a5197616258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7165cc70a6dc8a39db361dac18781a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9963a1053f3a2b7d5fef74aa66517d4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3bfb51af5c03553da0b748f8824b29261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27544ad1fceeaaba18b0d56ccd782eb5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421de1449994efdc9271f2c3de7f01a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad1e2ba2d2dd484fc118a8ef63ddd7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaee243a6ec2d8771a4bf7515120ea8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e3cefcd0f6535ba89955e62aea29c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0c4b4666623051b6b49d6e2cee79f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402efb2a8c81f526d586550ba794e526268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00751ba6b59541b5029af20797e36e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5fcb7e192df5ebcbe14d272830781270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f0a87d35ccf284eb70881c2ad09f5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352265c4f6985f8f6739949840ec6a00272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09f261fc13baa2d24f1b5833d9af5a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb835274ff3610a934156bb59445a3c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a63b4f2e9bac15cd3905b3606713f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e3be54761c7959edb553d159b13dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef6ef5bf52d89aa6e13a4dedc58fd0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea475a6e88d3971ffd054a5f3135d6b2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0325367c7bd5f92c1dceb222b062850279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f3224f90d0cf497f2d589951f41ad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893605e044de4c00c62f56fd174d1cea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01cb2ca6d69479725de7b84788ba37282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8cd8f6529d567446628d0e9b1a8678283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6af5ceed925c55e6e2d5352e6e5786284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85450f9cdd725dc48036ff8118e99aa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafd1d81248f47ee61ed2ca6701af19286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a4c8a4f0b9736a6e864fe14520bb6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f21e27defb06e765b58d9e7f247f6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c50cdad70da8b68e1837f6a940c06289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507b9a2eda6f5769afc40f11ea0c91e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9567e681c7d9f17bc6a879a6762f9bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bade8adf3f2e0c64d8b63e12c18423292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef55eb34bf417a8d9d372c0fc1d7d3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488fa3119f3e3431b808e1a3cb1a23f2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc307e287bacfbc20b530c6225840df6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba90a558c4df69717b835f82ae97e6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e931fcdeb4ee790cd1c71019d3025f1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59d3e6c5c273c5d572838b696d6b0c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5442f4703cc1cd22bf7f65b1b46d8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a299d6c5f5645388d4c87f376f687a5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0bc2e16801529f459970eba01cea4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095d8b961b71e394f33a7c8c5ed10cc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fd269d3cafb6db3297eee6a412e77303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9b177e39bcea2a1926fcb1a15061d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7f4f5c19a6e847357c66e688d08da305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2342e6b8a203b5f5be359fd200e6bea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea27d2b5b88c56cd86b757da198a5a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ad1aa3c8d0b29f4581ae0774d5497308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03142e0aaf8612053a081c1994d9b1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c280d2b234ef003a176afe9d7bf738310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62147c5ef4d7649fa9691e482b08bef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b00496d5e24942a7d49d8967ffae9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1dd9f8e2f8022f091f6c827be56c4e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85cc14cb3635090584e2216eb7b23a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995558389318f04c6030ad112fbb0ad9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3688b4bd8d31bd7e8e2c521f68d463316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93bb75999481816bf595a7c190e44d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c882eb37b60a036356148e0b761dad318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4dd087f9ba29445624fe2a5b614b17319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632751fda2b9d193d7ac588c89594b5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f4476aaf38755414e269ff52a7df9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdabea9572d2ed93a5907d9673efd15322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05936ea133f059749078e087521b9e2a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1255bfc9e1feabdeecad79d1a48a8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546af4f10484b734f237d78533668de8325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>