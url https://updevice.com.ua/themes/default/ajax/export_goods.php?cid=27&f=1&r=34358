--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850626ce1acd4c2da24d5fb572feb381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54689c080f4bf2d1b5a7015b49e925c62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2290833614e8783eab13b20b3c8c4f03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202246f4fdf3214b0c70c1a2826eee84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5de76807e6246362925224e64ac105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed58ee468cc7567f91c8fe62468a656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54781d0d71a11fe8662b7deff98295f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65dafd361dba404d29ea5489f92fe98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1622845cda2db6b652a4fd893511699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e500c8650db1d398ccb47e7382775d910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffb35593602189a1d70f53392924b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5002040ae27b1d358d95a8b5a6162bb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c38a6fcb2a98660b7a6e220689a1113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4850eedf784eb8f9ad72d36133c07c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3341af1b8d00815e51d473739d2f19515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720ae21c791c018d7077517b3b0bf4916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c9ebcb84df5e8691940d5a3576aa117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0dcbd79d5f07bb41fd41750965b13618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411fd76cb98f6c98358194fbdecf4c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9cd20aee08710e4201a7a803a678620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645638ac6d50520f0843d5b49e5b848321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3bff1d587a19e0cecc2bf43f4e3e922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf438a7c322c6e0caed1fb834df8a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4897030838ae5bd1f88cac6f1742a3024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4f39717fb63a02e9096c142ab76be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54039e693199471af55199578fb51c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc74b4783e6324779cc0c331ff263d127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34f5bf25ee8432c1413ebb909bc8c628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f8dd260950ea1f1b95c666b46726829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da011e069c632a46adc150a31980a330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62eabe03b6f53cfa4fb9d2d9ab8204d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116b8033984428a80abde2832f012be32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d25c2785a77828145f0d4035f903aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef6d5d835bb98dfcdc066e913b755034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5741e594abbd89930fc89b2c56639d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47a0c7805129383deea54db7e1b8ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb320f0e633f1a8f868621942b5de96537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeecefc5b523fffd499b55f0d173b9738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e71c0739aeadeb4e4cdf202bb9b60739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6ecccc2d3455f6a03512f68f9605c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921ba6222afafa9c2b3402a05133a3241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071ec824dd3ed075ba69f739e10ea2c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4612d75c3fe04728f119fd3c5ad78e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731fd60476464acb35e89b646e5bdae144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a079268e2e3c5d503a9de0a73484b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933aeea4e9a56bf0de2982a75c00e2546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605951fecb7d463d1b1775bdba57d2c747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede9cf2c97445a06b8571584938f34348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f49233e616aa8e685e486209bbd8649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e879c2e15775d349bf1dd8886277a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214048eb1d6b322b72dd2ad4f367a8b251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59ec744564b3cb48b1ef4e6238876f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586756100f2b198a82e3d40e1f6061f053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f94d29138b805c3fd8be1d087ab3f054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591ab8a0f67ec4fe5d09105619382e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dbf19e4feb4ebf9a65cdbb3f0f741356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2157e063446bfe0b9d24efa1ea2be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24bcc5197f1fb9c311dd2c58ce0b73f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77d6f32cc308215230315406dfb27f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31d584965d28ec2dcaee7baa9dd4b760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9faa690919c85b84ff88bba48f28b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e675a79d23e989c9c071b5613cf71162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e436204a375f0102b0b84c84b6c7163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0e12ccc2c21b2efabe33af6fcf53964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84add52a71aa409fbd5a4dbf065baf9165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbadd338ed40af3919a4e3106055d98366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ad53a513fd7904845495a965a0f2e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e78e9370141fa24525640e500b683468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de9e10ca1898e5ab06c33b192f18de69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850f9e52493a027b33d09ab00d0deb170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3355f94eee2d7f4b2299e6ad659d571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab33f6fcf5490670af90b6ef470dd072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202da2377f6613c92bd35075fe536eb873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e606d43b522b0cdaaa65e675ae92974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c72cad1e8f5c44559563926396fa975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbc632315ef97f60f12db9b6adab1176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c130958cd3f1364826425bcc7695577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316d910a1a04b679bc1d40e0e729eac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8f7638a541eee0f85428dc39638a979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffa451b03fdbcb5f978a2975ff68c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2ae28666ba2fb3f6a39fd8323501581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5dbe58a4f7f7f71d7e21de3cf58d982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e85f066c2f77494227575d3a1e3ee683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4fc780bc6ceae49cf3f7809a42a6684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bc61284a227bd4a2676658077b97685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0235c980315fb6fbf24890656f69b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbbfbd5d3b270b4df553e961f2081a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9cd4b5d117d1c6026a850ecfc92daa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bd89fbd0d695793d4ed979811792a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbfb00aee0a8655d3224310db68129890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52828787a8a1a38040c2ea04348456c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e53d9a044a80a737c6e256754d68492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0ed8911dbddf97ae762df2c380f4993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184584f2c33ff1cf30505f72e7906fc394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9df308c66577fd6a47994cb3db5ff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7955539cc843be1d5ac15d66287d6996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76569a9ab979efe7fc779ddb57a494f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f474a9d8fbe19ca691c16e4cdf2a8698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f449e5d5e9ff17924423f780bc80cd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87504cdae4032ec55f258975c6c519a4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3707a6bb643457caecf23b931202b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d497a0ae12c8bd85c09aeb94ee84588102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5947c2e0a42f45a490b994047e5cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b42f4d096a36cc4112973035ec9f4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb824ff097e6a891d1e5611c5d54b7b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb04e5b058292dca02d159773caf71106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c92bd70869c8328155f6f152f2134107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d735641e350e8ea33c5f4f46f80093108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32637225e6cb643dda975d9cb4c9e5ce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c8adc32e4043fd9e05037c8e87af2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61b713ebca95e899f4d6dfc337d028111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e157ad65b653b13897bc393a59564112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdad207ebf45f2871b2ac814faaa012113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09350690d7491079f200a236e4ddc02114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9bfbd2ee487f9f60a7082ff5e1d68115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f489e9cc8ac950596d28bfb5e1d3a2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35731ed3320d0799f811a9def00ffbf6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ff236d55702358de53a99cc74b338118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e361e5ea8b94619dc09040cbb83134119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a32918e27c8d8f0c6f484c01d2c7e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be1964f41b591620127c89f52d199a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fecc36e9bb65c890fbd765dee7211122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5294f1f3e52ebb58f2f64bfbfe905123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e42f06a3270e1eac62a7ecfd76a4c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7234ba0b2777828436f4cdd3cde74125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811350717d4e3b6eb17762fab5bf678b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f29e85df3b591b250aedb45ad1bc2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56a8120cf2b34bd947823473619805128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b61f6e7d465a03eb4e9e7185bab769129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0f0980acbece5db17ca256cbe69b7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90041121f72ffd47b0fb8ed4f434700e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b26d7e33cb844f715997ba20a565b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3d771ab8fb8d1992471df502d03de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982be56bbacf719cd5a11887a8161147134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7be48f0571620551bb30d2ce5f2d88135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a6e3580e66c5b2c53cddd4ad9c1d5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665e9c76af03bcc7658827b10d2f57e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7bda4f336642276150252fa59b2bc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2274ab3dafc6993cf3eb25de276b02139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae7fb741f9a115f1683df8374fd020140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1b5c6403c493f27464d340091273f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b5b44aa4ff655d5f5711be3e2f00d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3923c7006cf4538f8a95afb109b9fd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d772b802252817390da44a1d8376a4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a93eb9a78764a0e03481a2f62395d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c784b14cee16220a6bdb5af58bec384146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde63e2443b379278d3eaa23046cec4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d20d413a8564e275dd9872c2c30a44148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728bf2ecd23e586a79bf7413a4174eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4895ded44ee2bc7ef81692aced6f6c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1e26cdf300bb91ec01cdefc4aa3fb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f26da5882856c735b7a6c2a20bb68f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff920daf7909e27fd504124e6eb740e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd70e4260080746442f7e6940dedf6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee0ae4e0e89c93540121f80c40b838155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afbea17f32ce92d7e7c14812dcc441156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372bf4bda1f7ba003dde1ac8d28eb23157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7c06246f0353126ebbbe8425a65d7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f93384b9a933cf1826dad4e353a08159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc1187c84e536cc5ccd31cdc7c53a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71f52c6d0cf27b79dabd8412b50791161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0694b9252393ae27f62bb9651b84ec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a304423c7b21de85316df0b72f19f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e5ba89e3647bdfc772b937c3f40e7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27883c4c0d7d51b6958f5b2a80524100165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6b4fa117ffca8e31cf9fc4805b5a9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56338a6dc658f89c1dd87fb262890c5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9109bd3918d5825ef3c9202b6f3cb9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d241555e322acdd72500da085cb22bb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ece5be185420e112a47af85b345f8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3450ef7502b34ea623cc4dc294d8b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f38ead42b2ffe8f16350b76ea650c6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ded38737b4a712ca661bd1b6f0dc5f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab01d41c982d6a5dce6b4f2bf99fc4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70f65a53c4da72c9463d450cd785eb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3faac061ff6777f89948590290ca0f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b80fd34a5179c7f21394ba0401e6f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3da124a2ebb4db019345bed979f26178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7b59e435f8c1d4e940acedf46db39179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fdae199ad0a3edcc7ae6f773e0b54180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222bc3220965cb434edc771f0521504181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371ed7ffbf8b770d1ef94770e84ad83182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2d4f6b13ac0210a831fa8622a903e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a637b5b585110bd8e39de2af874eca8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b253c9daf63c9e84bba65f21b701d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8c49b9b5d54217922ee996e5ea2d8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76417f3009ae7ba6451078beb5e1983187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9af734a47b09a3ef16f32536ed4ad9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b226a8217c489802ec74a56994a43189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748b0491a971c79712b1d5052a921aa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de36aae532a1266a2d49a7eb9e6a3a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f429924f0ed3172313627a31f7a09192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413a583572d0aa614dd6af87cb84eb4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd9e2b42f0b4cd4e7be63f32159f86194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74babbcf982055ab023d550e0329c11b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc99550870139bd072ed0b0b830bc0c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701152a9363415f8bf2c858f320d360197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c335f944c9882ba411a01e3f137b45f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878ae1dbe4a86ca822e58cf987d473c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c055c81c5ddbea044df078a77bcc6d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cd9726147bf7f6eecdfab597fd651201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50b86ba5f35d69e52c5b29c422a457202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb87c53b530f34f3bea77df17845b5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6805a56b71c4f2dc13ad1b9a27314204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb28decc2889868e26e89dd6d749f8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ed05a1d32f3b49bf8429035949c7e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aee5f8c2bf0df7b01568c632e88afe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f5eb88ff59f83af3f8bc3757c0461208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0de443700cc36e22dbe5808db4b73f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc4f1f96c0f727b1bba8e843cccbff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137282bc3753d88eae3b091f95b4289211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745235a8ff6adfa22d8f427d5e4e458a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16304140bda92998b718306527e1720213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b81916729d2cc814a42b72bc4b5024214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ae83515a7210d9b3bbe38e7c1e437215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128e59faeb091145887042d052841a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64ab2d3fa1eedb15575f99b32a4209217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51733ca3fa0c13cc3795efc136abe104218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2fa4861b5dae67c52f151a29e16b4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc9a0cb8d3f7da922127c13d49c8df220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b84be92f76f5cb30bcb00f579b4bdd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dda4ab5955eb6731efda7d4d9eec7b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78178bc372fd02cbe3ef4f8a2d9f23d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028f85a219a271b69d130d7edd8ee90224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b5de2484ece7a1abf8aead0da9b0d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78cf91a3c41846d9fbc8694efa5bd9b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99b192d270c2aca60550397dbbb56f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f1949e7cbac2a0b5c8def3fe835a5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14285c3eb002d6add956618d38bb4759229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2b723cb93c8787bf88081d13a08ef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626da4f5b35dd27d81be2d50d831062231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60166035820254d0bc5370f315f1c95b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f47bcefd5f104da1824aeb25ffedc5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25e0e1954f52df87980225b3df2268234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf0a62f5f2e87d0c921784002013fc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda69afdb4bb980f012762c3a49934f0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85e08c2ce6d1a9713f00dd91d89ccc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0801dd9e1e9552c77799291fbaf4e5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28750506bc783aec571957557a78d8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a144ec72863ed770399ff5e4de22c02240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d300d4b7ed543a5b07dbdc4a2d2a0b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaafadbd0304f12ecdd88313d08d990242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e162de979eba8d1dd32d07bdd1328243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af449742095b3536b048b73318391c50244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ef9ddb8fca695ebaeef53a3e29f3b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa3ce40d7d699b98e761d4a0e12ba2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79806992d1580a2995abf78bfcfc14ea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c766f04f62e0077612c9e19d5c673248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e5c3e829cbd5ebba73070a9f0edc4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4cd64cee60a5031b9b771383de5fa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55dcbcd0d5dc86bd358eb37c1142c13251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167cb82143ab71dd452c10fcbb6cfc0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5c2e877713378e8ccf7795ab32f96253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc26f5ac1281f3c41f403b2a22d3feb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51397b41b45b0eb41bd91d6f48434ffe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058b630292b795d94bd87f09e14394d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d96f0ca809c559e925c67b4f29aaa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a40ea79a0536769c6dc228705c451258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514bf4710e5b6b10aa9c60cea55c1fc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e0373116b9c3b3ec8c6314a78604e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f62a96fa338e917e23031d8d718e1e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e9c4032c6ecdcaae63860c0d71412262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3c44a92f3790952c2be87622604d8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115be1dad7aaff8ae084b86987e9066f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7448b0f767bce4254d1d43012aa888c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d215414c5e4ac3e4640a666b53c87a2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec456bcb436d0a55b14cf938f42d92cc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f82666d9afd35e5f4c4f1b462265dc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67041129494157b8292fa52f877e0c3e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224668cb9d513054e5e7d1c0c4cc5aa1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b671061d89e2d8cf9ac96c528de2695271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564490b4b3cdc82175c78c437b4ccb3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e40118b6fa0b1ede0e2453096c15bf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84a982fe6e5b53357ef8c2a86a0b31274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b1408672fa57bcd14b0ac851988c7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee482e7efeb12d5fc992ab27c06e944276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f2d3f07ee2fb027750d4695adf9ee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e82d1c2121e42292d441674e3687b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae67a502bd6fc9e0728e2b8f566d969279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5b499dceb02d60e2e381db2d5fbd8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4f9aa186a0532b9eddae83c3c962c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a576120781fe7e04380df0a305215d0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c8fab74a12544d3d5ad13ec72cea3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657fb05a86392ced20b7dc66c224a18284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5966a16732bec555c9f0309a97e15285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c799037fe8f42eeded44bff1750f45286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ebd253589940ad2c4a5114dbd5814287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faba8addd58bf9ee85a75ebe730accb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0a11989373f80605b6bf9d0d15cd4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2531d790d5daaffea25fadfa92ea57c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31689dc2786bbebb36ff2169fda3920b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a2674cdd83d3a26f576eecc0fab55292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804f6debdfa15e82f3e705de7679de4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e0b4be5eb7402bd16039dec498ef0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852611973eee365c45ec7e8718a0d58295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc231cc47726aa7b7d70f1ec1c6ec78296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7269a4a3a780f285a9ab431902522297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f342d96d11bf84fba83a1b8381ca850298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47eceb72c9539c587e076a4f886fd3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e20d8e88dbfebded87f11bbda83f43300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2677135f53166237877aa0399ae256301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7029c601d9a0a46b9e77ee310bc11f3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3a952c4add9594b6a2fd64535b89f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e589861779a9091ebee26011a0c816304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd5d2d6ceaff71961c1e27dd0a2211305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9baf71f884441353f8e8e2079c5b08306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62915613e10b54eb916e956932d123307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821a66dc70d35963ff661426bfe47c8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6b0e57aaaeaf7c85b926f1cb9b314309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc8da27741fb8b4653520327b3371f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af084f17d55e854c61b77aebbc75744311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd65e64584dc96eea9a7675f3c516db312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d5a19c0d31025673d996910134ff2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0ab0975a6224773c2b9f1c18f327c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb04adfb08f9c188d2c33e2ba3812d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f707e0f13a8b43988f30a3fc99ab30316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf301b55cff26ae87f9822cffb6967317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958cafe4678708cc8a40c59c9170ecfa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6bdee62f67494e875f09d88f7a564319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d09250356145fae60dd487556c8c11320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f2bdb3b5335176fabf41882e799c3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d397217ee2e44f2db157e4a669509322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b6b83d79938d597189dc15c84c32f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb4c4ca7b391a9f6c8772b36c83e1b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135744bbbaa7b9f930742c826ac25c58325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c67fda466e6fc80e3929ddee6a438326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975451fc61b7eaaf2c754ea3acd01c8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47480fa47b0a75fee2811ef2349416328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc14db386861041de75aa88beef4c0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b1c770d3657abfb856c03ae3d4bf9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b685bb8b1230cdc3514b2f6742b2d7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f89ca056efc7a432d37939788b85ed332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659f0c2dd89e6d333faf34dee632282333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c128db883ba2202de266a7ef7c7b3c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7dfc4af24a726fcb88c45f9b8231b62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc737b18394a3f7cd6ac18f8a6c74b943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888a20c7e768732681c078b5601d5674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a73be7a369228077dca7d106c8d1ef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94dedb01f9ae1be52495802572228296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505969066680522ad3b7d1beb03bb1e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5702e02c3cc21443a7364b463277878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68219addfcdb334c0318ff735f655a09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d00cc3e04fb2f30a4daef3f578b94910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2c7bf6e9cc46b7b90cdebbc135d6f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0f86878f7e124808ce398b062387312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12a80b52f17dfd63044fcb79f71f0613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222852c9403502fbbe90e9436b48f2814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc47084bbb788b85bf936f9cfb2cc215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad466db263d186ae78c0d6510b1c9116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e37cc183bd294f04b49241b1a500717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300bf356b3cc3b75b5fa533cc99e2f918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801bbc57a4dd2775ad4c7818f73440b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1bd660a40fbd4433cdcda38cdfb4320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305efa01b9882dfdb333ad9f0a6e5f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d198d5ecf4014860b76a36ec9f7924522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096aba16fcb5b289189a80ac978653423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56454a8bc2f8fbc02aa448a8a2028a4124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e381b7bba409bbe28ce77bf14ca376b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af00a78e27f8886b5dcf97eec69384526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50277e2f4dc5d7cec52c32b430879a427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd9a58e86a80ccbce7aee2ee352d2528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75332b62e400c7520026b7b51705a74029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972d4e0e54476dcc9cffd794acbaed130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487993f343329877f8b411a7a52bc71c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33be759afa6913d0371cdfacc800c4732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb3366c53206fe2ab589d59dd777fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f75db37d7b44e5700ef5d5581488934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20e5fea793abbbf80c76bb290d812c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f694f020d01d8bc85e6bfdc17b1fd436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c073da68f1c867e7f250e3cfebd1e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71c7a2a4be9933425b1bab8ec882d538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5a1c1da845f7889c284d2bd1bcfb739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77361ac5b8225dd6bfbf3ad3d322c93540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f6d8cb46a46bba73a35f10191a97b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab47684fb4bdf81fbddde557d5f794f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a909732a4ba7336302675d5eec71443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7d2be9c301801e9b84b8281178b8d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c88ce092089f9f510770f7c6325de45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8b136b1c2d768cfe444b390d25a0946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6176ad88a1b66d6e80ec242617e4947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8812de7df5db517d65bb6724422618a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c3d8cdd45441bd224f0942b814b7849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d6e54cb07b90b596f9915071583d150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7547cdae4145e96a905c3e2be207b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f178fecbd3a15e5cfc5131a09098c9e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4379b269c1611b18e289cddc672a6453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad20dad0abf7f888b119721230735e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df45390e1b59786fd5aff39faef22f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd303e989a52310b266e5e69e2d2368156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74484d9ab6dafc779582e86ca8083ab657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f361c807162323f07288cea41cf1458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ad843c6f1e94bb56c1992d3f928de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036827e45f1b3ab0a7701eafe223308260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19739567575b58e139417a96a04aa2c761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17efa01b57eec9af11944d1a4d1e7262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81c3329d54c27c0c25a28bd1c2149a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47def7e791806ac3f308235c2584d3c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77899bbb7ffffdc48b99c51a80767c9565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c6af80f285bc6292d52ea1c04e2a966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d73b9830647ca28168bd25bcd7c8ed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f4dc33e8e12f86439b7608040687968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e12b69084c5c27d6b3313d945a7e2e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8ec99b6ec2ed21b1eeb31b40b218a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53754f7e93a2f060cf11969be80e75f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224267a0920e68051c283813c480da7c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f8a15f644f75c02b355907d2a3c3673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49fcfbe08909a92ac1a02e0c0f9cbb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25a4df9d9a97244e7600ece05efff775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b7559cd666c4dac556d7ccc4de5c676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0866c4478b9db64557f2dac5369b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08717c903e659fbdbad5913e9d62ab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab586b975f32588bf6fd8a03de39c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fcf8e206238e39fa8fb79d2e36a3080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4e2e30d00330a7406055658c935d881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f1b2d133295d46a10b2f48dcf21b082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c974985357a70ba2edf24a855d15c2c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f2767e9ab5f6c53eb59d6cc6143a084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca96596d2bd6d93887220c939de23e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88411a4b054612c0a17b6b2fe83c5a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641aa612ca1ad1a03844b33558e2f97e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd3e399a4956ecba3f82501ab603ff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5fcf1ca82d731ae54e9cae616128089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a0ae25cfe05a3035cd707a28faefe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e396fe790da06353e764cb4565b6291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07560a12a2de876d8a4685d0c04e60cc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1da14c571f2dc103cb22b2d5441a9993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753004f0082c03501294b91f0e308da94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4f6c8a3bb34f2c184bb368f5935f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c4a25773f4835067e0da6c4449adc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe70d1e169d8a9e11953399eef7f3b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5663699c1465f931be08832de994198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c176a14a3005abe5c7fecc85cb0d2199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79ea5426326302c456afeac0294351100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1221c70d9e0aaa8b0220e92c5c698b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22991152f8f7d1f448cc657012d4f1a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a89b130931d8775294a695164072a3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75aa059b531e20b6a15812cc90a642104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9a9c6845179cc9913297c7c256195105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29bf787eb5f259d504a4d993d79eb7b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75db4d9d5ae1220f6be0363f732687e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d11f2f961b23e1ef7cda4d574a78c3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805702ae563d263079eacc5a873fd48109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20be45c6cfa0a5918c4bc7130e4d96b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667cc2eb98dfa58fc2512d160ed09340111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a1f20d2372edcc1fa3ff3e0d38c93112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb3e205849a5b9a73ff617944f7066113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177cecde5fe447af0ba68929e1a530a6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119cf274cbfcde19ad93bb6d4be21710115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0023c6b91b834204852016433c56417116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e44282c8bf4c106c8ce38712bd3380117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed678d12a2ddf64866552d437481047118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e983dbfc462b29e1552dcf4e1fd2982119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aeba956a336d51494ea1e6388f851a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d222d0bd494c6725dd617e8963dc95121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2a4bef3807ddd451f5b0d7a3719a3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518626f3450ccf5170eb69439c33964f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10974834f553eac6d7b59946f441b0c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb3c5fac9c2fb3d2fc39b8bf589ee4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401fdb8122a7ee17465f6f9a0065c7d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06bd8ab94f12ae550b6d9ea6f56b18a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc95cb5a4709d382a0fcc7400375156128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185acdfa228deb0754bcbf7d3c708a8c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399e3c924e30acaf97c79c9e561f0d7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca545273a3d760bbc36f1d9a8d1103131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a7c2a854ad859c8d845397faae9f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d2fc7c4b4137185e30855b8b9abaf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd32f14faacecba07c9b0fdac302b6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0bb7b69a034541968398eff9f4b877135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1f21f6bd7f473a05fa1f6107f197a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f3b5e52fe83b8863f98d74f4b35c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b18d22bd97176d5a17b782da98b367138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe2934d95ec9ffd813099d59d0c67a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f361c03ecbf8e8c3e8a42969e12cfd1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8fd73bc8810523b099860981b94cc4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c426e7c2245dc8190499e544c6938142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a6d77d6eb3e362bba457ba6e99675143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622417736cc35efdc630c3d1280490b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cf301eabbee309f40d50e830e9c0b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb00516c15f4c3ad9aa3d38a2fb91af146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b76f7faa59ca62f51636021c15c11a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287218a5b06403386e5e559bda9294e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069f3cb0788cb7842f1215c12efc13d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f88b3d2e93565146d21f7f06a5d472150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8fc403e631084bb8cbbca0bf9c448151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908951f729f3cbf027bca583f450883152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c74975c7f554eb3c86d8a30970bbdb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21842de643482f10f04de753a779252f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f617e8d6fdc44442f7566a52c3a50b9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95af1f53bf0acfbe7a5936f9717418156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb70cbbb4afa7c13d6ab88c80b84ed4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c9c4bd562e304645adc84afb120ef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0ad09d91f9ae980d53b10dd687585159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654734bf3e1fc148b3b7dd642c8e3e81160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f87a07a3d92141bec42e6744b0aad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e326e64edc5c7d82444b52c4198a60162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f08bc137fa67f5389cb001104c669163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb084dbed48ca4c6861b564ff98d89164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72990459573812bc7a241aab35ac880165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d4ce6c8b81a316940ef908c3c97fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86d703048114f65d23199b0145808d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84697bcbde64bccabc96f9fa04593967168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de08bf2aa20c58abc3f06175ccb7f4f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a802378107e3597c37c6d295c1ee27170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7745060443c604cdeb87b4e66306de0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d3f5013d029d4d366d477ce697c7e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461912c4efb29f9aca1fbe79e43ed71a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3516e7728d1ebc079659e54309e27e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbf7d840038ce917b0e10b22928dbe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045fe84480d5ce7c5e190108562e831176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a97f029b1e50389e654386df20dcd9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bca029471f5ad3b5f36f09cfa49a8b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07d8edbdb341fad43260d03d146758179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3b30dd455678e50c5b16c57ef279d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae973e2dfd1a907163911fa484d1d6ad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3dacc973454e4fae3a1fcc4e82a13182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f54550ae7bad84c6060d4a241aa16183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70090a52a72ffb4c634d24afe898aeca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c71c435cbe3a5e4342df3a4ead130a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0826ebb1a187f42b35934b3b65896d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11b65db5e00b82de055bd297f660f3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c103a931d33057461a4f491e5ca83ae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476e3f3d3aec31a77381c6272c6725a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0c8fd797862463395adc9334f3e62190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb83eb55ae6bf8f5b6c0bf96a1a6934191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec039fc5ad4e159dc48219d0edf0efad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9b45d9ef2b605b2b8d268a71f7ca2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4f45931bad06aa29a7d88fac86f06194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c551da933943a71ff1e8a72b8b68345195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d0b81a4353590a6f327473f87317b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade37c7047b85d7c9e95215d99c974e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0711805bd88faae0fbc166c4460ab86198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8e708b82a5bfde64b422b23741eb0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1411ed3ef89581459b6e5ce0a69d6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117aec1ddfe65c08a8c647f0b3dc237201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a814a480b6f7e08a8fa4aee32afd1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc129371993cc70c3261b9b051e4e630203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28628eaca70de2646b68e7f695a18842204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7850ea3ff4ce6eafd15678113f7acc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0d92bca5e96fd5179e392953df263206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c7b9c19fd6372a9bd5a3a932cc187207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ed0398c0dc651c22f63081d39943f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66636557ca37a8f56bdf51658a3c2f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37704ce562b8658ab6a6848ed11111cb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ded14a7d01f30c52ac485cfba06509211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af2f6d1705d3b44107055de970685e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecdb909b3bde846ea7abfffbda5cf1b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3343f575bc6fe02b3a62d76ec87512214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ddebdfa9aa20367fd52734e28f544215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b52e4f6e5188820ec9d670fc00f96216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c0a7fd7769386b0dc10631d5e4b1a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5e957889f3278ccb075f79e017c58218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504e217f1c22f2655e164ed7aaae523219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f602421e3986df402da4cf01638839c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0c59abbf051a53b6692745a9765c2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563ef54a525ec2980120363a90cf3f0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd1bb06e2b5e40116e1a27c98b62c3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f70445da473ca02bd4b6beb79f4587224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f6d5e854a10eac87cb6f21ed2b7bf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158ea1306bb7a339664160c2b5cdb9f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4121d7299a045efb0697470b7d496e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f144029a5839b77435cce45e0ff8293228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44170b7972b78ecc3312c75f04b883b2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab1452792b53d2d20c426a8ab4a2e9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ad3d37b5993f8d6c697275f7c8387231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b243ea9dddfbdac06e1dbb15cc7a58232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58ddfe83b3216b82bf0d7db0cae0ef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6368ac25f00f8d36ea6c1cf39fdb3e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4bf5caa85b702b9d01afbf4ed3f5c4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7dcfaf84ceaef4449c0f2bf4ce6ed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd1158c6470a5883c7fdd6d3a0e564237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc555f804ea0b088ae3ff51c2967bfe7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04dfb7579f2d908f24fd445d90d199239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0bfbead660ea926b71e881bce381f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99653989be804a7ba5db7ed63aee6404241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd405c365c68ee46a09ca9b2d8e109c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f0a38d1658efa723fa81ffed8fe70243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7570707e972961a1842c037640c1e0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0dfd3dd46f52da4f01a02d3ab5cc5a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1887185c2a33b9b5233beec365831d7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20174e90e5622e77702c660d5c5c775d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1cca224ccad3c251c44a7471205b1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aec8f10bc2209b5f485fbe29b70129249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb68ac9794a6d04a3899b5af570161e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216eeeb2d90949381da02ea691a03290251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a731c846d79e68abedf0147c0d83b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a0e13c6bda49f823cee90987b0a5c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f474ffede62ba66cc12e52d9a7d800b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191161b739923d4196a499794951a70255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0865abd583a8f088dae55ddaccac0f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08287e9346c1d29496d1d00da2b141257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d5b5d5a88f7195d554316a6856263258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca997cd25bd0295dee70ef80a40e38259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe99db2354e4bfe99fd61c20543800260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c47fce124391fa03b353e9390eb4c1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa517a147992b13e968c2a6c1eff7b82262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c80b5cce6b57cebca0f4dd203ac1b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71681cab45c97dabd45371c983467b59264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fec2547a26d1f12134a7feabf12275265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91563bedbe26900b138f5f9a1e7aa6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d220fe9996d7e96899defd6e562be267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be1fc02cd1424bffcd28c438bd45a4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ff3ad73c20c5eddd0eb962306ed92269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee161d46ffeb3bc82555556379f7bbd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3cecdfa30c39a505969b59ea96f866271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458398ec41c0ae8876db90ae67d155b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b224bcdfeb198ad8ca3f73c7aeef8bd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f8c877676c78885bda9d8f344ead2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe111f7fb2fa2dc23368cc93fb7d9474275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168eacbfc4f04b8e687973109c93095e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ab44144b5050050efe36678000e08277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a99c55fbd818b62806a719e50bdcb2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d207ea8002c7632a012bfd7e6fc98279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c2f22d50ae5fd56d3f4fb72966e55280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fecc962020ddd3d86c1b12c5ff9182281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9edbdd68a46da2918d1e0d0e146d1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ef806d0d9d4640656ab1afe707071283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546cc90aec45ddd0b87a04ef2f21d0f4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e4558dc9b1bda4b4d9039433c72e5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f498019f40f38413e35cdb6b5cab1a2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929de5497fb08a3b711b2a83c599f69f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a64c06ed1ef83d13be1236ab972af8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3faf91a0269b8aad207008e5777c50289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff483fb8da8c43021ad338d20f5358290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0df9bf1af8af64f394a57b1e5d89c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91ae499eac926893a0c383c2db1daa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2d4ddfd722b69c84b701e5b7d693d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a342f78da75c2c73fc2e57e826d2e2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d1eebeb37577bb4f1ee1c9b75d3dd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3069244b21a1c0abfdddd2c0d1a3cf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74185b69260b5169568f677ef6c5292297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92714c43f6adaf91fd7377db67634531298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c49319cd11fe222ca231487962749b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609db5cd1d04f0151420211dd009a33300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b05e8746e90c65235851e7281e176301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfc07004b951ff7ccb7155b020fc60302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a216db089bf3f9268e924d2b264d2fa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99746e5fd50cc5f8372a4508176292304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc3d36080d52012ce13c3c2ae53fa4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99df6c747351cdc57354d715301035306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24060f0233726545d85ee9645428aa5f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f96d57de40f0c4527b998632fc491308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e0592cd2385bfa8721a8f09d879ce309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da83877b63280aa4e83c97d54c9d0c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02936cfc7e2b92434a9d8215852fa3c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca0b77698cc6c41fd8a553fb3b2f42312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628114cf3c0b954bd76fd7a4df454e9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578fb82228d964aecfaa99e030606d2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6e1724b3473d55ef659a1e394df57315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afcd4731850a93d8a640fc90d7fd62316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1cee78e149f4d755ce715eeddeb38317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892c766b9b87595eea7658b4d9b2d9a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d2ec444396f98a983d7a84269eee7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1ed80b9750f29093a44910d508586320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65283c7b651735e7712830c4bea2b16b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb75e8e00a8eb41863c3458a6e1d89322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93a2d03a30351386238b0adfefeec2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481992b28f2bbb99d2518ba188cb5675324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2908e3f8530810e49ece07644376e325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>