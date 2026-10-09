--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01502f60bdc4743ceb35c5fd982b12f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586217cd60327c64636db079b928df062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd11b17b03b4f5a4e8ca26ab4ecd94b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42af785d11698890cf230dfcb6e13ad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f044efd9965bd446b8f29f4a98f41e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a6acf74d3110c568172e00b31b6426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f104fdc55490318363c93a9a41afb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea17ec569a205d7a44b1330161a72f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4409264de61d739e8d84d3648494a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac326ecf51abce448900ad1524268810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47258a64523243e364926b903986f011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f737007fcf779d6f2a9e9931297d7812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d6ae7114b5837ae808c00bf47e1eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78eb39ae0a9da28a457ce3c974b1b914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b4fd0949a1f7fe16918a49f05b20215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb359b19135d1fdf3f1f79e4505f49cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62121a089ecab28a0bc241c8199cbd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2330dd078289dfa2e60ffc4d0e7c6db18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca47417e6bcd82bcadc45677cf6ff8019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dca350cb620aecd6811485fc70408720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062b52d2c71d14a13e8d46eecc03b2421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ddd4ca734d70609b5d01f11ab87f2722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82908a0a5a1cbbe954125f68964fd5fc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ddeed5b6de7f6dc626402375d7bbb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4367338b7b68c883528b6f40a5003225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835fb270edbc88ad579279dd9c8eb85e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b021e4c274f6fbf531309ad7800f30a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a3a20bfcf2235898525c99b887dab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303656e316336b669fc00d61e9f854a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e323a409e34b9d4aaff8e65d5ce9530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a32e795de8e747210b752d0d27de531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad08d38551be35af4c93e086f43f8a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477526203c796484e1ea5fcf3adf8f733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed428a3496bed988276ace8b74c36234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360f39c02794ca56b550361ff1002f235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e98dbf4a4529f7e7e19cf812b5af5b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba236510879b8fd7f1c593b3492f10e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6362f2b25e9065917689c5cbc01287e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15ad27d74b921eca6ae1575df822ae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8cd86061d7401bb8a56f055a46ecb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e84240732b7aee6c80d346a05c86d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd8117e63dc219ff1b8e708b15356842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354679e70f93bd859fc9bcd3c43673643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240b242a5ede290e691a8f7221a520444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996ad9b972506cd4b556ed39588f9e845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4bf82460b31bff928dd91fc4b734146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2525655b1e6727c547c4ca472c072147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6158b78c614270a58d89b94f83f1b948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca23cd0d9294cdd50759649c421d10e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ed98a6a66ddf6063e1555a11cba1850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b3c5b0a35e3a4e3ccaad78416786b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5229bcbab11fab273a817a76109945752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f4cb029836620ce1cfafbaac2d61753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9f203c2b8d4a0d9be15b8e98bfcfb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b71a6700ec27a45ac72f6f8c9159cc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42d6180a32ebd80eb39ab50772a17156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca7f4c3a173b0d5537115eb6f4043657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfff8002ab1fc5808b13dc1f8a14a1558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66baf0151a3327c79b40a3aaf288a0d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977148e32f2b1685d00f1a58bdd9aa5360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db65c202cd9b7cc30ae533b3f106fa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9da10922d219e7f78d9755d1925cb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c557f084e361cae046a724dd5d2041863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba548852965db1d3802f6ac7f66107a664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e9df9b410910a02aa2bad2935aff265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d21f28dc74ebc46d9b0f29d27188166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e2abb50c438717bbda95fc68289f067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ebe7bfe82479e6f41b7a478c44ace68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db8ee3aa23a66c7235dc3b45a2145469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ded2b8ce398f838cf29420038e5f2770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a47af188b51f1e33c16c0aa554ab1871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b868869d317e9d816178a5c3b7344872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a6fcffe48f74d2f825420193dbf3773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebaa4c38385ba87b23aa72fe0bcda674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d4960ea3bf7b5f59f5303f0bf879675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4735a3b530964bcf2c1e7f060fca1676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23302931c742a40ca7d94383455f9cec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8739996dfd95b04daecfc825dd7aa478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af305078cb3b66bf4f399be6817f8e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d3a00df151f33b78f1660e502d91f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b01f2c586ca6af9962064f7f69963481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca1de72175717b9d59b3ed17703e3b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b161b37b97bdebcab6fa7bb60bc9883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e3e9eea2f0591760be4983d4ebc2c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74020ffe33828f9c3ee5051d2571f685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ed0fcf3419b8b64e33c6fb41ad50286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751f5976ebac35b6f14311941fe5f4087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64161f03c04311d47f166bc4567532fd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead17968c55f0f56c90cdb2a6765f8589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8b3b2c4e90d21df5dd5802654af6190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1aa08b304cb6663ccda76b8e76d57b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3ecc6fec13d105d8c0040bcd1a20d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563b8add322a8493a8101591250f64e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c5f6e8f76164673b44495be911b9e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e03dd4b8209a25db7ace9d4d4d0b895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fdcbef371071201a5e203e2aef4a396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a28604016ba82aa6185a5da27f9c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19e07b57c4d72e4f1f24877e2e211f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed171198f8859813bf4167862224a9b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902403a5a6123a363e9616ffacb7bdc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999bbd6790aea95a567617050df3fe3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc466da61d3ca205effbfb364922652102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf34ec79a4322432d30ae0100c788be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84108b5d417d3b4c939b285724e7139104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc8d4cb2ff2a31d42da808531e2d17105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb59e2650d578f5d9bba1a3e62fea37106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8d1a9098363b803c9b8088bb75b16107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4646d082998846ce5e73d71ba4656108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84b71cd7aedd91b18d0effecd65fc4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412dc09dd9edaedb01fa57b63deb71af110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189328e94dad5783c802337f9762fe87111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59c7deccac8d8121252f2bd1908e55112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738b19a4521127042585e7a23351e17113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5e8743641945e3a2d631ad7dc0e88114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630f87974baacf868a3bc7c6d6ce202115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4aabb68efa2d6ffccb7de1c4d6fde116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01afc4f2fe4908e0a9abed75f210a037117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7091023e82a9aa9981975f572a965118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0325ed54061369d913500a54fb46516119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51a7a5cc9aed68e80f804141f19b7f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24117d353d8638ca9ce9a161290fa52e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b5732709ebc383822ee320cd3f780122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69a13d0f45aaffdee6e2297dcdd53b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03f22ec88aaddbf76735ad9de1a763124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2dfda530439ad5800a27f3b644fd4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a241caf4b2f02320980af83790cf8b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ede9344b0b5861d7c28b9faef83c5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d52a02391c7b27e87988be9d2abdf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3d5e958ac8455ea5b3766be247c04129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6c09e61594c9127d0be029d1f27f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d137e588b2a49c9ba0658ad6a21e9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15dd62d7bb615d2845278dd6bf979e9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83ca653a459da442b081fbe3de043c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04036cc517a9a0813371564cce5711f9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c51e4a3868e12b4170e27f323e52ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954e56217bbf176e6c402fd879af4ec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ac29dde55362189562b45fe895b49137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5966c9b8b01aa05996a5a37cb3450a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791da6b748e2aeebae0f26986e4c6806139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89261dcec0a949bfd4538eeed5fe81a7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdcbdc6ef43ef359cffcb056d95be7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc075bcfd59e3598236f2d866919cb7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676a7a10f2e691570c9bc081fbdd566143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895acf8de5dbe62ef45f71a5653451b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce258cb014a86ef1c15b85cb57736c60145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1f547e6d9b539d1a172320bdaab90146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766eaccb5d349794a483a22d5ef4b6e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d41d12265f1ea653ea774c108dc3de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65d76fa0ce05712cb74d6ce0e43838149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3959f26aafdad6d2392b07b02b40ccd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5cb4a5b7391ffb76665106a6b79751151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658ba7fa4bf6c7b1888c4f9ce113808152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf4c2d54ebd3e50636524787b7ebc5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80531db390c622c0c652d0a1eb074084154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f899528bac23fa72c63ee9a39fd16155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6505b42d7abdb4e591b0fa195176dc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9550384baa1fb3c530cda8d37bad3c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b4925f48173f910782a34bb4e8541158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f4b03ad27b15fe69af93254363157159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182a8db129c53d8de84a1d92e070772160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fabf147cb67b750672df1ce7638789161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114cf819e751977c2244d49654f5d5fb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9064f304c7d957335a29175dd536aff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8edbbcea9d6c3108778a28f6ed56d2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d737b85618d297dec2565d3d936d7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771df4475c4bc39d5068bc5285d0b852166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c4be8a95a13e2c3497d391da039c6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbafbefde5f1a94cf4657e240fa4f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c747f461d03a4b47ea0b4ec95150a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d357e19cccb8ef55f7c4eb953895227170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289eeb110b4afba24945fd407631bcb3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb72d1996f5049656e03901b4317cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40361a644518c18796608676778482bc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26605c8b90f7de2691d3e9f08ee4993f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fcdb0f8dd5d075bce97e1b1cacd697175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719ff72ed16c4d0fe1ce9d193d9b51a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab4f42a8469416369409123d3ff4fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc175d05b26624f33c19a78e0a8dc88178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbde5a6d3437a9abd91bcee98f6ecec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35179d11ea2884280009c3a1696b62180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87a3a35ba21fc1a4d29416908c3b25181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c6df0b0f855dad5f8eaa06c4df6e0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf2ce9390ff7a4b13cd38f1664ea50183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1484d4173cb144a73cade7de3a9e9c8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31bca38f5069fec7e068f6ceef9b12185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a2bc5206945aef956a780e81e22a1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251ea24e208766bc65614c1061cc6c3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38566a10da4a93fc1e8e84a204b499188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b631fe70c3a776989f8617ef7b9cf9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2d36a1a543afa413cec08b4b66367190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe18f29d3ad52549731289b688ba1cf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fa15f38dfba06f04d0e91d35ee4c9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed9a096ee64339f9f6a08c2cfe8cb9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735dd08f3d98b2bfc10163562173cbe5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010442add554cb638f85df3d7a88e4a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a3df0cf39249465f0888f80531dfa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fdabbbe30d2abd1fb16e7bed0141f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42be6db472d5f22cba8c51674e1a066198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2578f49ba6025bb9fc54940aa10ae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce888ead3565f047bc82ba1e539c79ff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04855c27c13bd64458b3df756f60ae0b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756a448ac02f003255860e158911955202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19e942f3ee1af7e935dbd2c3a9edcb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f39b5a69ba4f6b027fdee1db4cb37204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d54b8d91bfa6980c5875902b13e7c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a6c90961eb51d60aaee49c4d70381206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7de8f5a3da328cc7b55cdaae8284d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90e119d3e7b65798a1b40c87599a58208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5e1ffc005f6d9bec340b2548b3ef5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03f8e87d7784420acb73a1625ac5be210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe07b7eb0242de769c9e27e1d4d729f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257f43ef73de6746b0f500bcc5b4f1c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ce3ae13dc760efc69702cfddd7174213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8b6465c615b7bd41762534ef7e5f8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74335049352f2d96d4554838a7b272215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab98ec6b0d9c89f8db3aa11ff60c71216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5096f97379d91dda78018f2ac858e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b4ff36a8e9b1c4e7795d2fdc1a81e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c26a3b73661a3272ae69806d40003e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3b547d156ca38ef197fdf8ba36ad8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701f61208c3ff28900ed76586d12c6b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b050f778aaa1ac42f112af7c8879e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273886710c57aed191c9365e8f61b49223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d4c2f0b463f07086186e47180c7db224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929a4a9f63bcc138c0112fc5a3054cc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f6d2305967d139574613ce6fa46dd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b530a0b2c2d6bbdfe70ae33740cf53227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee001f10c7142c1fa2cd2d94ff6a88d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881a6e565928eb278b0ea8b34f566a2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a1da97d997c56ea47d0ce9cccceaf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d2d6e49e9f59cb42f171d0f3228c1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01251a8f3eb5d84cd4509117783207f2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7444602ab8b366f30b098b83a4144233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579eb7a3a6bb24a99f40d07e136807e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c897b62f003408b43cea11b662a0f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a1703b21b0a2dcb5900aeb10c498d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640c1f1145516096289c6ff5ad59433237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a8dce6d3e3a3320b00bc1d7fabe39238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171ad0cb2bb2b9501122ea628a956f7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c005101ddea94d216e936cff5784de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529a9645489fed427e67b46158b76f9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac02bd4aabdceb236e6f426f88f7ea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44796e9087a6c83768befaa544cfa3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af86c9bc01d17780c1f16d0b63b6cca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2a218ae84c9ada2a6f6eb7ff07e2f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd92559553410545b0f8edb5c665c7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003068ec7e2bf93a650e077c793c51c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609564ecd46156b8b9ff8f9b7eaac8b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df2bdf359c024d8caef770e91bf976249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7ec43b104d0407f6e7bc259184022250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8eaea4a4d03a6e1b20d5558ce113bb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec85dc37cd91959f348c6154725e245252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372c8184ffd6ccbbf844a299be4fe58253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4af6c782df67e8632d473ca0c7c227254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544464c641ecfd3c95f6fdbeb3f1d0a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542465079d3564a5815d457b95c64e7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d29a027bc6544ff127098713862a4c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3013f5f4671dcb98a77ee05697b177c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92116e00321a57d30aad2f225268f525259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bb611179b1c6114e8a76edc194b3d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4e415a4ebe8a0f0c54066120ae300261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb32afe06ead74edc044a0a7d1f7934262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c1ac4009e927d112a77b899958431263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62797b15357d1cd37a6748d8814e5f6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77054e90edf30d9663374e28e43a42b5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b207343d5f2af95127d3c70e09bbf4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534f7647ee36e8286ee8e0827b32032267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced96387ab903090dcac1d835c92c57268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eabbbbfe2dd82c6672575c12416967269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad048ac6e8d631168c945aa17ed8c11270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a985d5f585bde73a3941aaafe58a6b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f4fa9c6bc0421c50663fbb61c49a0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e34e76522df399877903cd0dac951273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd72fcbdc83a8e225e188dd5de09e3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c8013b6302a93789d7283dbd90298275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61047c855a8870608876f7a600564c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1063ebada0f202e5cfcf628679c7bf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028238bee27695ec01bf08749273a350278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a04b067042a9b94a663c173a899f9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca83d94459bb6abf844ff6ca09a29a8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f7439dbc102a279918992fafe3f6b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65aa2c477a9e4ed996941c56899db2b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c19fd141ea56bab3e67c80cca063c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34ec9da5449baa65ebcbcb021f8b19284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468626019600fc7827ef54df0968a9e9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92878aa9bace77dc43a2785017f85017286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f491f7fd530f2d43b5ba478c219359287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45cb20c93517a4c740f87a521400e6c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb5ded6fb96e02e6c606f6ff020951289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ea13f0275838690b23332018727d2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562e8d49e8995b12c821d3fff7a83ce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506541d9e42c8e98f718b7a9a43722e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705aa7ca9fa9a6c4420013e64904e100293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e7f415a10602c15ea564023626108294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f27c3cc9ef3d2e532fa1ead0255e3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cef1ba64c113e628a77ffe758bc407296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a5b2804e9977464c1e0217799495a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0cb2c4c6a06ea56d3e08c16c30558298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f6f2348cf0c9ade2241d3fe593010299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c24a22e911fa4ad784d1a508b09590300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074aaa9a1f8cede6fd817449e3ad87b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f46d0f197d9fc2078da3d90c95d6f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86841bac0c8817daccf78564462a60a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fe0adaf1c7ff4a7021928b2e91fe3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b839a8ab39a00c73cdf85d8745715305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1832509117d52051b6c02569dd00d7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55680dae3ce3d476be29a776ee30ae15307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d36f169f9218ea8d15b77cd4d3892308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b62f680bb01edb636eafb99eb779c1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a15df8d3d285c42229c01ddfbd1930310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f8de9beaedc1dc2921f717f814c18311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae0e139ddb2d1c847594b6dc6fbca1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7031dea2561c621230a6215c00ae89e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82679a0104d80817d066929b8fe0c42314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8e31a4093d3c609c4e321d49e8f39315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0814ec6e14a855bb6f8ac1a4f86da8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a716ee11162b7259153194bd00ee7e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea83ba6ccafeba97e96c1b56abe89db318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5d6cf38c85d0ae7960b35da6531ac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814d4b0db50e514665e929da28beeea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd15c7945454c784300ee42f7c3f28b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7951830af16741c8230890773e04f35322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8853b829aaf46cacad44296ab57ba55323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777dec890b3c93dcd3019c0ff81caf2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41531b85e37ab0e0bd346c5390922c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fd35fbdae1d791af08294437da66f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff49e8387e171e34beaabe25ea38d9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2c977bb9ca8d20f6d90dafaaf005d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05117390fdb23efba798d87aa2aabb30329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18f3d9a68fcc8fbff2e9d75b51ffb4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfdc3b9afb946e4e7f1604caf215c58331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc329edad7b06b3782908496f94915332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721d36af121d2c6a6c743cecdd87df6333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a213e81117c7b1804ec8983950db2981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45cf3d1c0aa5f8ffe1129f389d5e4a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1daff520f3b169357f41878c267d2f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68364d8905e352b690118f57a1d93fd04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739e99cfb07416d27104d5ed02d80155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ebda5fd8a1b42289088f50a78f91b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3c17f20b3e414724aa449d98d29ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec7f08729b15dcf9d00e67115637388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211fcd4f4ed2951f81d1cc0735c06aa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609cbf5c9276dbac1f2e740f655ecad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140cf9a0f3c1ee3d24bcaee73c8b5d9811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fafe1d916c2e95e647c954c2ab3b9812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a0319103024d84e2077e327b8243013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289c040ee2d9ea65d26c2a2712b17d614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda506997fcd8095a23d6f0bd92ac0d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d9b6634e3bf77d04a535b8b6f2d5316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33091b0a562c5d8e1ce6cb3d88714fa617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2014a0048e529e60c1715c74b533118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9c1de5459a7eaa1f7a8fbcec6a1de19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5adadad96c93f81b7db1aad68295d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ba8e7b56771d720508e8170dc34dd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcda0ce5f17d069f49aa3af04251df022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa382ed6d4ed4ad46b435ab6f2feddc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b6d892970e2632c14b83645c93b9524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e63e97a7275203e291d157db2267c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77791ba1401990e68123990b2b51811e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2188bb58d6fd7d3eb83fbe6906c36a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc84878d452eb5a221e9102790dc38d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa96ad87fefd34e6c26b5b84aa3cf329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fcb00c45799db8a8a66167f0afbd0330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973622929ccc7286513e53532d00473431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7407ab72e176f6e1419624cc74e3032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdfdd73b04b626637b0c3116252e6933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4542b8cce6483f8650697c709418a9e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37cf16ae66d0fcc5e186a4c3a0167135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e082317666a3acdd3fe30e85cf626dc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c30c970ce2771b63192b340fea8c537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24044c4133c59d0ea31d12fe6f6878cd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4698aa70fba1d1f2b4207d3b0cd59f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540ce79965f60d4171cbef80758b0d540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b833f6c0f3d5613877f35de4b21fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7b6b9c4c17aa13a8276e103a54df342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc81961b9d3460ab119c827d7dac9843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539db5adcf2230b446977d2e6be335a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4f04f6f03a07b7361feae60174ac645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2484b62c6d94d7b09ee23c53d5e6a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b52b3fbf2b506cd818f82a8b4e5ad347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e4adc46578a21ae5f4fc4e974ecfc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56cea5cdaa0aeafb25a8a4819607ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3727b435ecf159a62ed4d08d38ee8b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bcfba73459c81fc2cabd59d0dd3d551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91573fd4d6b48b247c632de3bd345aff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82370caadd370c94d25b40ac9d6ad93453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf343e37cfddce61ffa35c74126f7a154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ddb8c12bb89f5e398bee7b51a79b9055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d9d141799a3d8e34168c3b844706356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ac31642bbc8cacc8abf58ffa5172857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b3839ab3f652cfe9be870c4525e6d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57264be0f91c5c03e557d22a36d4ff559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cbd91ce06405ea57ccb4be1a8550360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c7ef8e1ca1a9a255b06782c9fd73f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0101745c78551b7acecb795dc75b662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf736e9be707d6dc5071a94368ede163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1dcac1f565a0cf0929007f89d779d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc4c41817e0b448f0782fc726341aa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae4cd92c38dd350d775102ce4cbce466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4b8228b3756577e72612ebde0e64667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03648289181e9c0c15957b008271dfe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1400373e7e19b2d74b11cb152db45d669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a035e5cdb9e0eba7658fb5ab170f3870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87444f189c12c7bf0ec5bb375d890e4e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba31dfc457e72cf24fb67a7246926c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ae52623828dbf016d84aa5a6fec7173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f889045bd30a488317cff934e8d9b1674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b211995f514eeda38e0fdebac838e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5975cebb96181814e5d6f0bbb80453976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166431b67436f5942ba5d2e3104279277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3872d72f5bdfcb1d08ac2653bf28af78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3682c5f4ea9980c7bb2af6b0d401a779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a24a470269b68798793433afe0897780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc7e9c8fb3beab50bfb5d91bfe8a9f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac686c3961de82ec0e8eb7139ce98482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7468e5524fa93fdd88d208c74efe683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb33e5a0e789f53990a553b05a664384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341c20d4113c332ebaa2a26071f668a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178aa6fc4b25a195fc128fa1528d71e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7891245ae3c3e38cd8434c874688e0e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6bef347b60e0d902058b8495bea46988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee2a2b117fd5edeba89fb6d0e2a0be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8d7769dec0f24059bf12e302d076190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13796af2eb30629a696e928fe0fbadf091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b20f3c9f24f38d2e89e402381ff83992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a6948ef94e5df5df6aa7244d30f2d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290a67892cedac15227aa51b8dfa47994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4e0556b6ab00829bcc18d25c97b1f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934757952475f605471ba5a06cedd3fa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859eff73770cc06726cde783705bafc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2ed3d302fcb85ae51158dee4e6a1a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5db76df833f5c5aa7a1b22df7ea9d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a09c3f81ed5b0dae00ec3f9f35aee6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d18143325dc4bfb356e11321f38fc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d37832e4ba4f917f346b1ff240839102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7e35c248fd4d1226071d3ef097998103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0b418cbf4f20d99ca63e467e657d8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48110ae71c3322ccffd8d748ec8928105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110f4c641d89ad1e974fa1cae9be5c3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9c564bf0a31e515d335685316d3ff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810492855efcdb4e24b9fb920b7e210108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2acc231732fcdc9c265dd4602c3c8a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08536ba77698a45b8dcc8b7dda620e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7ecc713b6d9046ad830028f761c69111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa31647abfc8a339ab832caed35623112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c52b78f03e69685e0d40f9bcc7d289113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26d966b2f58b675507f4e52bd86551114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4a0d420f4f4ce9934512c7d6ecdc3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91a1d11409e808fa28156305e45951116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06dc0538137066dad43e1e182fb600117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a89aba20d9748fcd9ebf1a8ce27729118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459562df8623c29eb6a6c6270323fe0f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30fefed7b97266183214fc659d337f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633f6247ac2a023c3b31e266709868c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16b227bcc5584b737fa04c0202368e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e14007696e0f3f17d43ec5fe735ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cae20fefc2c0d4d48375be014d8e1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8f8804cbcc25617804e5f8153ec34125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1354f6be38c3109b7b701554f8222126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd690bc712b346b245d26b1f99340ecc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0ec0fa5ec092ef5dd8b129252f75a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658666dea409b737a9811c766cfbd484129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dca23dc0396bfb36e2dad38991c3c3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad079bd44242dec05f08f2a30dc28e0a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd80bffc9c0469d9c147306d13e491132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6107c6868bb417b687518d2bb520cf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec19ba3c3fefca639ff588a3b209ca0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36527fbd0889f52ed4f7e96954e58c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54905da8513ae1793da5348c2af98991136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753861833be7fe81f414205ed80fdfa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434ac03c14796f1a2126836f1b1dd11138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f528459244aad97404f0261866e6f53139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98514beebb1ea73ba0124a974946174140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79720c84dd6a5f40239ce87791969f0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559b21a9e8c472ccfa56b7277a90773142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed946de92820bd25b78165d30d3a0919143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3676d345fbb2f5ed9556c94e4b09b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037f9f77fe5b5becb7be9daaf3bc434145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ded3de4dc67571f6fbeb2c1883e7fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8daca8d0a8e576d9d7f8cd015315ad3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d08b48ea7b973c3704dac4b70f1a92148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506dcb035ce2db75ba0993df4996711149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62787396cdc783babe54d9e533519bcf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0a907c36f4a9881f2c2527da74b4b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95e245337f01d1bf2ccfcec36075bc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551792cbb591f7c812eae6e9669a2a0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef03283a04aa852f77f72e8d0e83c0a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96852f7d928765c7dfea216e5cea7d1d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324615f3b59d5f52ddee641f3e772b21156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293a3a70f2ce3be1ae19b1da70ba735157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a866109dbc3b1bf558c41216ff352158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1618787fa284e89f22057b1af99f05159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b533685076ffbc119a5fd99907e9f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9c68a0cd9bbc9291d3cd10c68632b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2cb7b2ab4532817a43d791f9140dd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005650eac07d1e686765f9ca5a194171163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98511f17ad4aaeaeaebc33ad218713164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5e7adca408ed0248454116b2ee6f0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cdcf78da53934b88cee3abced56ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f29031a4681b320824d2f0c6138f74167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa5c33ffcbb15c1da6b9671436a96e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e7aba4bfaf569aad906274d209b23169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5052033e3815e741ed1e0ac34ca863170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a34b55f2826b753fb4b44c1fc3d5a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70c387283e339daa57d65fb073891c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403a6c7515587186b1f863f6fd2f749173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25c118c83880c80e6124452e71f72a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e0e121d615daabac33fe76c34e02c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca32b315038684c32fa8bab4db0237176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86101ec8d6c16751e1fd7a44e8d45b07177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1cba0ebd0aad502ee305c9d62a580178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25fb5fbd3dabf8b3e09663a37fdf0a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2caddfee00ce23b86d0289ceb16c664180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261749c1b770fca59349d6be77910bc8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243f5dab8e4364c72b9c741c022d709182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27e212e2602b98a6bf49dbac277019183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83695307b819eb09923ec672d480f0d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ae00e8ab80a4486d64439c2ae5c26185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c73ae907c9cb5768b6c7c57d9edc1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306d427d3dc016ffbd1814a8277c4cc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dfcc7d01e2cf0e32eaaf85ec2593f7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a400d97dd8354e2efbf7030365a5095189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861d53a2f5f71475b95bf9c03b2fe70190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c65b324bb994470c3c35518c4882ad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b687e187f5403df1332f6e3bbefa709192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6126e87a72631df9b18d087d86c16a1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76557254bffcc31fcc8852cd225ff6f8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286c1cbd4ac59395b5ce1f4a64259be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d226bb4499d3baff331cb6cb9bb0e62196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999bb5317173454083a3eab993b78498197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce39e75503ebf04bca0fcdbb1bc7b03198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09e20c740b316281823401be46c177199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98175eb754285a94676b0ca04912d5ea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46367622d041071138753539c4d2ebe8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6aaafa8ef1203bea9a2cf651045438202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58909dd74d24b7b9dad3ea669f6f2d2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716c3b0108f73ff96bd1b0f81e0767b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268247898c9f03bfd20e24765634eab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fe3f4beb0bfb79bccaebc43b442b2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d91e71f9a942fd890f688e79c04ba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59889ef740da9b304acb2ab1aaf243208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86525fbe1edfacbcfdf6591ccfc9359209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb5030ac7eeccae24dc6507e8cc10d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f39f105400ba827e1cac9d4beb370211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcdd9db95bc268c35bb807c49f034a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e361c4bf369b65a1463a86f00923f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba3ad29efef2926d72e5afd90df1ff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687b80e27f5ac67f4de39f5166a50a1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb815fd78ec5149ef8fba828ef877e53216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea95b38529ca3a907336a51cfaf0d0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1027422490f630f41d2a01ec5e499ff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e52d24c8d5d1d37795cbddf5ed463219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909afd6eb10af13dbd26449d529fd248220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5467854e16ecca18c6c541030c6efc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c01e0ce2a91399e2d328f1cdf7da74222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47ba2920dd1dcee300009330ed52d1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef33452aaa5cb8631cd469aafcc1b8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788d89137603871de00c8dc303d1a48225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ffe21d9910e90c098c17e8e3c8afe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679e863af42f485f1c50f56910f432d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a336dd01ec33fe8512cda52f17368228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dae68f345378717326a6466037df8b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f835917ebd61dc514d185f24eae70230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66540175bed73f319197f8a3f3b3ae0c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6a283d3d5fe78d57a2b49b14105be232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828622229c23bb8d5495cbfc758799c4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bd6fbcaef084afee1521f1509eba1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac6b7986ec0a6e208bfadcc36c54b6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1d0504012e05eac65442d5152b4c5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1b45e0d574e267988a07aef5fdc99237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276df40fa58b10de942dd7d52b297d9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0553fc50df666dba3c8991ac5f5041a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112472e738cb8c2b42a2e2c41633b22240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14f597a2c5a8487ab86f5850ad0d77241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a014c7b99fc0e86ac7ccd815f0e9c97242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8d6381ed1bf2bf0e983b1b427d3b0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d542bccfa722e29c7dfd59f8ae78e22244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322b3558736e296f78ac2fd26cc7015245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2380c81707e139518ec95c15e5601e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3201ad709d67de162aa15d6e870fc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1a0825e781fccd4f427d8652497ef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0e6668f48695b11870c923d3e5c46249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6035e109a890fa97c2199c5cf2eb7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfd0a5fc73ed8bc1d0fb4ed0c4c4fa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e29bd9faeb936244ff7b29207bd59252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac44a827ea69728377a8bad6fb885f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9130e3fcd18bd304b095fbdb078f04a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b67703e7fcf8c5e273ffbee96e339255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719026fddce7e9d1632cb877922e4a3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5a6fb4df945be715ce97053cb79eb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044ba2b214b2370afd478792e7e0e2b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32840a75696795a52fcc62b4bc4dd96259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188164406536e84a0594fd0a132693fe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec0a3572834b7333bba4169923e4f9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fbda48cddffc74c8cfc6dddd703e8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c786412fde54c3f9badde0a5c83579263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af618837c5160051d76c9d5216222c44264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b9f4eeee49067f599039dfb0f0ebc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9e5fd665d64a6fc092088d5650cab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba5825cb2a879a71de41a9c0c503f1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388439c69522082952a85a18b5544be0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b61051f5ab099e2ea293a43dbb7bd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3803dfe11efb5d0f46eab7eba522646270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221082226298236af42443666556fc84271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2accb00d92c0e14d0f2d697d10fc441272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295186cc0e84236bd814c057617000e1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43c2e218335a17da727d96c3a0787c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2dba815021bcda15946513a0b3302275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4c15e29b3d25fb573760181cee726276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf3c4ef69fc741b86fba3937e2144c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc460f852c2f7b84cff74e51763130f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d1ae1f9d9a4fbaa47afdd3d2ff48c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b83b43466475ad5ab163fdff296e98280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d7a5e6ade770175bd6e3cbc527da2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c027c88983295931db1cbceb052437282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7432cd87e074379dd9dc018fbb6bb3d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56992ca5ec6356e5f6bda14776cefd60284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089969ae1146cc9b95ca5d42f14cb70285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d388a9769504f0abbf75897d62820286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea288f0b5c7670dfd149f68ac7651d3f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068be5a2255fba34a0bae43a37fa26d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08698a9c9e2c71e76872c720131a659d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1238036adb1b44ed52796b247df523290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871fc36151e2221dbb4c6e4c4c8a950c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8dce883fa9bb167f13834579b8a2c8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94284dd043fc22e1aa18c59964a5fa22293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a301c718dc711a8309c63898fcc7d42294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31716063505f6b11a5218ddc30bac3ba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6f662670ec8b6f0222fa4ba1187b5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40c49f8121cb242b546bf74fa04945297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f72d29e17aba16104490f003e1e0e2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997ab6702051103a66de8b5e9a95657299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56294d6e39e5c39bd603414c53d09916300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6767ea90c316158f5229672c947e7e0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faadce316be9fc32771a52ddf68470f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d43660b66ea7af5d04b0260d6471e8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc333a3acf651090c1ebcb5703ecbba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00caa2895aabd1408926522d2e341b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb997b284252a066f3419f75f3fbd3a4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50ef41a8dd78759f8c8129fc8fe8ea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79254aad17f69c15b90f826870f5ccd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96808d3490a6c17121b8925e6a59a382309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a43a6a6543b87a4ef017e6d98dd53310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8e95f58adc08b56924937b528224f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed73f08aec3adcc104cec659c759987312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4bd227be60d0c9e4c6f3dfb189f533313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfa2736af0c1a267fcec076c9f6e6e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808acbdbc553c8496762492791f2cbc9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a556effd8cafa8f2b599b7f32764917316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504f82cc1c26a9d3e9dbd332c1cbb61317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c98d26176d5f8bb40a65ffb530cf8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b231661d91dfbfa48982c5fe682a882319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5d545d9167a00d2e1533cc1414606320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fbd3a6c075aa8106147ab69849d2d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb71153522d670429ec6bf1f9404bd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30bf6e6f5847063e7e7041779dcb73323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b02a906020269a5b914607e5373a3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbbe8ed5cd2d1dc0e2ee2e3d9ae564325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>