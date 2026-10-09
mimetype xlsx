--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e54804b0444c417d650c53c4f8eae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3cb1eef7537bb6ed9738434fa5dd82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ece4d8cc68ab982ad60480e76bdff63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3379679014d7b5c632ba02f31653b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fedf69323fe221daad2032b5498ac455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68322f15dea108be6356654ae5c066ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da9a16f569b49a248916843dd5b0a77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edbefafa54189a3c2178dccc6dd64328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e15f64b05b551db77deea5c3565079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe3da3c5b2236afe81f3f93bb8021a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c530aa1a4d9b1cb466250a715446a8611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b605fd377ff72dfc5974148772d0b212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005081431af5683984d048b18f72be0f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d67d628288fc0c9597d3b67eb67a0a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7919dfd426b65f4925a9f13b061bc815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e305e9df4cc128435aab65c741321c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a05a7f28c9732811290f6aad30727217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aecaddd1206576a8e1f1cdb96ca70518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7a3048ca34c8c7637749f0bc3bc3f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e779152761328d6eb72c18fed04cab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc42f3762c798dde9931881e2eb6a6421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba999bd35c2f5a90e326eed305cf9522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a90558bb830f40fe3f734c61c5bae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ba14afc31e2594aa5cc19dd66b0ac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee777cf6c2b0b426d17d5338c775e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2f89a50218fd06acdd78886fa0fa326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d0b2163bcc77f216e81fca2a148f227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd6b273963a5c3140944eab85c284528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eda8198cb04b24b323b1d21e10d33929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5b0b75f73bf0239605da88afca99f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9d210899de79030ad7998b09581b731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e96fcd8fb162f9e363f69d25d02a432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffab1526eef20c308a6c68e361158e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0c6bf526d808af5a7f3af782fb30834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c54d3adf3fc41621ba3d5b61ac2f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575363ad90663f87b5ec14b40d5d70036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f733d69980290c49a27de05d0f24a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867b39dd15189f096e3010d4167797c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa01812b721e9eccc941efd6834196c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bae65e75f8e7b33cd6133c5cf4e34b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49338a69d33951963f340b534d7aad4041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d753c404c645cb98dc9452ea6391d142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886e7947d688ee6fa1739a299af5bff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324be11123df415ebfbb8ea41ee0ea0a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa81267892efd8c0bbdc69e4c81b9545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a34eabfb925d8461f256b7c30322146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902ea0d073fce832e45e3ce6507293847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06299c123b6a4a693d004065bf8fb2548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e99cbf8ee7cf641afd2fe945c6cdee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f537edf184b868a0476d5d7683b487750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0dbe291a0f809a809d816d052823851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1edb3601e543e0fa6f3977c39c76852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80846b80d6885f84bf2acce24f2c35fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2893a18012d95469b01d1c69fdfa2b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2baae477a5043a28a6a213c8ba8ed9b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6cc43dd64e94fb17e10f9efdf55c7e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edeaba9d64f8302aa86877ffab3d96c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8352c30e8b872262583a54fe544a0d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80595b8b61fb2273b7ad10d53ab5ac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8992255bd99ff409f48eee678440960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874620f24771ce5f2fb4b57b41fe2b6c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6caf1ecb399a637108c264789da410b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c789bd240ff3184567e0fa4aa44b34e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa28f465fe7aa0e33fae0d956f16a464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355a2937dddb13668d431d4740cacf465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683db7442740a5ebd6f9c832204c9f2066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c886cc386c7ed56e6c166623c9ae667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc8d16f016484825067e60c091bcd268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252e9d204aecab6441293186343e92d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de0a9a68b3c0f27692e394416e893e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d49dc044782320c4bc05fa40cca2a371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb319350cc28ca67d23d42d419d11f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621e59de39e01c06d83624b9ea4037c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7bf6881f62748227176c39825d281074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46c0873b9b309c60ab061b3f21cdbc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a53192984a578f7eec9943acae749f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d166353432ecf64ddffb8a2e5a79977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a9511c58c8df584d57b53eda251f078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55ceca6e3c6631f7b899d7153d78c979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165622ed72affd044ac0fca89f8e9b8c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae1d24698b9abbedc82aea801610dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede5a03da18a040e9380536a828b26182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15c2ff1840cb9284e94f770b34019783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a219cba1e0dbc9eccd292b2fa247b6a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354aa0d115afe7e20900145ad1ab202e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9d6723be40e7a605d380a7f08c10c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101df33b058f8b4c81f4b469f27795a187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee49a10042484e50219c9797081af0b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e527d638d20daf800c450ca0110fc789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893beb31293a2ed83b28381277fa01b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66bb547ebdd51c4a1e6976f7487836891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee11e874888160e3b6ac2cd4069e6e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1258dd0dc5eb576820b4e8175a2e1d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d9155a1007ccb9074239374ab17f294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656091e5ce1fd63f3fcda075f5aa07495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b8473dcb1ba7a3a96ff09214eb88d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea66325f774ea07f8858f7280530e197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a84b6bea3ef1e6eacdc65c56458e6898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30394a259264ffa800960aea70137c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6750ad69b20a0ce29e75eb6a52bc7c9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37baab74bef34d4939de68f3fe8375101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a369147f8a00fc33196a428042a4dc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8400903ae7ed136bde1e28409ebd79103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40ee34332d729707ac62f16b38bf0c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcfe7e08fc83a64b547e4ce8eea097d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74d93b2ec85b4ba9185799260aa1ac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cef7f506919fd47fecbdb1fadd4e39107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30edd17a6505fd358f900a423bb4fdc7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da103bd45d266e74add5a3f38736a13109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00596953476b26340552c677eaecf5f6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa01a0374145ab1a69daaeb863005ab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45bf51a96922b0dea3b759ad90be8a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e61cf9646ad0f9e5492f85aff163d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f917d2f32ed7b0dbab160685e3300114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f9dbabaf7e017e0e4710fd81c29d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186b95254749072cbb8e0e28eefab74116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47215f7752d5e66207c40f300302739a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f7a6075e3587e98faaf937c29cb87118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b739093c653a4bcf31a3f01d064cf10119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdabf13a2f4107769a7b0703269e329120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc54b9d71799e827d06e5fa7d5207d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c71dfc77ed50b1433b0d112b0a18f3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5edeb045efedb276450f72bfb68fb2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc83464074e05683474e8591429c59124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030d99ca6af3e293fdf860f206f1c46125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4e1e24ca6d0173ad04ff2c3100a7e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c3442d6002b422e099b7c028fb416127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5ac1a33304fb1b67727f4d3d97cb9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae005a2513ae45925bb5e4356d463ce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd7e052685a589d1f5d20761a16569130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7101c4156daf3d7ac51ac19c493cb5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e072e4bf1a2beac85f69c26109495132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5510993ad0e25d50632686ee42c539133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c031cd7124d32cb3f7f283778b9e67f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d80caf0c6ea1842e53f47bfeda828a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4a301be9cc077eea1908077694540136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87e700b9f343577eb0e25b35736f5b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf37ba964340a74f0a23536a09ff67138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55894d3daa4da975b471fe6942add1ea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af330cd2b2235c06d5dd467a0a271f74140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d74b2bbe78d12c6170dc52075ff9b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c86f2678031792b394f068eb9b838142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482ea177ec57e34750248cdebaaa47c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421fc33fa1c90b9900277b23b982a1e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441f110fdc9efc45d4a18f113fca2e6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce42006304567ceca8522c54ac88e3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416550c8044fdcce45f7a18cfb436834147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08addad505c7ecba74189a99767f107148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebef01a3769f3b4a8107797c66238da149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67f1e2a507bda39924ba9663909a64150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77cd5d7cffd68bd9f17748e9acc5ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5781af4b57b73f4b854ee7b45d720152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb282f9c8a5bec703335c559ca4e7fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5329e0adc85041ac239b0ea9e0f54154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff7a516e55690953275b67712aaa2b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71591cf423249b82369f872cfd2cf92f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc40f568d7f0a0fe174be574223b50157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f962dbba8dbfce63510456f6b3d80a6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89798013a2735de51e826ba1f0df33159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26db20d6d539cd0ff45f6647da8e4e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178a2cb55ac4bd383602a0fd612d4f1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f73a785a10cb88be7abe8e153af14162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365003022fcfafe7ffff2fcbb6f3fee3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5557b758ea6f636ae790c421f457cc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01e2e245fe1025f2d5ee3baa939a37165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d708c0c228eae8c0a6b979c63df5413166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20220f6de56832347046c66be12a035167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d32cfa7ec8fc713cad9d792b127a5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f0e35a0ed15886d4981052534c7ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b617a8c55b651434fe7f1e6b6d9714170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c520182073a5da900f38f73e7126c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086159a5b05093cc968b5d877345c14172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172a8366c0eb685ddb9e6ec1fdb93ba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9706b0604e296dc60aee0e214e9bef7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb142a1d4631eb6971a9bb92b5adc86175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe001917dfa4044d5d79a1f4786b04f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eae32d52a3505c0ef28d34c4b7efa0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a91d66312881adc478a053e415a3f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7825e301bec0df9cc6037a9ca36ad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8608f528311bf40af8692943c1f53180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c1e429cc75391619b016ddac330b0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8b592ed46e7844e5bc2d69afe1088182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf778ac328ae529db1500e150253f36183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af149c06274c5deb5f393f8dd798216184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c4547fa450900d88374a21bc2a370185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042465d159cb204080c9ea72fcb42d4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2afe06cd5c746e463ebe1a12442703187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de106ae47918bbcecc7a42b0add76952188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110efc9548a4f54da1e50e349771c738189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0461113009f49b05258a427d614655190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf8f847da0cd5401512277b36b3ce5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2b99375a8c1b171a1b6dad21f1771192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9fdf8d56666ba5e72936330bd5b765193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c325c97418d97f6d16fa46b81c249194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994d25c3b4f41049b6f0ddc96ac0ce2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1ede6c02878feaee7df1302b68b54196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd8121e2e7e8b998e6434fa4c00866197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e118e6c67fb0560dc16f38b9f4a4a6c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b62bfe89e418735e1da89bae65aca6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11276fcdad86c98df30a6ccbf60920200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0200cda295ea35a8cf1caf889f6ee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5e7268a39662f8b5ea9283431af92202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74b9f9934ca77ea202b402b697606a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7252cf63aaa9395aaf95d982439ccf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670e132091c7953800e8dfbb9c86991205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575429047e3db6f61625911fe49d3844206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb4ec81da8c50136e2d4e64f553642207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048f8309432c2fcc0340c122a8489dd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc540baeb81881f83f37b9557ea22bf4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa57a5c5460aa2bc42bfe591288fb9b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fffcb69c7ae5c68ac41a2ecc96c412211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0c8dbdcb071cf09b648d9454bc04c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e346e154b38080bb4234975f955a058213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33717aba55cc4625cc661a7d8e43c8f4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb28bb83f59d1a73efe706b2d20a9f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530c18c4a8ce3fa41f8b045c22420ec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2bfb5a7a772c14c6300e310784407217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babeeb5c1c0fae5fbc97b48ece0b28b1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a1113efb09cb594e3d2b6a5d24a30219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ae99f009ad64cdcfa41b3df7fead6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81dc21268e22887e1c825b86b5c9453221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0feeb45dba4a3b001b15f7e5a5a36a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77aac860cee10324025fad2caed41e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a557e3605990e5ba9c3b925784630e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6dbeece78760e6b0458b54efb0da34225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc69699a8c86d9ffc43374d0b1da7ec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502759ab3de7c39f48a44c536b0ac9f4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb17cfb8967bc0e3ebe6a94215f9cf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b02a966901efade1bb69923bb245b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03e7f9f954c6ec44349a30e8da45e3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dde8afd11d0127e2ec50523b632475231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57d6735fafee4888a372152982c6fb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9040639fc78df1a38f5ba61d814c5e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0238ac6e817aef8674cce64c0f46f5c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca795c2101083ce78318ad96087228235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85abd88eca4f6a98f7985a52c4c1f1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee858e12bcffc9dd2992a48d52697e2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f129dec797c3df65df8ba9de893bc9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46f62590a605baa0cc78effb37f9b3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7370787696253eb3948ae23435a160e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc7e19bb6bd75a37f94aded0d94f3d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63380e239d6484094fdf0e7f62b30bb2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c945449707ae662e0c99ae26a07521243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589cced59711e2ce693672f18d8e53af244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffad5fd386600000fa92ac6e34c32ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a47f4165032e9a8c735f2c81b968cd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b70c04a5549240615259379d8e15c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7e9b96d422d6276f50d819dcdcd29248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789136f64584cf143e4081b71f10583249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978ed7206f11f7ca8a6f6be6637cc2b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf007b4d319352497ff217ee6750556251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11e0cbb082db9753a298b77249df13252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1293211c2f8a320515e19724fe9ad3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a270295446536f6f936a14f7626e1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721dda9ca2a9cd1e1a5c145f82b47d3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303f333f00695132db38d75f63816e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea2824c96ece12a645a0d1852cb1c7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c62a126b964fa73d2096304ddb453e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5cf29b670239805a3d4b61c88fd98259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9bf1fe9f1389092961ec54d35263c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa192c532cc0475926c50ccc2da53c2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f736b58608ff0ca2d353d028d2e40cd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f522d13c33f866fccd4a5c4c2dcfa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffb857cd541a65df9c5e9f2de8f0c2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73110c7b0b358dd1d5e618677c19d3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999ab19261df227af4f614f9d7ca300266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7f931c2759f49eb1234f186401783267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b35bb110e237f0dd79aed255a8e51268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7a6aca2fa675484e32b3925c7abeb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e066a9a8fda974b5d5046d00bc9afa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a9752b071fda4107f92331d1447fe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb00a14c3aa7a818db0a923b399692272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2913f114274e66d88a2c30446a7a8d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631486282dcdee5689a25dd078a543e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85528b16b5a1f49c198b6441b01490275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55689c668b09d37731bd62439f18d8d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86a5fb9c21cdf0d286e56166031026277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77975bd2edc4593eb7f3ddeb4188c66278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b046754c7ea3e5f113a95eb433288f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8baec49014c7bc9593255d414e1c6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02acf890e79c1a9936414ff91479cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7ce24123571a143d5de2e9ecc4258282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433d85e10159e369e1f77624b3e8cf3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95219f9a122cb8547d3f13ccb797d3f1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af849c47854df3700947bc10664414d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec0b84523c2c0af9fb7b2efe535d6c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bbb898b2671a124d3cbe93d7cd4da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701022e8e9cce45df306ccc51332f54f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02a84f540cbd3ea610e06d5e96a440289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089eb4cbc8fdd88d4a0766412503858c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba13a01aff902788690ac5314e5360291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afea2c71f717292d6153208b3d3ac1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a274f7aae3282eea558e8e106f4158e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885d0321611678efc744452bdce893d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a8acf227380b06137b3e0a3ad37cf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ff248af4811972ab2b1490bd584ec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9658f9080ae481310f6404b13fd393297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9700a0cc30c605127e2e7d440df49298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f499efd47db1302800d11b586c3bc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638cc1100ba316e4f6fa5f6fa5bee67300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5f22a98693df6589fe3dc8d92d619301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1cfb6d3d43af1d0fb4c07bbd15425302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d2328b1cca2f753eba5b25b9ade9d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ebf587759fd4253af7c417a2d8ce3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285ca90decb70ad2faafd2ddde56207305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ebf57f6a85cd65dfe0108f0f907e5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdbf279e0f3c8db6ff87a117e9d84b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51b57c0cc6f26179181ae1f88453e9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0db1cd620b2f778327417c26acae2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a986b0575a490314b4e5532bb7eed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885553d21f8a443aebea27ef889fbc71311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af32ab510105f51838bd6a7bd1809b4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d53abd4e27e976bb3ffcd6cc76ac9c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fea6fbfadefebb2bd304fbdbc41c0a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9765bbd9b70067cf0b04d97570ae9aa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5133c628bce0a7fbd17e9a133a41c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcdab4ef41eb259ad3f8a1c7585cfa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf434c1ede0fe82f38353ab62a8e9b34318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3f19e0eab259ad763043ad47a18f7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b952f4420044d6523b452f6d7e490320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d054056a72715e9db2a838ff11dbc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47f8bba4b848c0be678a4b706e7254322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8bf5847218a79475d65c73fe0a48cf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f00863022f461af67c3c7897d884fb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27aa41df6d296df214f2d7584608fbf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4edb11f920d343ca228e64ce8ae57326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e0903606fb4ae6e3261e77ade374d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa88a2b97575e87281c0966eff34d2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620278428290e10b6ae18b795aec7ac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917211e0c51a62c8bf9df3c8d08ecd4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84191cd918900defcd51dd2b35df4b9d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b28500d65c9b1d9b9232912b1555c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e84763ee5a5605b55efce638c5ab82333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ed6e791c72a85c31550736e0df8121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353793e61036182d9da124a16fd49b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77a51ad49643dd1328661180da5b7c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ce585a25eb7392d6f7a36b40362444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226cb11650a67e067df16ea924986795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d86bfa7be18ab653512a57e46102066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad942200953e88114f6412e4bfc1db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8faa961e4ae5d0e402dce22f423228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae29a4c95994033a4023f36150f7f499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33399783d6c05a738a606dbf98e6381e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4cbb2e5aac1225972faca305c07caa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef702776fcfe9d3feff6e94a663eef8712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999fb131c3f4021d73114c8aedbbff9513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783dade4129bcb6016a75682100810d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0461545957a2deeb67cc09cbefb1215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e7779e72babd6ed85a1019b3049a916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d11ea700d6556b52014573062639cd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba000e5d2ca25133a3ea14354c514718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf6410df12c0cfdf765c77f535d2ad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb92ada11fde36e5535ce1953a757620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b016901b04f575d4f6032620e38e521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841049a0134fe9435e8bc726248db86922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b32a213991d2d33f799951b8af115623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf877874aad086b353829249f8955d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea22885c2b29c82beab2b655fb4d7725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c291122931d170080ce736c31b76e226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0db822deda5256dea020aa2af31ee527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733cc01f6016cf94def9e0eb3828f2cb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965c6710b01ce9748acab68a9fd958529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f0fac387c259d00640c0eb098967930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd8115524f43639c948220f88da9af31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af5cdbd1324bc552ab8d01f07e289732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681cd4db9b577225b9bb05de9d4ffd833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb85b67ac16dc0d2bb2989cf21b011634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298ecee7b2c0e85d1276a752bfc49f435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386212432b434d7d5ad9c8c667ce23136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41afdba10ac80b7026ea3a6bdc6a44437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8c233853690905e8b9e8dbee975d538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd0a682d756f3456204a56b81775b739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044864a351f662095c292e2c179b15340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e517552e65bf2834f3e0a5bc408b3b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e03cef0ddd9897b21ab62123a3015d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854de697667615763ef945465b1ec1a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60880b81437439aeda7969fd556b01c544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ee61a167ad463cafce56010053c3d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839d749a68ca2f02cbed66f00b6957546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb44d7dcbbdf4c3b4f5c5a92502cc047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45e3a1260a0869e6a14d8552a4b84148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a746cbbd01e83294a000e4cb2dc6149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166ace7e41ff17aaa6de4521882144650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f35a8b42081a7e9a3f08db3035015351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a56b39989d4393f092af71870c1beb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d1dd0ab0c4572c738a3017474d4fc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83d51ded3c31a068f7f6efa7db8fb154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b1c01c22f75bb1c6b1d15435766b355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9a66f2dbcaa672f20c98cb26e44e556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6ee36f4ab38046807c65b08c3e77c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74ce5ce315621a1d00baecf4dd674558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cdb7b3cf68b7c1b32377b0ba99f01059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b42f5755ae6e5c945fda083a7ef6cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57174f8ddeb6bae4496c98232caf7861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f91afec46068834f551b88e5c9ec762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b2c461fd6479c41d7ebce4c2e32ed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b5900790414e028601744ff663e8364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3d6ab08ebea0ed333483ff4c1cd3065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97313b6aa7a66efc90637f27fe521f7c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7b86aec26e1e153afcc1fcad81c9267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd424731154350bc2e593e7514cb2368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d225f0cc2ace49f9a37cc1ba8869669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c7553003fe8a37a678dc9c62c046b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc0b97a4cde99d4984d06a31d7c78271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9e173eb31a38e4caf630f4b25c78d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c28564cf2ebfdeb26ec36ea1a92c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134b92ee5d23f974d3c2b483201909d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632f1b09eca4dd14fd9dc959d1ba69d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0256f40cbe209b10db2318b7ab27976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4050fb0a862205b6dff42e8dcac1ba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae3e510a6fdf53938bf0af600123c778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba96307368de311fdab2d8773d7212879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfaccad86a8b713b9bb2ef80b3b94480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5607e9418eeff68b529a2cda664656b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2bc6b4f8c721ebe7773b70578d19a282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a6787a32510df4e7ae884fa678e8e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8efcc4378a10a223bbb64f98fbf23c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b689fd852995b11441a5d1c86c2191085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba672448111d59cfb95c88f31b0a0c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94505f1da3a3835ad16e4525d0555a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043672cdeb4faaff6c507723f0deee888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140c260d6b05601a820d5894435eb2f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da40614f6835f4e09e4b902eef04a7890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056d929115a506168d469c2a80be32691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a07c72a6eabda865b1a27c2ae9464f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f480595466018d7e2cdbabac6b0286193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a768d6e0600ac923ff682e57be7db94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97f5862c01cdbb2af5201927676ffc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ec16c3a430eaa0696805194ba382d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb632cb9bdf13d5a2e377b68dd7054097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f8bd2f98686d8b10d93585a90b94e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028606c2c78abc1306aced1a3754c4a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e676575bfc4b1d2c3465514f75329100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ef5bcc83f6e9bad06a96c4f464fe9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2cdd3073191abba5deae2e48b9100102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0da9b8f414c1a156afe9cba35aff8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f2b4f8c7621335d7061492d033a2f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1cfcdb68d614e40459d29a3afcb86105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e723d9d0e02d483314e76607cb3ead106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c744a3c0b1ee09cf693ff48c84b7143107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cda20fd57fee27168618555a068c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0ade4c21362c463678c540cbd0793109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85961430654b294ffae270a335560f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56679d5eb00d977dc6c4d6b4d992496111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ad134d390d4b0b2d248990acdec59112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47600cd739dbf460de391f6b2ee14305113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ddf16c4daa4f577993f32cba11e91114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181c11c136af3d876c45d77ba266021115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66bcb440f6a43f783db66d5d00d4ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676f08187e27e5d5d7e4fb910eb5e44117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25159ac3ce8e6ab6a6cab6fcfa95d5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0ec8352eda1803002aaf4f78fc3a4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159bb73ea2ca3c7f3018c1a35b4b778120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92aeed71af72093ffed16649a3d7f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841f1c7d1af081f4381309929d75bdd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5253212897c7298676f6756b9b4e3fd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c91f9b34d40e1f3798a4a78c5d367c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06996feac86000124b2ce4ecda3a1367125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3935b9b9c4689c01bb7ec8b9b34b47126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207e249b4249762d684b0cf7a44b2ed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e5119bc6970837ba67dffb89c4fb1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ed51372036b1db7472319e570e3ed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31623e761038cd3ea3c491de4f4a145d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48bffbcbcc1a5aae4df7dadfe8a05b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafef21a9b8420d8606ce4f635234f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec5414b9ad3b0cc0ee1f00e6c90783133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc90c72156c7987242409e9d3f9762134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886d4d949ff4f11fa87097c81b1e1cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4be764d2ff6c5212da2569784bf84136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabf6d63bab45c133d3f69f859c9ef7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02132f9af9831228aa081a45847844fb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586b25311f9344aaf3c3afa14736898139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28b34c0c93c8a2e527dc85b3978f97140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a545ede7b1f4393f9b7fa588a08b07b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2ba72c43881b5bdd9f1deb2b6b7f8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db72e5a7c83d011c72909c502eb46b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ec1f89b3d5fdbf7db9419a1e1a1a6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc34a64b7a08beaa8812231077fad61145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934ee7e323e0a20e195f685204b3b27146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bd0cb052060d00787c3417b781953147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405e912828db743eefb65abd6379771148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79374cf19e7ad2e9c07974f089abeeca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755f789d166fd59a429ec86eebe85cd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72bd98aaeb827f83d197adccc7cc06151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09ff203d617e49c782dccd5983390c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26faeb180b7d7482917a6287d2d99d70153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb735be0703b3b5c57ff3eb744e84f03154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beba85300b889fd7ce06aeda675e20e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcb244f4a7eefe2bf4181f3d4803f1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2405d06a60266962a55f4432141d8e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ac1aef1a51519fe46246db6200667158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be620eabb393789ea58ba8fbc0f426159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b6450ba45ec339e0e3dfbb24a1625160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201098375fe38f7e86e12898372a1c4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096adc79f1479b7e3e338bea6fff4ab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0188edc9be753b22bacd85b03a5ec7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830f97fbcf9a05538d276275eb0386d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115fef268fcf3c774d0e79f02d1a925e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e9f11378f97e0466dc2dfe111ae14166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b2f7f70d5956a6710e96365c69ca3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3154b4c68f9cbad457de3cf0b11db168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3ced85ccba928cdea03f8391e8141169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae8c6975c922be116e308699abc429170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7ab42496e47f184ec99236b9c9e9d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6e460cc8a6b88744e2b432260f1a6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eea7ec65a90bf47cf76075177cf2ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1cc4ed6fba445341b4bcdfd553618174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6aeb86a7a8463621fafc793e868c31175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ae844088cdc3e633685b145262d02176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0566ad0e0c4c556c08bd5a6d0d9ced5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f91bbbf5654d02ab056574a4155d2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ff7d29cae3f44a699b3eb2d454f27179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d592ee1799cffcfec00f3c5ae7496a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f61ed3a9659caa458e34348ae0481181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195c75a03b216b77c55f2b23e7e41e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b654494042c7ad10f517bb5b579e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9e6db1ec204e39cf5f3b4f28ee101184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61387e9a27415ad35cffbc211662882185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e1bd70d7d3607ef2fc6326ce2ebbe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a0dcadd12715c629982c8227f7c79187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f24100eedc5dafe709b93c9acda1b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bad619f24590e845cd731481753090189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703d2816db013662c4edf63c6497a86190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472441e212712834e7715589a6ce2e3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb85fb8cffb9bbc3bbb5982874bcfe3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096ffd54ae7aea7bbc31b5fc88f6493193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746124c5e35d968026448507ce2d44e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020d43e160ff970215bcf456ea53ec8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76378c16752b2e80357c9eb848b8cdfa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45478e8b430b000504df091137b39345197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287dad8fba24d4193260c582cd205a9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbeb63e2838a4f726f3023542557c4b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601324202825c1ac24d82351152368de200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f578551ab248798e99f9aefd8278c26201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2086dd961312c67f96fc1e92f6e800202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9d7325f3b3c0ed2c025a8fe244ca4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41104fabca1af6cb60e572e683f4c924204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c133115dca2c379ce89d6047b16e53205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd74ba06da98420f227f7a32a8ce54206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4433eea99719caafef14eba34300f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e5625b06ef4a29d95d549d99e3cfc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ce53df9fc33005f3a0a82b0a11de6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37591ff579a4487d402d7c6c343bf0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b04e2a9232068ee0dbe9eb2554819211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d64b8578fac98781b893b0055b6d81212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5480bb156f4660b4b4e266e500ec3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097fbdd017ae426baa34e3122684d51214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8fb486ee874306999238781a554f4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e3f2b72931a47a64a346e6ccaac79216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd2fe72b42095d83f25e4ab40a3e1e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656cb351cb9bac4e8f115fa90a870ca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0aafbe4eb727f224a799d6b441c5a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d5bf848105ede0641cd41bbe18c44220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18f86fc5342912151130be7b3fb275221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acd325675719f2fd18aaedea745bfb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452dd3ac40a7449f6782182f9596b3b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b92bdbda5af2ea1e035a465bbdfac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b94d7d9baea1982e329f569ed31823225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016657ac8953beac67353368b145fd85226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695c22c0cc6c34b1c46f032986cbc99227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6d631e9d69043a410c1f45c951cf2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d31f152d69d7a827645deb4632e04b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c21592b744980d5993ca613544bf6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ff96c4da56e839e7b8907440aed31231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4366138c19ba5226b5bb239ab6302232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1ee4ffed7b21a7d8fcac34d0e46c5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125006cf9fa8317d6cfc7cd16973f45a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5994ffb2be5ca5656da31a5428990235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b52f5f24ce9fad14be9ec30eae4dc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0ddb1dc6763b1a15fc8c765b91065237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a15349a0d69d651ae679065cd88db238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f01d2cfca78a76269f507c52b1be5e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661d85f59d9335daf6552267cf2b1ae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13efbadbb90bf046b30ab465219a2c8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736fc8641815339b6f6262b4cc0e92e8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583963e7f6cfdab859a459f6c36865e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851cbd9cf1dc13ba736314d42731c9f2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bd36008b6705b4c758de034113080245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe2f3d8e4cb42172bf283affe45c15246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520a8eb018c1e717be1e90f6f804d1d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fa69dab4e8e7b0f09e7446eae7854248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a4654b3b68aa579e2039cf0686383249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cf03fd9f6840380686ca82f4cb7c5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a029594edcaeac5339674cae698435251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ad981acbfa795416a8904a6730985252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47151a4bb3dcf775c5fcc3ae310be819253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff74fc2c1e1efd7468e193380980cbe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65ad02850732d6c57a5c34d2952470255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90641fa2caf7b2acd31a938e5862ff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef23f94c4ac5a70076aa9c96636354e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce1f3dcd44dcdd93aa6221ad13e3eb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259495297bf3596925e94144663da022259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa01757194c5ce9ac3ad59f61c3265b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732adcf7021a11477783e4617d8538c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be7ea21e32fc0eaa8fbf86a62fec0f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9ba11d889311dc929505ca6b33f54263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144f12b408b4a2bdaf817969ef3c654264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f190dd7441b1c6de9e4523de35fee5b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfe9e6c794bedee59fbfdea6bb397e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b340da3019b4bcb98236bcd063f23d3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74144c8f30ecfa9e62b34ccb31b5943f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8474e90ba9ca38d0baf7e3ec006a0f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e6195d9423fcec839aa818c8f1a35270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796bc129e7eab4e5af891ba0273baa5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8760952e150321ea30c3055c626f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8b340acf3d68017a822601b9c4c1f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd8e601ac0fa5e20167b577492a90f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc4607750af1463b879c45f2af9717275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a823468d3159f9dc96958c7e253fc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901430ec6f2f2a498649eeb14bc770c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76d8077753bb80165140b68dfb5a79278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8683def9baca6676c3566785b0791d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0ec5abe9e10abae4273fd60461296280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80878b741d3fc278d8883468c239446281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e23f65a343e7b7a23d3db872c2d74282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f811fb047ce97d4241c1789bb862d4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8898bb9834d1602caae492440082b6a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75623a7defb52bb6445978df460446df285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618bf7e00e805a8c3127d283a69f8f1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bbdfb27c77b38ddc971301cedb5c5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6cd5b36997e6b443da032bc06e376288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e941b7215dcd411b1fe77b98ea92b5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3386b75d6fe131aa343df85ebca78290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c53f370aa9a520a7926c16ecd0d7bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ee75e97fe08941078649ced32133b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a73af03766554c49372c8599e6a102293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf0bcaf2f1941a5595ce5a86cfa143294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2079ab42c728eeb38a0b0ee2f6031295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63042b4aed9fcf49fa3da3b5d9e974d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35c935ee644a4ca263211491af4b33297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d75c17d0b05b8da4a8f15a9761679298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131ef422e11ec7536beb79dbdbc8acd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bcf66af548a76fa8b58da22f1504b6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387a1677673a8458ffc7fb5d61622c7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e6e0b312bbe005a9c7673389ad2e6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517df3baac32da77c389fdf865423161303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19b375ce9c7a957cf048730299f68c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03bec70ad92e464bb5c85f625ffed99305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602f495f1e97e1849da68efed7b7b20306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332c94912688e1ef3642fc4bf2c0f22307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd89da982ec5f86bfb06b2aaea6270308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a8aaccfb40d5435649a078a29dcfa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0084e44a8283152f968a0f642fff7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce351095078aa3bd98a69708d75f3283311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fa870825face76a72563b75e46fd9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047a30931eed9e6418f0162fc6f9c9d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4106d334344f10a3dc9cbef6915ebb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df785d3a53db02a720e0218622dc1077315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a131a0cb4772d67f04138dd16162c14316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1502b9b74cc7ad183aa55999b62ad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e78b6036977c129f48c6891ed8441318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb218d41a1133b0a6e55abf02bd162df319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f37f4e449e09e3f627c7be92e3e7e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ef51968dd27379fc55ff2de7ceef6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e18be7e24c0f124be68780c1d9a5f6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32812545a9ecdc0ba99cabe5e0e9ba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4768b0bd6b641d1a876000dd25d1e7a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172f49f5a93689eaeef1c9552a09fd7325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>