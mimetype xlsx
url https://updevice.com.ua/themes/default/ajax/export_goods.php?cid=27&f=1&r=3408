--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed57afd46f22ca2abc9d7b1e0e0c611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8003dd9cb6801eff844c9eb1b218c62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d765bd7604772a546a8187b80fcf6c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91963e4ce7b70448918b561972d06ba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca636c7937714b693ece4ddf9b7998d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6090951a0c687a62bcc109dfb705d76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed238e47c55131717b960647c7d9087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e04b2251611128f65699b00340765e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3b742efce6fd21802374d21ec2d249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2943d327c8fbff259b0bcf94eed20610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14d9749c8c520eaecb82b8d53cab4e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c8cbaac9befee5e0cfc542f3564d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd241ce14e93e2781f2b51df73073113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5026dfd477640e7679320e728fdcdf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5444d4a313de91ce26eaae2a7938c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbcd3f26ee9edc372609546e64412616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d87b8a2246016f18f00355ed17877a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd559201eefa918eef843cac409aa018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46fe451702ae5aeb1c041e13b77e4b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fcae9c3ca7cfed48d62630307f4e820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460286b7aa07fbfa9ebaa60c1c7181a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303111372d5a05647c536283c164ff622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc99f2149202def05f1276176ecdcc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606918a9065c2d4d46eef3c21f103a1724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b767908eecfbabfe8705ef6f6078a5425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18778bfb2bcb98233df7f5ca4cd33426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e57d0c8a8900b899a2c50ce98e92927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23746a218f4a0b62e74509787a6679528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50134aab98e91e52f2d65d8220ac6829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e8024cc7a460678807f083cdcd9ad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841f2d234fbe7003b5bd688c1f1387c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96ad1e73bf8ece9b6d62d38365776632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55f9d53c55f19d5ee4a7a3b0fe842333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8998cdd57e273a2f3c0c03157a73834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2993526e2fd39e4d86b3de082e1594a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe6021bcae9ccedb03f5156de7f52b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa81e41d73387ad50fca82e5f6f5cd837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed12dc2f7b85ef753d411408e0d3d1b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec833c8667c4f51c3726b7ef2e780039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a31603cbe12b274ef132e414ef523440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077847865e1dd037060183d4bca8d4841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2128efe1fca5809a5825c99a2c26b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c70e1221d05b4a47bda66e2100b0e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00daf1dbd193ea53530bb08a4e297b8c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68abcd44a8a0fe7cf6c13ef66d892d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464ca7c8f557139f2cedfe82181593446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b58ea2fd89aa6fbbe23bdb71e993e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608010e37aec80d8bc40c7f6e8ab8d848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ba5a8e4d8edbd3402d77f6dda2b4f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf9f88b0b75c4e5955f903b56acf9a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ceef2df80abac8db7f2b8a2c65d65051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4ec9af32073f771986736864508df52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85446384a349f60ec50f52d99a32c2bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849aad15e04839fa1407297fd748eb554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5f99b85ee9c06ddf0649408e3069955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5741c15f05c912974d8a6733aeea156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea01263c2a705b02a759c41b47dba157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21bd375cd632f02f0236d25c09ecd558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c80298fda06f7ac5dac98ea7cd42559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d00d037fb3adecf787c799ee9a3f460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff994b18497f79e675ba53d146969ff061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e766441e4d5ceddc47117ec434f1b4962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf7e969ff8c42fe6ac9756a781b00663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6603be3ddabd071b2003ef07a85122064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9bfc56520dc6d1c1c6207445fc74865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44b44623553181ad584cf72f4d58e166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1ef19508f3fc77def87df25fee34967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e38a7925bc7ed76672165147cbbe468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a060966337b6b3586704deeb9995bf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff7deaad45ef544929a1417d2fc55470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32530e857e1919a6d151522e520230b571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b13730e229f81dc667361d08fbfde72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd88e9c92969bf2ddf207028ca8c9173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d19be584595744307db50a72835e3874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6127e87d83dd1c6d5981c2c1f620d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561e76a61ab0d06db9a6ba958f2711076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1e8101b90c1b2fc9551cd8815734f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c135391e9135eac930edf1fabd31f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85d1a63559340260e91d9fb16c1af679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5166100a205868d0f72ffbed34e378c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae739fb29e820531033c8f2332b377d681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffa29e440a7a661877a5afa78471c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e28450c7b9441034bdcd6293b600b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c77a9289752aceb9acfa1db0b4ac3684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f7db08d2ec0983de2c9baf544025385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b5fc485fc64c634ad198ebf46289d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a32dc5eb60bf6a1080c5d76ab8896a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e14c37fc9e46c23c98954c3780fd2288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbe27b60d01f064fc9adf4043f5abc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26677f7b5ac5f40eca6b7233802cc08f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053bc023d5fffa1f7e0c108050473cd391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d02503ffda242d54a812cc898696b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f5d13620d9980ec96b987b959cc2193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da79209e98e5c0f103df8e745ddb2d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758f5322d969f8c599d62f797ccfb6695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4a7c25d4aea00c4e298f019ef819c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204cdaf653efcba239fae23b3c6061a697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203d4d56709c9d5cfc338216136d7b498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9a0eac98e1df095882e0ea21657ed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25c01b01ae5b230d1bb78e2715cc5a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167a5c33e1dcf10d9c157e7ca22c358101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3927ce43af1eac36692c2003f3cd0e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323fdd292cee01dd196c9cb4e762745103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb09fb7057e101e875746199019b994104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65260698367434629d0b6bf65050f60d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca1651584331b08cfbd51c54d54980106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40527c5799a2ef905497eff6b6aced80107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdebf93f9093c909429fc9af78a93a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa739a8401947cdf23a90aecb2defd1b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec20886de80ee93963175f1482cbf1c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145422ce448868b5eae35fb3f0d5c4b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc679b074be95e2845ac048c7b0837a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b839d60512d845fea1620b00f29b699113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8beb93eaa71380d76f8e166c8d141114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d6d0f2c95738bafa0e3738506589f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b95a2e35af63f56867c6e4580fb683116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803004f0d43b4ea96839f883c560dd45117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5d200f79291a2e3c257ed40254dbe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8570d42eb773fbfb6b08093f0beeb27119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f871f3885460cf221ec6dcf2ab4d36120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca90425064876bb602814fed301951e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28603abdcbdd324d9587b1162897399122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792d5bcc45dcfc9a6f0df7de4ce6cc3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36224b226e798fe82902056484ac15a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81736b0818f12942c2a3a7752744e684125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e9fc3e2fb4aa1a55b3e01ad72cd86126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23b33f34e49e66d1e72e885850eeb8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ecdda3a5dd6cf5c28c7748379a77d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c9d41d81d170757727850babe9c61129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a39cb86b5fbdb3d01b336d4a7925f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150bae9f8a0617be398c229148a9554131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb702312415b5e23ce60f8d2878eefdb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91d837a1e34d6b6d88f05e45853757133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f200a55b20709d8487bdd09953b27b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1cf087e5bc5c5587073517e8ba3992135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56f5d709f093f5d5ce148297d241b7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f3ad638668f4d8e0385b13f0d7669137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b25e113e178e2aaef57899d2388c1a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002216949658c742d5bb9406c948d350139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76219c885887fe49b51c9610aa0197140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810176b9f84e12f18d3f3857fd0c1d2f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffd5583df9d642997f5f31747e631b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4547d96ba2c7b30e9e8778856eabb81143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214f80a01be2e5e025ecd266fe5931d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01a957253faec4758b4f3426767e85145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3763e5eb92007093db27fc11bece3d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e698083b9f36ff1c951af06570bf6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948c2a8f4595f0074c5e6166bd6db33148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a124d9bd8df789e2f97aba6f20783d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645fa2c56a3801df252401da0632dff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8da5f4e2e05f2d57c344f3258d1bf7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119255ea09f80533aabb01b24e6e192152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262d0d66b011eb451804b52d344c499153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205acece4f7c22125dbfc76163545060154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d7cbbfa3583e455566344da83c3a2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3082831f2e3869e2080f7c353975a26156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685b6d64ade19838407d18d61f3df49157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc669322712deafcf8471cb7c9f775158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760b6244742c64c358394a1b009fb99159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb15431a519d3373f772c4900a6bf2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82417e0044e1ba8dbb4f98b5f237b54161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658cdd729ba98beb8dc1f57bbd9faa46162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66539dced711ab462a7376460ab234a5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953848af9abf6c33f1dddcc57b9f9b6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05aa0cb63a7583d1b318cd694a6bc00165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea134f4f23d7f6033ea47abbdf08d3f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23847f674456bcdd44c79c32fdb4007167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22371ca67171619a42bb0ea0a0a15338168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db9efd49d6b52145837d726f5bd4aa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5958696bce29b9da26ad7e16f814e21170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08691ef8926f660fd0cad8c47db96367171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819339f64b712e8d540824f99e5095d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68aa43981fdcdf9ab2acf12f90ba8e2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e33e4496d73fdfd01a9889e0a36a5f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537df89ba0e6f0f76da5359cf03e05b7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d73a1d459c7bfb01512f16ce75866176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a7fb6707e78b1244e966d53da1d4b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a387993a452b9f970bf5a51c57642178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623487f7256428615f29c839ec48a83f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a329503af8fb653bc5b269327ac59f5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca7389d15075103a7a1739a47a3d8b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ed017b1e6357ff705fe23226b4c15182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8d2bc4ff7bc08f6fbf0b05d8c4e74183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70a628cb6b6501ef00585017417335184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e94495a7191bce377bce04c8eab7ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176fffdac44bd77cf6fc24de130e6175186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9868f5bc684f42c11c5f21f97f83613187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218de6fbd51ff94e43e025c05b62603188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381d857f13b9386aa50c53048411c47189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241d7ff4d054cbfee5093c6ea9c0ea3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86821f0e067c12e96bfcda72193807191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0968e6e70a99f2d668c75fa338b5b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b6fc912d23e3ea67842d1bb559cb6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513df7acad3bf7e028603b5d08b5dace194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d38805203eefa9d026c8e6c6240f3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523c5e45d82363322fc0b77366c657a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2259ff8d162206dec16ead22858a315197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201e82f6993095cb9e745841aa15f30198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883de3c0fe851cca461b263d5463665199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bfa7765eba5d9e5cc7e090695344c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb47ae80f2f17c33e1c0a3824ede3b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb76eda99185d1fbc5ed7ac6435c70d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9aa04019dee70eef3a3c322dc663ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f373a3c9f156ad09dc87b802388f6a6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13dcff0dd5cf5c4a7e8d0744d2ec30d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680376b1e95effa9db2e8a00b08c2b3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0325378e49406343c5ec63091ce5a0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b11bc0582b5b424bcb3d24e32d3f5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245bed1e56a297cf27b0e1421096f13e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5241a2753e4351280e94780a9b4b795210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b007fea861d4d363a386e2f9026d80211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895dcc43c1f2c8f4a1faf9391bbd225212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c8bd49f551e3c359e32a892035218213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4d687a0f785e2bd0ee2a6fc20b760214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32272fb24a282f3de326f20b4c2baebd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e35e697b326e9fc98862d2f128d18216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ee0039897b177adcfe8ad274cf319217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a6aa6725cccb3ae52cfd80267bfe8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82412e4830d5ce05b9fcf2f0ed7777a9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174498cb08efc258ede6a4216a10f876220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9a52533cad6ae7055d14a47349ff1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c372ef8427a5d44c613c93ad8971b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f87fc77e765a0b66abe2e3a230ecc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e52883d9abed2309de174a01a6ccd3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490aea14355a81164995e6b37db0d3d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39014382bb2ac1958b8af0ebed9f451e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2df9d8f51c03676c66216680181bb8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af816693a144f7cc6c7aa11ba5828abd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f20af3abdc755182c64698309387f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a4e6733da878ff9e41bafd5006304230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2969bbc1c0458342e85c23a33999be5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b33bf88845e214bf1a5f66d61d87d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57ee8e0bdb90e0eddc89b40a906eb4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f97acc50fd745cdb90e604d309560d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b35a84799fa620c428a12e21119171235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a00cd515d830f9bf29dfe3444cf71236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514aed9afb9fd279b183254f0e969679237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210c6155ed203c2f2fd50dca959bb66238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2b8abceff574cdd393c931007cba0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8a86046dcc24dfb55b8f3c9972af9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9df9598b95b4f9b9ea1a835cbb9cbd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c798b97579f8b3c747699aacf39a1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d638f3b25be85358f7f285aabdb32243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c32b29161b95d3be78b6df159930f5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbdc620c656ddc4fea2f1bb3267c774245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696ee4fff72507a70aaa41e468804c7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882882e77553d2ee2aa88648917a1fa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757179356379859121c2e8c0c66d844248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d2afdb03bb848ed09212bb0232920249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b513f702582d480ec10f8ce14bd58a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ec4eae3faa713290c121d5c7212b9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a62660006628a1b5c5be298fc37235252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f034930ab0fb00689575f78d85dbdf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175d70b685aa345a4b035f5c05fa41a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463287c8e5f97b494bd13a3939a985c5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3b94aa21083197483e9b78a27772c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878144bd952b1243f5ce3db5571ae35a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e033941fdaa3accad8ee2bc5c80e2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959b805097ad00a1c46d557068b569c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672c2ef7fdc0a86e7c4335636cd7e9f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a5df13938af6362e72e0adee37c8f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2372edbb8e0fa2707abeaffcc2178ba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428f14af8face3cafe6a9ef1d1af1ec263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65773a29ebb6b8c9cc6a819207f458b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654411877d9b55ee6e913889130782cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e3d5689fbc58588ba40895cbcad39266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733e8f76f8474efde08546a5b88cc10267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b170f1438ebbcd7b5db09c8e0e7e1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140abdbbf7683029953307bfa7dd266269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17f406db49be0fc5ed11149b57ed7b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e8a267849ce9a442a773274b5c3ad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836ab3938c7b0d925ab455ac06faa89272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e93c47987dccb7956274aaeb546b8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a2227eea623693994b35d10e56786274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7503c2108b8b4bcd218a604dcb10d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498d4cef2f4f92d6dfb07fc4255ca4a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30df47b712342af6db8efc79b8caabe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d8fcf8a2e2dd1a82f7ab99a535d0e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457681e36811a473586d48253bf6146279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010f49259df96d9ca4596a3026613b7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279fc70c52685ca731cc42fb7f083fe9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081abf0efc0d789d8138472f0ca8418282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627b8241ce2da3aae9172c483f344a2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71434c3158982162767c9f3165dadb6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc4443a6d67fd16c9a990f7406b7d5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a42657f80d07b9fb4ee124c97f21a2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247105a69213bc7013059bbaf6097a7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f713a69e4d1cf6d737ab4abfc45b22d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5c6379f1535e41398219b7cb35e6d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9226a968bf85c9ee3cc8597b778363290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446ca9a37b529f375835dd32ebfb275291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d700c45ac4466dc12a3764fc45bb441292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c5de2c4f2b4e1ea47630f50466fe5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568b674389d1afedc5cf61e08e2ab29294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e28eefa6c7f6a274799d9ddcfea22295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77037ad9388ba0034d18ceb30424e5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08663caef4e26a1b379f155439ca8549297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebedc71aba0bd6952107e064a92fb16298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8932a139d3b8fa1a61eed43b650d40299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bf723bcdbd9680c7931993b557d8a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1decebdb8e3d23cabd5f9887074f205301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c711daa928c27160229360f06d9f0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b3d9d45e5399f6964bf8dbf42121e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa647fb966be04b3031587d7f04fda7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21ea9108816703c440e883af5d6cdf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebd9cd8fd5e73b3a0b6919d1a7155e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b04ef5152768ac96609d5d1154d56f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf30fe1e5c8bc2dc80c96afeb39950308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bcb0263303fdd15ab18f13f70c7b14309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36eaf2600edd5619f2f0fd763c5ec9f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2a878a91aa8d0ffedafd11a9cf9e8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a22ebdcf80ed20d3941214e6a2d575312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0ccc3f6cf0c033f10a72172c031b1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a42c32232494ac8291faecac71305314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b835cc40389c3d4fd7eef839fe6880315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc5feec5fc232ad297771707d94988316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee3101666047d7addbb8223a4e41cb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe15904cf941a19aaa8d4cd99a60ef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5f3a2e44e08d44a96900d5b0f7f9d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa2cd33ee1c2e98177b8467da5730d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5b61a36a431563a24140b1a5d1723321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b92c0faedd12d403598b4b730cf9fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27cdaa36743eba756f773ed2aef6261323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951149c6fbe9e4bb0ebdac439dfc0014324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3384a695c741cde66a7c8a822d0119325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17486e1a55fb4e171937dd24792051d1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be34f54e05f1698069a82a6103761c3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0430fb5948bd3017f079f7d889ac23a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004620ff37d91e472323b7a9392469e2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d023fad665717b0ee2e627a9e24894d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a53ad46b79746454b2e4b776f89935331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25c070582a5402a92cc780b4a5ae73332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48424d7bd1c5ae6f4511b97c094141333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768903e45a4477b9c38c915cf7e244681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960cdcd94dc586eb08706ef049ec3c462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01048c3af758b78a6e635491f4a4beb43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9825fc93e0835aa5b9545de2db9ae2c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1c3c5df36b240ad8b43e92e9bfee35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3cfd1724f2a19e1cda5c3b053dca536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149efb72d87b1055116e6791e0cf2bda7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a058841a97e7bbe31fb0767a09e6db68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1137a47f833b5b2a8b88370fd4c519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb9c01d5f7f27d1382def5441542c010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1ac8b1c9c05d2a3dfc11fa0a4124b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575a7be6d69a24770efa43ce6d823d312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531a84634edcd927918310d4877f92913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98033a674c85d43dafb0eee79cd5335a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c51148b7d1596c5e0a394415bca24015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f91b6962145f98ce809bf2cbde51f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e129de7dc431c04aeb6be1caebaf1117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef7c78994db721976193a582c4011518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7352c5368dcab48e4bc3b61dd4e559419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7032f52d8a205a47f0d3a58cd66568f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed2359ff319ec94f9ea14b1a94019521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d7255d46e501c4e86dc0649dbc6d822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fec342999a415ed0baa34f351e113a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf1d8ff4a83825150a7552238dee5d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fd78b2aca1ff4ad4ff7a28e1eba4b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213b1a2a6f58cf5e533930b39df721526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b0757900853485bfdfe41a22f87ac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b89ed328da33ba946baad223744cf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e277c075e71ad92294340e216f6a5f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a3f65b41d6bc403a4df1cc3cb45e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e56c34691a4b99cd3351bc3792cc1431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47790b63144ffbc88eca219d064daf9232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35027d00ecc45743ac8f3abaf71b2e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54ac49a0bb35c228484dc0b602fcaa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f58757cf3c617761a58601f907cf835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8bf7dc0a2ff72c06d00a4308d1fb1436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca98265b234bcaaa5d605e7f6a8f1d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b62d0ca4425330a41d379742cbdbdb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e73e477db7502d5d862cc81d550a2639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b155ff60b4ce89a4e881780bb994d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1168977ccdfd2300fc0e25346d4263341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3edfbbc00d450ddd16793b3e069d5cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176989fe3ca10dfb2910093150558b7043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01744ce29b328facf3e79b04787d78fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1564cbebfd0ec23fa68965ca9661b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d4cebd9c8982010fe3525f9725be846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8fd08b596110c900da4f79dccf15347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c3c3aae9ad0ea92f8d673e3d2920248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6af2b9a45b350b1a8384a730c8f75e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a621c86884f8aef0a90257dd4c4eb6150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ee34e724f73d4bb29a4ced026ae1351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73d5f396e7ce5dfdfad742a8f5ee8b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b41adb643633854ad7ad8adce6608b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1ad0eab7de327b1a7c499e58aa14054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c05becc66fa57e17388468887cddc855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5aba64e54f499a3a11fdb9b271f0cb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f47be25fc7bd3ecacbdd17a7c0cc657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960447f4ca5e046440ba74b05fcb83358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417f4595f0283c2bb20035623cdb2a059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff205a481b115767c658768ada9b86860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f38c67e72975d039d2018c5b78c8f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6d2b74f1d338d4d67abe32a1f3e0b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d590266c2b36508ba19ba302ad547f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984171d849534329a554a580a8937cf864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39605b902741930ec07e1b4d9866e48565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b709ac029e0896f7cefb90209c78466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78ca2b4dd7fa48d07ad1f73166eb0667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e15892d6ce9abc778735fb3466fd5c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c3f0f5bb50b068bc792654098e0a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f04054657acf3fb2c9eeacaa2260c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f977bcf17f928d89653a90aa6e14ca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4315d55fd7f297df13d579e3fca8072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe66ee7adcf3be95c4cdfcf6ba5e3573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a29713080fa75d5eaedf10e501b8474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7206f92b6188fc4de4866a198336cc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528bded3ee1c8ed7931c5375a98498b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caeedbb1019a6501f9d421b050d481877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5b238cb5944df6efd38f43aae5b7e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c00aacf4b60d83763fb9a4bd1073679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3f8bdaf2a7038fea0cc319f1b8d6880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a900f8101d53851e9d228a60f5cbf981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebaffcb3890fdb5e549a53c209c78c282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c27eca1e1a0feab7ef16ee42e73e9b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab810d7d8f8657faaba1e39cea27d9784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb138ead2edfbabe3e45f0effb82196585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51ea602136ebeeac7f347fcb19a63286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a7567d558c1f9ceeb62c79279fe0c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbc4db7579de518bb00f6feaecb68588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583f7ce0f0b5f727023d7baef4d532889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7cc86ee65809b494580da826c674c390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e09c5598fabf3d30857ed880954b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b77c76629fd7593710ac85a5cace792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cfe7afab1b3a71ce4d8feae20789ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa70db2afd52ec7fc39b04b180937594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25d413aae06b7231811146c1945f7795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17685a6094f248ab35a40221d36b78b396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868708a2405766d53045938fcac0c2cb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f722d68b2c51c9747d3237942940ed098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f9debd512b75184b9d6ee8cd48b0099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2c2f92b44952584bfda06d0cb8efa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872fae24f2091ba53ed3d4397f3cad9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5c2235a1869c7c13720dbe257caf8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c307b467b0e7b6c43e57da0f2b751bc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f412c12e6ea029cd421cc38e0b754ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce443baa53473a63a806848ab4c707105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d6054069cb58e9ba4e604d3fb1307106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d81386c55c1940876d901cf05c5db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ccd1683533209bdd493a113fab2d7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de01cce470eea4a9469615e5d9e2ed1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b4311aff91a8c412a51ac7919fc3a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f9150e6626aaf6e72fc2686c9f87d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588881b49a3ac34e16cf5b95bc60c048112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba2573c94b0e5418b7eef029409496113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128a872b0916b8427fa70734fdca42d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee87b22b847be9447b6400afe4a7495115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d4c6b1d671d78f29db089bd59720d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90968446ebb74f4b228cc08da52d31a3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9260ae0ddac886ad951164c42fb08118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31eeacdf319724d2dfc1526697626cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2e8deef9c96eb8d8fea7c48048aef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc73a71fd2a98ac8f9bf828d5e33469121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af497f2372de9f9cb7b90e2cbc9b40b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505d85d8944b3edf5c2f75bead072ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9b0874aac214ee29186f361743e1e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c8f4cd1167a5959016efc89a20b44125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09528b04a020dd36c9879e604635d81126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d96e1751c2259adb8025b20244ceb3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634324c9196e6e81e74f4b4b4bf93de128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525aefe3ef72d69160075b4b62ae18c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d7ee59ba29e73e77b4eadcece4e80130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc0a461f0ce58e7eb11693ea527919131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072ff310ebe01416546073606954386132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd7c9c6a6a079726fbe70996885d5b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653c8de8ca8af7248cb510ffd31968c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e501a32afb162922ff6d210116dfe6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105314067b4a4b49ce5ce27ccca13b2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020faef71b663b84da558d37cd06736137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2399bb006aece8b69cf8b4eebe2ac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442dd9573f497afeb94a11708625308139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755539d2a17aa88dff7f9c32d051e1a2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb1c2d41353eb50e122f8f8f054458141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330cdbaa7c21955e00be5ff3528d89a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5678fe428688ce7da13d37a8fa62ebb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020799f04a1113b8a8e73c562a1e2cf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad7ef113d2c0e2ea5eb2c9b9bade1f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad20310593134652fc0064c8df0e759146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1382eae42e7f8823510c8eb7f1add26147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02367880df48fbfb322126c8addb4f71148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab9c4f881dcff3667c475db419bd68149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948820a30d2c4cc0240f123f7a82f341150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67321a31a9d886dded0e2361438b00c1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10260ea138e58784478c88b945c805eb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb8d29adde786f87c38e4a714aab09153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcc12256bd0c3110db5bf98da5a9fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a60cd6920efdaf631df3a87aa987ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af036bc22696e6825bcf42406b566ac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a895ba75d100fdcfd12c9279d7849d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed799f8fa6e128a64f7aba4e5e64b1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629e1e5b83d2052526dee872f08cc8d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11280ad22d383c9be23327eaa14e013c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36ffe91bf9c39496da0d6b11ed38ee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ba9aaf382cc3fc465e9fb41cf17c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2c9f366abaf01b5d7d24dbd7c9923163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838d87fc1c088374612a1a12eeb53df164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7e3d647f3b53ad4172724dcd165a4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663c53a5ef8442e998962b863f553ce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a51a1a9fdd175dbf38304bb825ff8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9609a42b460469b86964aa82f7daca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65534849a2c6e93e0c0e82c392c303db169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97da12d5157762e2b9cf0611537dabb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67845247314f87d4de68492e149c6d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f281162b7084db4b50164848c2d81172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27099852bbd3833673b0f559b180d6b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd00b91f8186426b592807f88fd6638174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae8c94b7d760d70def0a2d008592cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7d33b0505233b7508fa08d93667fd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec115b537f3ad40b04d539f1c4616849177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde6edb712be0ac1701d108a4175fd8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1cfa87d7f984035ecb0bbf472e0f2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d617051eca8f66b76a82da9835e9d2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9d215eeaa2ede81cc464472096c41181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1108e3092a2aa3ebe282f7eb23893182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8082b5985647a3e82608f6bd2a67b7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f906798f3f9d7652b8ae9cd10ce53184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168ac91de769a4b7d4286052ef047d1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b093370b7d3ce7f126d5aace213f3f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5544154295899d548f0d8701b5f7a9c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c3663bad5d4be840b7095c4e1062a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd9d0ec0b8cda8865ada6f08dbe2d7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5886c403120862b5965fe0bb9436b3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe817501b8fc8e8566f88cbeebda750191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4346b1dbf7ca2e00389486e96b1a5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae495433c2bf4893546cb5053e7be2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98648a9a4411eb8fe1b284d6e70a4a78194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f68559160899692f4ab78490b1dd4a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf73e569daf8ef0e25914da47adfbc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61f7b32ff1d6d81cad6a7e97c3ba6c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b9180af631ccb71462fe946421738198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa3f3fb44f0f8cd421822e4389f3cc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0a3d0a44e008a9b26f54760fffe1b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92baea8bb6bde37093de169b764204201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc24d993fd5b38022fa9b51d319b165202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664f12e9b24225dc3c93f1b6d41758f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6307f2b983cc4a6bcc6d7a8dd6d1ee4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e4a7c89d501b136ae59559a1e71d8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c1760aa5b1f3e5b77454fd200e45b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58fce4d1469d459a934cb2527a109c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c905b6bebe18abba5eb3894b41fb61208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd199a9b5306d429273244e9beee7b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6b8e0bbba8920ada955792130d451210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a490084cc2ad8c949d148fda9c9c9c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001e3ff236e4de9b9bbf411e82f2a7c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9626fc46edd3a5575467b205693fa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010027a639de12cf8080ef966da1570214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2861d37a8f496cfdde99b2289331bd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7376e1096248ce90546d1aeac908df216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83e86b1cfdf40ff9f87c407440a74a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2962e61f51e44b2fa269dfc2cf7b8b8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e9ec188a51caa67fa564510c40236219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578653adfad80348d12508b9ba0fa94220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63a73315cdf3dcc551a64cf64406a6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168cbf5292ebb52f4301a57af56996dd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac046fe0181e91387ea54ebf84f096b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba21f3aee0d2d274f4d780e07f7f166224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0abcb9c6e34be6bfc99768cc5e2ea2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c52c1aeb895faa9cd9f56c5cf42ce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04687a7939034753adeeda81005ca739227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603390ac82b56ffd96c473a7239781d9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca965194263d2d5e603f6b52257ee5c3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677612d767b8ec537bd2c82d133e325230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca280fd7d32ea43ba19373909a115a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdb006a25e29f4297ee1ef502d7175232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573771465f561c0c47c28c4642b99677233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551812d2249e0f9eeafa6681ec135310234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90468ff2c068a2798c93f0445f775373235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c10ababc71382791f87c90bee48ba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132203fb337dc1966d655f7bfdf4793237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e4e7ccdec9bd4d79a01949529e11d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16d414f21678f0c83a5d1b8418aa20239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04457f608a17deac25451ddf29c16d1e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a4a60ae492e2e874b12858d4c31ba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12828ff8df76ffbef4509949a04bccb6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be664fea03730c18b79d2bf82534fb31243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60dfa38646d0254278f5ad7a0f5d54e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f37881be7ea7482c49450f5553882e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9653b8838995502b17e12d13ec7af246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217409d8207ca21fce79f38574910f05247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191374b66bd3f9c088861b4d3aae8a1e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c4574f99b6aa91e1d2b6ea079e806249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83d53b58845a8399beb14fe64092e6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096f914edea56756017dbd8b331b2a0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5c91dff67b5afeae7151a54133621252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6f1a82e13b1890a4494778e6eab84253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a347114db9d5254cf548a2fc4285c12254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074600428502b532f1c53318931579b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b585140fce958a3b3ead42ac0d84d03256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efe547c27c282dc0522f5c9f11eacd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3df5f7a5f8430216eea0cc6bc1d1e9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08146ec4d5bf29d919f62965bf45a75259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78632a7bfd698404ea6b89770a8618c8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e85c168672a09eba9f49dc14702cb4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e4c2223618f5bd3e8d41430bbea3a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885320289fd2e38711c3f3fb1844512263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400da18ea84e8fdd789744cf11db4a6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b2e6fe311a5f51eb64085f44e23b8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366b63895162809feb90737734d99b3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f31cff747955bec97d4ee2df6ade9e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bcaceedef78d4162a8e03518121941268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01cac668239aab9aa64b37c1869ee0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6e29d5a5e26699c9cc4bd8a0cf322270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ec78ce9c6af176d2da1eb10f60262271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722de0fc430353eb76675e8ceac30fe0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbdd4c270f80418f02f511fe0b4971d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a80070ced342a1d703135dcd20b77c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f16cf18dc0e5ec126f7178f96f7b8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481cb80b8bd667c0ced0d72780621f5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871168f51c8bdc9125e9b3c1dbe5766b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241bb222d6f54fcfd7463087e2710c2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55705c7aa77204c1cf884b126eb9bf62279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540c2ad08532a36ac49bdfa3a9c85d9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b519ca1eef5933709e4c4598f43b300281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77977e3ab73e47d38f7a6c72c9775e80282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1dce5b9027d4e91f76baab213a1d3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cbd41ec48b0b35a7a503b81551716284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ac445a125547f6271094d43fa10b8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122831cf5273820c422206d364976b62286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7a11c8ed70a0dbac0f169ab9ab9e0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ad06cdef6268aeac154f6400a6c46288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7112fbcec9472eaa82f5b498ea298289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fffdc4fb266c3264a468b99477602290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68c30906043ff691c2793f4709a38e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098d50dbcd8ce85a482a176c1132b2a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1a1db3c187864faecc3b27d412582293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a366598b96f412569cee2fef00979294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef998d29c89a2fe9c62b97e348eb77295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bfeb776040468d8888110cf14ea36296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ceb74a5302edeedeb215b2b3c5a43297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e68aefe4df47c5dc3afa963477701f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8251149c12b2d12a8e807f9ee4c2e4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da28ce07d510e70ba6d9071a3d50c8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf24ccf72c8858dc5bdbcea4a8c8b5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787e3fbac9103dee5de74826c19834f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a2e6f5e0ed072c2ccaa07271d124c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1c12ecfab685c58c6582385edfeac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bee96251010d6c0e14c7aa4630f4e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa49ad301f9cefd876c9469324e87a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9ac3b843f7d00802edb5a14e19f2e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930d3a3074812b2b627724965f9947e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bec68ac04bd2d7228065154dd7ff94309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de058e0c83f45d1f3130e0e3c63857c3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3e59b3445435b6c4e30e6d45f35c3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c10fc59809b41037f6464452528bf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedda77d716d1d82377b6534f85f9b0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344430afc3166e43eea960ad5b09780d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad3278a16e6a927280024ef00776cf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998ca73dee99f2a54831a75ef832a7f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcf05b10352c53a93b83c3b7e85633317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc4d027825a8e62cc26c7709a772fe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321ea75b50f058917b08ee373c30227319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73e113de12de6dd71530f62e2cdbbc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdac938125aae14722a9d5f3cbc332e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd72befe5aff73353b0a459dac89da2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2487da8acfed6f6d0b4c3bcf4d197323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f037567b59e56c09713aa5768850e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfac6fba7f338408be4082240993ec325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>