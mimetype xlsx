--- v0 (2026-08-21)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774866569052f972d4dc64d506f35c831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb48c7e074fb700b2bc85adcf8f352b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab73d1aae70c38a073bd74dcd5daf8b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f9ce548b6f83e9d318c740b71f53d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8e97dd492722824c1983eda70fcfe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0724fc652ba36d9b9f709e5906698cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e7293c62bd261d970f71d7d9894c07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0a2e41ed8cf93c163f800706956978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae780f974d0f8e9fb7659217afccd7f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4c9c9ff51e811660e2cea7135324410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a924cf8068273d000f403dd50423111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4326a9247a6b6880fad3abc530bbd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4940c319d76e475528723a3928a1113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cace19aa269b970c769f2531b0fc83814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ad64075d715b618a3d213c0f3619615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095c255d082da792d04b2c67c00572f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5da2098f075150bd9cfb6b2c2fa5517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd582151cb6c05391110e5600698a4618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f164fea727936b706f566a1fb74e119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633a3a326c88ec99d04e662626d746e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669da32ce7a4fa243b28bc6d394fa13021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734cecafc74cbd4be158cbef73231dba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b7cf082e8c0ba78ecfcad182792c423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b638245ffa8875f1a743b8721adb7c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15855f82894a12b1e741edc754c822f925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca43adc157afed918d33a442ef5846126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6cb6f3f1ce155e49c37903702bc88227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e04fd32d4098fde7e7cb6a1d8b6bcf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddf69376e379b9f4c1cd19dcc886da29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feba51a34af9c5725b1a69521b24dc930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61569eb027514faa7775f05b6c2e12831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dec313fabaf2052cd1bb6d83ed062a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90266eb75a095a8062b3fb8ac70212a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779ebd5e94741aec164c5e83b8ed72d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffe1eac55a0c390de2a6413911db1c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ac593674bb24bb575167f32c9adef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb92843d90842696de08eafd3b6da237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d96c5a2b32d1447a9acacea213c4b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a63d5c668e80e5d3ab50b6a796671439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ffa97fb8913f459bd78fc03f6471740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f7b250c396afca196b1c987437d6a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff479fab24f5bbb5d733a6a9ab3c5142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf586e0bd3baa6c9f8ef1c07f17508b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78052c65811cfd66ea503aa49f1b8144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae316583c1bd99f6e3380784990ab545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79161fca41995dd8f6828d0ab0447b8a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbea42ac57a5d4966495550d098bff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadcd8cfa9e70f4265fd528c055ed9de48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe36ed552d663581e4ef7629e721d349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8762c17624e0b2e1a52ee2c83bdf150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8ae76bb9df3fa923431847da2db7a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bb2cb4de953e519865426d88f068252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2225487c3698ab4b84fce1a9070fc5953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9f00ecb681aa58f41f2b9bbeb06e954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a432a4a908a2a1676a63d48dff9bf655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db73407e7ce3fd9312b994026abfd3e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e069c0f28e74de5c99e5f72be675357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5dd4d3d5778c6160c84a77f419ac6858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80e8336fe2ed1788ecfe3bec11d18559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a5ac789ef898b489e0b430809974c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61fbb06f1170a48306e8a4c86f220061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337404c1032436cc828f54a366fc24f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927502a4f61d6d708d83ce6b6ebe1eb363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03973ca2f9ee735018f887f17e9f5a1664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f30632c44af2a7e9bbf3413e723f7d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb0f7d62a6fdb80a4cd2e096d5214466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097266bb77031cec52efd872877ea5067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8784a04a050b32651e040e52dbce768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b522eb59e96ab761c92d2ce4c3b89c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffed1df84a426d8d66786b150d8acd270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433e786639c2cdf252834376bfd9f5e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436b8b0b7d245624c79647dc04f2d1f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a2152b030852e4ae89eff3b57615373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7583fcfcf064259cb90dccd675bcc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0202635d0c425b7405893fcef2e0875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd89e82e83ef72ea6c6e5de3678b2f876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c0426588dc48f0f71bc4e2de54dad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468cdfaea2e0f2d06e76cf9dc93efe5a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7f0a01fe3fcc5de783bd025aaec8179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d187b17d9f56e7c8b6ab0893062812e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5db8722b61cea33f641fdc2851142b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44918a934ad58aae7a79fa22d19eb2a682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c422f34e8d190fe69f00678cc679f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1118c184c760504ffd0166761606bd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c802718c340631e1e6291a30c325b1e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f44e63efafc2513b53a0f1c1c5d63986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed51cd97383dc46331128c92a8042d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd3c324e4d2b8918194535732ef6a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00604e35ac8611248105d9ed0e27243389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eabb399fb61b9188ebd7a243dc1f4c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebfe8d90dec7d1e49143b629a84d0d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255dd0eb8745bca79831503410dec0e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da8e771affbdab9e1a13cdcfc4706c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca1cd680989a158f76dbc82eaf051194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80cc2f8172b5d535a2243384a43d77695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b658d437d7a6a11a2cabd6d3e8e4edd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1bb66c179ac4d4ebe1e8decae4d40497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65798b7631f5a579f3c7252fac102098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe3c5c33aae50dc2ebd1ff521dc40d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd4408a251709a5d344d0d80914949100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaafb696207296743acee3d541fb27d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4454b72e806ba07e79facbce45172102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0672ef12561100efa3a0af0aee93ba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9df510c8aeb5d2c9cb3eb14632be2e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2ffc5d60a1d2db84774d3a4b82298105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e86fd91448010c8f700443344ec46106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3df156077d20cd98079d38e225ac05107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cada93cb658a8b75befdae28df1cf6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b362dcb8e9cdbb6f35edf71f5050a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf7fdcde1d2d871d3550b007fa6096110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331c336f5b75cbe880e65cc7b2f3f50111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb7672bf97c3525682f71a00082b54112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94dd35367fae02d0c5239d42073369e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fb4508fd5afe544ad5c8bf08e851f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25504f6ac00bf7ace0074f5159e89456115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67812c97db7b57baa840e2fe26d1180d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852fe4e227f3ae73fc3ac4f7c4f18a2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408ee92d361268ea026a46cd8a6f111118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bef828c86fbd192c8a5ddc827f718119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8cce5aa81dd049b7cd6cfe7cf83743120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ef6b2b54e960395b215d1049cc860121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188808ecfd366ac3cea3de3f068d41f4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3d848b23bc32130b058c76af19602123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669fe3a3711c1266f0f73f08b4f2585c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f1bbebd7b3d6425dae446128a4165125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11660e6e023ddc3e75865ccfebcb6b87126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd0bc573543ca7a63b71d080d8cd67127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2853fb953ea9263a90f7e8943b96e7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359b45409b319c0e9124de4c39badbd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820866ec1f945871a2e728c65cfaefd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f386e51c3b3a5f63332e71cf54f643131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfcc008bac873c3ef87268389aee2d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94396632368f0cdf0ff5ce8ea759238a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd033d66a56e24067cdabccf6ecf6e96134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58874e750b416f02978f7aac07cf55135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a15f9971fef68ad7c8246d2d79803a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559791b3b18e9318ea2a66c946f8bec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda05ab25c28a5aa04ffca952e1c87d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a22ed0349d9fa23fee83c6cfa6fa6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b8680646af4861226365a6fdb4775140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06520bb2fdf6bd12e51ef20e96959ec4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a90462d5dd8325ebd442677eb622b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f654ff5d38732866a4241b7ac9bdc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3659fe57855cbd4ed6f42aa5060f3c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ca153da386be5a0315c2ca24f20ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77930227c302b5ed493473aa510df531146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70469882b87c2835ad01bf3ddf84ed0a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1d08337263f89f502e4e23d64ec08148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b60c783add24ece20b7d76488fa56149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d377eb87c617a46bc3b86ee5cc1e6c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3993de9c8d1ca9f25cbe04cd4972abe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc05fa2e5ef3efa6c4704b130b32bd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f1a81422ec7be79c06475b91f7585153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165fdb0d1789da62ebfdba70a0990e1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2c09f1be3f88c0c985e3a8f314da4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a390585a4a99232bb8b3bd9843834156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a99cd2b7f4e07edf9ead80fc653c5b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf585009f8d4637cb2747d5c42d8fedb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a6eb468405567ba0dbe9473672e48159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068cd0ba5860acab3d142a5a9600774160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee7e2032a7c922ac7299403627aec6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60427d29f48c9d94d62e761453a8e5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230cdf4f7f1f78de4daff537cd50834163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0235cf0cb2b6a352a8029890d508b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31526ed7b0114b209acd0c76c8bb724165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6683b1766217f547bc9b170d0353248166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47007a94bf5ff718b88a37aa876ee9ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcc641816f999fa10c2f429311a8a1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fd0bf9aef555efdb621e470fc062b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c5068ab6ac7d47910612e31ddeaef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a57972d4f02b02f4e2d1cafab8712171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f51abc771a74a6294115c228db825172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38056e84c1c48de4e66263b2688967a4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585654074049418610b4d5b303d335c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55acff3f858d820c78bbbe04df2ba69e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619861a1c05d385e5f415b37b695b26176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32f753768a38dcead7b3f7b63961c5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c712a2d81e6e4b07a236e1f86f45c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbca9fb1bd28817b03452a1c5bcb63179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740d5118779ba2e9ed2c800b87397a7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7a16cf019d4bf2df725da18d4a3d2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749adf9d48f2d09959652c861192f1f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38292e6aed4cec2f67e9c9e1564ac76183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4c7cb547d72cc12d10fe7720d5710184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25b14eeb9ad63a7a28146e959d8871185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459c7a14868dc97055704ec8273fbcb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e51d1980d0772ac2347cf7ad5b046a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e975a25f7c7ffebbfe65101db09d4c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0131ab03439999a6e2b20c47b2ee3e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8175e46bb03bad9953062a7d97c51190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2e79fce10d01bf580e5ee2610907c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b99163738b5fc810ecb3ac7a3f8b25192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac115dff682ee8a92979c16a98064b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc21337e7e3a8b7c7866f9b4d0b362f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099649cf8487f40271740fcf80a9e97195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed99676ba9128f7085e86a62067f4c1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671a21000123d9f75d77c400d2bfb7b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944e7d1d28eab1bab7d7df92be346db198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c56c5b28c27aed4aee9356df7c81ee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3eb855e87003b07d0697c3d3ac5b8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d8df9480bbc349461b0215bc78f93201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e70cde35e23939bf4dd1a2516fb2f0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790a8da500e8814153463a0be8902d5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2a9d5ad575048685a39503d5fd3a4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0ec12046e78f718cb3807ba4a5e51205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b38ec8ffc63342760d9462d74c1205206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e99ff375f4268a1186de136f24335207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4982a0067dc2d50fb4232cf6f2aae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500841205a82b70d5384e0b15edf7ea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764909094691625d00bf32688b22a50210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37813c19219ca047447b283cea3c42af211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2636bf9c76ac78b23fc533f1e60eaca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2906ad2a5a770dfb93500e0291d67213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819c78ea462bfe0f518f8c4ad36764e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf7b697366bf095ce34ecc37b07af5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461412867a2d776cf311be810515e03216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97558505db7b9bbb6cedc624b59d4a89217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa8ae3b178eb919f5e6a913d121743218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d686d150f6ee18532f9dba315385b0f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4358a9b68efbdaaf9b43bc8c1f07c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5257441a03a79684e9b4b39f131ce8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359124f601de0cf9a3a0f84bf6ded82222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24662ca157df1dea5c139def42b3a975223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fda550486fb53db80ffa61156447a9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cea71f046759fa3385163504c90960225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c158923bcea27d6129553a980e453226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75aa1f59aa601f112364cda76a38617227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa18bdccf86d93c7988539bbc7973f4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862ae85170738503a59abf072b44443229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193980644669d78d9e5d8457071797b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97bb309e7b3b39261cfabc55a4cdf8c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25cd248644c675f3ea2bf7120a0322232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7575f9b9e6716f6852293e6b5f896233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14edf525cd7c281d30c7f4f7d10b6c37234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2ff2bf24764048ae24972ab9d364c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29754f4931dbcebbf61af5b7be718958236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6918b5f174b511ca1c0cb55803f66a6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403b31b7d0b472851edab9ba84a52c9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f251f364775dd32cd1a8736dede16bb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55aaa8dae9c7cfb71b5e51e2d6c3d63240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44bef7669bf465e68c7ca557d73391c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9eef448602b8e240a025c8f569cdc1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ec691ce698a53712b020a8c678c97243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6bcc091d6d9145bc082129135e716d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa952b3ffe89232ebf440e0dab1a51245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad902fce2ec8effe5a84b8ebf79b7dc9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb8370a232faba6ed3208c9715fdc7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61d190de3fd371ce7b09a0ac2ffc56248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867abbd6d479abc74a634adc3ab34fc2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad26606f4e16aed77bf2b7c25b3158250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82799de748d3e041c060accce72354d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fecc7f055f8cfc6060a9a50f8a7a4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581e3785086b9d370156d881b836b58253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd44eceed8e44a13014137386efab7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ed4ecde33478b9b1c8c16fb56c152255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2cc2518881ee5204bad72eb2f9cab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc861ea6eb0740ead779d83e72e85367257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0050deae6952b2aee7e5428fa648ce9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbc785874eea7b37f64789f2417047259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7cd080ffd069ad0f5b9e67dd6f326260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960168a176b8883d448b0a3955d4fa16261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cc44b083c784d231ce7d17e67e69a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78107b6ce1a5e9faf50a5dcc0dabe69263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a019f702913ba8a2e224d76f17e5c30264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120af91a4d9b64ce5e8f59d5b8577b9a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fa6271d6f3596bc2597f0c1c5fee1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c57a4c2b6e4bf1ae7b14f9a6809788267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc4bccbdd3b20af109adb4e039d35c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22120a23f3d81496cfc0896209c5ddbd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de824e494ce17f6a8a048cf8be793bd4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d17db5546f270994f57a8c8ef403f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c87fc02a9de7cf6003d9e92dda4510272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a653888c27396a43d5d79ffff4c6553273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ac0359251e22d62b63859c82f628c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b91e05889f17963095fc9d5e268a2a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf44b4ba5b70da9316b4d8c0046aa47276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b4953ba52a6a49fd6cc46b8abc8eb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c41d152e2c5f6f9fd7d0f140f01189278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156afd36f82387eaf21b75327f5a2bf4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c227d90a40da3e0f83717af10145dd2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb80598151f88ef545505a722face1a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6da9245a4a0058765e6eeff65a8cdf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fea3c0d1c315e2a4d98a1b0aa497df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1b72924a02f075268ae3f08cd4158284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2aa81b5bd35e5a0e55f8aad6b74be285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4aede9d460856065993f94071e8f2e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243b24830ea4eca91eb43064f38cb64287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a352193eec117f6d02f5291635098cd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217c03f25a86a3311e104e16bdd438b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd7e6c5335e62f47beaed205306d98290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572aacb6a1e78fe379d7c74348df6f6b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345254d97062e5b921f5af05363ee8c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661b35df6d357e3b1503dfd560f7aea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d026f29969d7c66f37d8b8d385e79294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee08f2da90307161ca2b2a116aeab62295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc23ccd20157893fcdab3683f5b801296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45a8dd78c72474d6e0d8ec457f6f5f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eba38b81529647b0a0bdc070833376298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866ff42ab3ff6590af960b4c5431e47299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ef06749861eb1aea4203a97c0a7de300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480314e9d384ed20c22fddd30041fcce301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04cb2af7e668b624bc7c9408aaadf6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087986744e7a21c157f76fa4ed8a87b9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a876ec159f6f343d514bb3da454742304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f54d28ff98314dc6f01e2e94400b38305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d42f1c3843714725f5e8b471133d2a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8320ee35ab2f3b57730762eb2454443307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5048bda9112b9a4047184457896c730308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c1c9001817f16573171dd8a06540f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c94ba3b22afebaf5a68980e20c1180310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a7b6589141b7241302f5ed426e1c6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5fa6a5c767b6908d7baba23b0eb71312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f020884bee780161cbbf54b7715ace5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea503dc046bfffb2755ffc19b6c6bc5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a06c40cbdd647471711f93fe18755315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8835d16fd12d231e9437f5570a5bb47316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38907b8da8d90d3b30470a923cad315c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13dd03c18677c736728e95422e2305a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb476f46622ffd8e1236096cc97642e4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26d0472c06cab3242a2b5531b71a07320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d298d294ac494b31779dc907621390a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a00f3ea6f2dc970c52f34c00b3c34322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce093802a66a64039d3c4eff8092f90323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51968cdbda0badf88588d583ef7f7f29324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17e88efd66981c095ebbdfb8eb7160325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d92c0de6b69cfbae84586ae78c035326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72226c64a1b578a973fe5f1b0582051327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bebc08604f266250279836dc7f0c64328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbccbc9a7a0def2cb932e4d1d87c76329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e05b47b0352bf94c40229ea4e9985330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ee2915a15a2754f803a6797649b99331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a06597fc37fcbe4a7427528ca4c962332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102aa1e4919e7e4624cbc01070a4618333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c0430ebc8173b89a48a23f5e5e0621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc929e2f11faea9940e60e2c49f533522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017909838ead3ffd941f99039de5a54a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e70a8abbf02a103650e143afda0bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39751975f4f628a06eb50b0f79673f625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7bb22a5fdf45c6a1d3419579bcdf506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d868becf6ca64f843aa20a9774760e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e84893074f215be3d280a6b0f755138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd583b64d38eac3c1f01fc47ba7471169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e471f76c4e31afd94afd2b1ae6f55a310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215c6aa8cebadc912e0b129cdd62a8911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3f9e9e439cc5dcd486d863180ff7e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1863b980c8fef402abde5a67cd4fa313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996e15fe311c12112e28d9cf839b33614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04616bb90edbdd37785fce42ceda84915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3a2a759f6f91e5e65b66335fb93dc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8624aff46854cf52cb5738a17864317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee17a3359f8cbf1fc83b7913ec3112718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33124074f1f663d04e49b04fbaccae7219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab82c0c2ffc5d0a89972df807a941ce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd597c5089cdaf4472778ada229eca3721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46ab31af4fc9a4c812a289c7b7037a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fcd413bdece6eebfa1a7901457e0223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97a53e9dc038dfaec1c79577c26d3124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8ce08e6001e185736db06db9aca1625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344023e8a03409b3757df8574e0829126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0718b71ca85d22b099300327299d75f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee971ddd1cfa5dc7399a88a52a37199828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1cb518270e84a88bdf5da83be38b7529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9e055097696e51523d5b893375e7c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9da36621f3438bc519f68efc4d9aee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e83b935d766137faeaa10e477cf2832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefd143fd11891d6aee578ac8ea58c433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae22b167e782d6592d12f45dc492d4634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361bf451fdec17f4db0666f6b739e9235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65767c46e3d5aec4b169ae1f445c5cb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb70a2f7f0b43c2bfe5f81ed18f35c337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994c04e671b9a710d2a514fa41df5fc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ea1280fff424b1a89a8f1f5d3702039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b44771d17091b4984d9b5d93fedad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60343b53aee150a27c4d5eb071d7c7841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f637cdcf1036ea0a1ca06cebdbd9a1042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299eba7e2aba0d2c1fa9c1acf2ab150043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e84893b194906be8ba0cfc714c1cc944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a8b31919b668a9d690347156f63a745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774d1a775a2e8caad4f769e46ad4e2346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1e9de165725169d16f2b205b07b8347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99858b49f8febf61efe1c434bb7fa91648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bcc060219638bac262b1e9509e46749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef81f134451c8a6a8143b23d252f0e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0926813e8d9cb26686adf9a07143e851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e862b485567c4ba68575ff1835bbc6152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804e231f31bb44056c6b6c04c1633e353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba88264c595500dd19f9d87e39a28154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bd77a07594a0192a804e43c4babca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668973ddbff2552ae90fa0315b62bfe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f79e83fb78b803f09b37cf2a496c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f269885a68f0833f6215bcfaf7aab158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3c0d0b1ec14382c8be11a9aadc58659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e879433c17d5448cd2dc0ad3db92f660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cd7838eece94bd76668eadaef57a261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8888a95746a1d5d04c6b323433bf5d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a56dd56a9dd93a5d5c1c11fb9aa85163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad63c4fa9be3a4ddb591df2aa9bfbd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf4a890db9541d0be453535b67175f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651772dc095e8f758d3809262c97ea366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5d9141645ae2fe2b0bcfd7d8fce1e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d25bc3a9cf0075f5f28f1ad61ed7d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c7d39b2e91786eaf8ebc4b80d6bd169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7d88258a97e2c2eb97c1ee60c055170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18081d0ed5095dcd6f49b24a1b12707571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e17275b6a327e5f74b641d3df9cd4b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcab17540b2a6fb486bebcacd62db073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aca10699c81228fc3e72759503f80874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14eeb0c81565a5986e8383ce83e760c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632192f8080b4248a8963198f1afff076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84697e53037dcf13569ee62c715340577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b04033ae50fe4d27840fadd935feb978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98e86aae5bb65589020cde1282de6279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63730064cc8a7962f40cf505d702722380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be71f24654cde459adc7d872f3a5df181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623fee814a036c4ba6d9c73c72ebae682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c51a5d5c7acba8b3b301c971f8a47a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b571e863bf9606217d0f4999bc19784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce00758bcc301e2ab5cf5131c7c33485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd59a9887bd98178a0c1c2ab009e4a786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba541fceeb7e62256948202c69a1e7887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaaf952c743498d5b67273db86c7cf588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc89214edc57c4477355f8e9cee1ded89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cccec3e09e77418d4505aeaab6c9690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15016f2165891425fa3018ea9e181d891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0360d65c5fe74513dc7a8c9fca1a0e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb241b934b99615cf3c59cdfd2fdebb293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f17fcd2eab62143f52b25d50985ebe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeee3e2fc81e8998e403ffc42a2b02295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb29a84ba66f09bf04df4b47fd0122e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d30abdc4066b4eb4f85981bc79c2097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ebce3136c3110c9b9e65900371e6598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e727820bbc59749a11724466ae20ba499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54bee669b3c5aa88eef8ced7e3adcd9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7252028218425b53724159b07b12c9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efe090ddd2ea09f18ab30733ed5005102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c11ba104fb566275bdd4812293afa9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1c848ee8e463de7a55d6c42c172bc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad708da103b969a680f18ff3146972105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039d90b32a98832fdbf23989f6b4089106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893e546f3d4efe09c8b8624c87de45c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbaa7486d22723d970ddbfaa5e17ce4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101449d68b9330c022c2393afa5597a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f83bcca3ca9fae420828f1dc69160110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f9bbb1d8cceb0dce99f2908f93ae5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41bf55700e550f5d046c26130e06e2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd1d23aff71240a2da6a67b12fd93e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d964631a64b22315dff829dc1a0910114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d028f69b41d2da47e596704411bca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ab3e55ec01992e0367e385b2e5e62116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c37034b5ae50cb1fbeaefc6ceb36c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f00b19b96c9bb3fb22385463d077b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa81bd38cb80bf7320e4c922580dd6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b637bf93f01bd4e08323e6d272051120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9939f60bc61e0c7e53845d37266b406121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d765a90c25c6e8b42f230fe9568214c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269cc3510ce996220a381232401dd50123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f4132172f39de3cb1b6c2b5d21281124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881db9b14af3a181b8482ecf23b52cbc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bac18ff1396e6039e8e9b11281f8e0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688da80360a979c19138eb274dbc1168127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56854175c2b66f4935936017ef73e723128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b3429d15377edd1e4ffb504b55184129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804eaf7d70fd1efe2aef87e7ef89157e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9dfee78e70e04708d5d4796f533b08131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d591543f3f63ba6fe446443daaadb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269ba940062481119587db065b724b7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9e6611c1810cd7619c54626708cda134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204cf9c4ba3b805a31a2ab6f66efa7f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443658778ab43f7000b4054d18e2213136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f754584c7ccb3c49dbb68a7334a63137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cad5279a40ae868a8037ee4257b89c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beacdb437673c8da2b1f345631b898e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1209ab54010c1156b9d8fe4edf3b97140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306a24897c8343f676520483036a36c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5404b7b3c00122349f2be9f5bc2b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec5b9dffe1481c6ce301e17e803fd5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831501832472404c1be9fc7a543867c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a037a4beb4ad8e7f0b0c0da324094d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c85764e6388ecb226255df9c02d43b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887009ca73bbe34f7fb8f63eaba234b8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae9ce5038ade17661cb8fb8ae959df148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbca0a012ad2afefb55793e25ea87a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57039975d4e26f76de3fcc63c68439ad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed92233dff25e984c2cde1fa064ed1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aef8709575415ee8eb615a8dad5f79152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f10cad124973358434bbfe4d7b1bc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1acab4ba9ce8f3d58fefbba51f6e3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0d42f8fd1ddd9aad86a824dca1af9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f121172a64b55623fe8b99fae199ed4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a767d1d4c345eced8bdc76056fc72157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99781a0ed3d0f5f16dd5bd50f7ef5d45158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5a241ca34205b5bdb7ab5c0feeab2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69138a5dce61fc79bc64200e9dc75b3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6163a62f5709b78479e9849d0eb9902161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0eff52fbaabca7e28f5397cebc5823162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae34e699e0172278fbaea40e55bd53163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193df993acc602b1a98b37c1765eca6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8ceb5ff6bd6744cea3fe544a476ec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4aee7968be707e4379f5155696bfe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c908b164d1cb558b91597beafeed232167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77ec31605a0bede7a5802a223aba9b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b92fcfbcf7e3d73059991a6bb4553169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3b0f1b549fd33fe6e7c15bad1450d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9cd9b2d584caa3f746d3d5dc8afb3c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdaf05e18f09da5edff06eee57921a2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fcee45bcce71cd2ee9cdce214be3c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13358c6c390f8170b12447571aecb04c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555f17b7d566c840540e8b1fc4663af175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8fae676b29d7234b3cf2bc137a4666176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d1379ac35efb93ab5e1afb1fe499e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ded17dad2c0264d59ce9553206b180178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52da51c42831767bd26b578f0ee5000179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db235f17f7fd1d0ae0c843a07b5e4f5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c653c433ab3cbffdc0965a7b6f4a1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c84a4a6af3df15dc75f061f0d04712182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd304146aa82a6c7089024e27eeaef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b866662714f0b7f893604e62f18f5f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef0bc32e07374014172a914821b873185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a1dde1aabf4994f32edb0f966ee67186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbf779581bfd3afd167e187bad9290187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41984c32f1b5bb3a76555048e21d2dc9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60eed82ef7f16ad4b73fac94061edb2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1f948526e37bf6fd2beb9a1297f29190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1cab07693c26e298d4100ea185ab2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5e33c50683389aebbb6d268d52a53192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee31b613aab3e19382dc0715b4cee3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6db09de8b813259eb3ed6e016fbb67194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bb5cedb274d14f6ae1498b7ca2a3b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d6d9862f2f8b62ea6fc1b24c53a02196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5737e3ceadb13c22cf45809903d16197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087c8e16372417753ea3c86acec7bc3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac576a44853feac71e554f181cb9f9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fca6dff37a60008d63d09033fbf83200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fddbe5e7b35f9bac48e649ce6fab24201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6460f5f538ae063bb632442430273202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801066069dc407604ecf7ae76095b895203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011abdd49de16c24642e8d5d7621722e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fff818d1c194c72c83dad70746dcbf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888192f276a5e774101a9363e710bad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379dda78400a938103e9914512d53eae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069553a7f3c98405b8e7b290f4fdb4b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660bfb54b721bced14f7673c000056ce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8ebeac6f1291ddc72d969802b82d7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021ad2e8ac8e43d508e2bf3cd138ef7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a26a538906d628126f982b2f1b89a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98567759e36b5e6af6443c823a297673213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9769e5e0eff2838c18a76f6b660bb0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3b9a4f58a24998f36a134ba9b1f64215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa0cd802054ce4fa077d6cddddb752216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a98dbd13c86e38df8d22a6b4e4950217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab738dcccbfc06cbb19e9988a73641b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb035c1e9cf8b95986587aef2bc239219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21e559061365ace0ddcd693b5e3a99220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62442182d522b39a9468cdbab43f85221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643dae4e035a82ec33e6bbae5b1b8d88222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dea1f1b63b58769fcf655e82ddb537223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafbbb37ca159b52c75684a3668a017224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18101ec96f74db7b610a7ee5bf6564225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90363010ff800fe6f96199ccefc4145b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70606865da15f48c773aaa8d4b5b1c13227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f19439a3142167e10dba2e0068815228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226f6c70928aa965971375958f792b5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a7c5265bc29b407412aac8810f721230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80421ea60588fd9ff3650925714b2d31231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3638ecc6b0d515c0bfc992b51962f4e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f386afafb0dff9edcf04e793391550233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0288e9345511e9f8781efffd47e99234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099dd8fc5e9a9bdca2c806ae6a531c39235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316373a14a944e93de7ea1291261478e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a997d0a3d27b5513ed6d8ae5c691efc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddcf838dd66a5889ab03070dbf3d22238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e1e5616a922d7d850e628c0a1e7f5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd680ec1330a2511df60aaea2ec0930240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25637295ee76538617b41de12c77de3c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618208f3ed200e75943dddf25a2aa0b3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be994e90ccf813c767227626d3f5e2c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607bec1b6140e33ec24182215ca99f89244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74df64146ee2f615c1f13dcfed3b79245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482b03e2c5a613f7e0f9801f75097d7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364e3051ffd5a2e95f899b0d7347b55247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee287b3da47ecebfb50bb5ffb6d5bf0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4990f2de6dbbef54696366777f1d27e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3377ea9db4c80c86460896dfdc644e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aae553441e6fcda478ba595dbc2339251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6a42d564b14fa25d3235d07dd5422252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e12b31f231a2593df0d58966561b4c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fca4be7b7db16fe7933bd1b4ccc2fb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f8b4304ffd2f34937824412f32257255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48434e056ce511515f7356ef1f0c7fb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74458a6ca9295aba8fb44b8df2ca2a0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b89b788ed8adea8762e0cfb83c6e29258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e0a98d8bf9cc12d5ff801b1f43de6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a823a995ce59023eca414b24f3939260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1df205af125a8b876b65e2291c86ea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529658d92983c152db95bc025d34cbc0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc716cdfa65a3dc6f432de7ff5262dc9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd53984ccd75314c69997fa1ab2225264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d60c34ce366fbfd8a7e9f7719658c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6d21d674409e42cca40c45304461f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43fc95d6326bed5b9123ed630ca491267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5bdc44dcf99671d5d0811cb912043268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb81479bd50d38e06ced2a20643a25269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360b2899e025290dd17096ca93a3214270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e8142014e6b3e75da3575ea5f5368271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b2bb5c186aa8bd1d6648dace9d99a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398efd7935c91e716b134201538b35de273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd87266d7942b485525d9b5bc6e8b3c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225747013c475812e878ac24762435d3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb18e87ecd6509f6c6ec2c5778c787276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9d3aa78cdefc09350e7bd9c02fd87277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62278eb69da53e48939e682d4ca0f51a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46adb5c8ea991e5e62897a99c8e73b4e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d67d30735c874f65f593ae5d7e652280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f23340ea79bbae2541c07be551933281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d57fd98aa4fee1edb0ad6f5254eb2a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36234e14b874e2127a17e5c3488a384e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f66215c689be6de2006d4318778f2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c822ca358913ee838477591325f32285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff2033930afc9c55dcc982f9190625286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182074e0a76c8f66d0cde2ede4007149287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33636f76c05fe7ea9a583c529f66767288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d30dcce19005c260806da01f6bc61289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db520b4cfa29ad5a7866973b9b7ab0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d57d44b0f66c39a4ec12b48afde80291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb352957c9eef143660d7ffd622401c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbdf12693a5e965db59a5c03df3adb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896d5cea91a5880447f3a48355598b2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd780f6c41dac971f46e2be2d5c114295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0d95c4903bcc68fb8034fa0666791296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4bb036f414927509e633b5f757faf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefb3057fa5aa3ffa4dde4f0d6bca23298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c723791427c97e532dd38a9a88d694299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16088ac93da23e3cd07b865eb2d26f9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31716bfeda87a883b0d4acaf8f132b5b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c209cb98690ac0c41005cbc6de02d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6de109df70838e4c370baeb13c4cc1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5bf5caf667720956df446b75e1e55304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763d851aba4e01131c79d4f8fc3adf7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3f119bb1108cee9a7acd2ba687562306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca600fcf2e629502e6e8c40ffa6a747a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064d8f238c767cbdef1c7220901ae01308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245acf4338a9d8e5be1a303a1c55b5ff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e9357f81cce19dce6924ed99010ab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff3fb763e40f9aeade3c69b1856f5f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b950a0abbf3e85376f9cc14371bb6f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f79e0f2f9c95207f1ed5342947fb32313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958bdd3fb94493cdbf1d54b90288de3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997afb6318d79cfd9c320f4bf82d4a86315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10e033b57f5e5e135905929e9c95e3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913aded6aa56eb8c4559a08d4d590ca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fda90a636c135c3671733235bae44f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e83515aa31825c28e13c4fded553c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915f7b8c7befabb0a44dc1dc7fe19c6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b19a678df82fac570a21da78b5a11321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a573b968a02f0863d7e3a7436f8460322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3b7f2471ada0014e65acf647ac7be323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf37934d1cf99d675742d6f9370d405324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1907227851e8b33c03192a0d92e12325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>