--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61d00034711535fe0479930feebc011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce822a5f958d00ac003ee998296ce82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec441394edb7e284a8a845d97ed55d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3702962ece34dcbdb83cfd326566f44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f518d9cfd2318fe508c4740d65909e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccac9de167e40aa24a20e9e49facc176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86435ce67f7d1a2ea0b929ba9b3a98677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5cd49821f3de39d84d78cd30a866a88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f5f954be5759e8eee7343947060e79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c61fa9c2f24bb7bc9b0e30e88cb1e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf484e74326e1a373595f8d7c21755111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793770d92aa653e06001ec575deb906b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17240fc333a2c8153dba6730504e9a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16323061ff8e138347783380d00919714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb590b619ac80e92c2a2c8bcd72125115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d14428b99b04c6a315aeac49d4bb6316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791708f040842ce73ee2f43d0d602ace17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6e01c96cfae4a8ce0594bdb2e108818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba1d649c5f4a7ec8422374bac768ba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a6151f5c36a1098aafe2cf1f4159a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b097d44447abd9a225c0e723c01967b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914e8715cb431e9765d6e8f18fc6efe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93fa8b8d9570812fd0b734bb3ba42aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59725f1c3757ced585ac4b95f50a41c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58268fa6260706fd47dc53e6541239e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da985bfd956e571c0e0cfa8369e64a0e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d7a61bd388b8f8bb77c5b0ea1c53e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2138e4b72495f4a4b2fa15ef1cd7b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd9e1848516204ba5be8917126596829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf786eca20e11a63e52db409456b7930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9c28691c69225f033c654a341807931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d26cd4ae35f93bc6f2c6451bb669432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0c0c39df9ccdeb9023c45bb2627bc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbd400c8746be248e83cf4d320e10934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357ad3baa1dbbf81931bb30000f717535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1801aecbeeaf4adfd5ec92aa7cc70136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec281b2495bbbb8d61435ce4fea1b637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333bbbdf45eef320adf94db84f7ef8038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec582b03580380c05481781a720cafab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d81cc626f9d8a05d51ee8e46ae6d3240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217968cd033f3e2bbc318ea03ed905641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a29fcc3a436afde7a654283e9e64de42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029401ac99066a3a4cd8aa00a614be7543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce37288862c9f590eac9ddee8f225bc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9cfbc9f07247f7e11970a31febdf3645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a109c124cd7829744cdc156c7232aba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ec867e91a2e98d930a79c28468b1347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38dd4971738f3a0efac7f96bf54490448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ca751e6ad6c6d5c43e445ec2f0c8a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd335eb11683cafd38afa7d66014a2350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605d025932c2e47c72390ce42009ce851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430fa2bf480d4d6e3dcd0c525d09ccf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdaf7bff34fc87593f2146afa913ca853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246fcf4f7b81705e8a59d39619a0897654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5379348b1d57c9859b9ec9327e6bd8955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952367b46be53a203c91e1036dd114956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce8f4c08cf72a19bb55fd5edf638c757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df4814d57c49d010cd88dea0cbfeee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934982872365d7151a64fc4d4667566759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744e4c6eda15a675f2ff6694946fbc960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847b19dcb6aca599543416bfff5e92061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e8bb6cd0d2b2769266d2225b21e1362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb514e195199e57c81f56cb9231d32c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644636ade177864a32d3026164104df64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166af3d2ab5327e3131c9731bf5a62b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318cd7a1f52b23c94d8ba5dfe145b56c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4038fdc9299f85318425970efcd18f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6553b681c9f49c40ac08d0d12f0db68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ff552be4334bdbc4db37b76902d8869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ec21970d93e08d646977523db373070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae358d80fe1a6f8337ab5122fe3d3f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e325e31ef21043b3dd1b52c51209ca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a9030b69fd3ddb1b91c5c6949cb4873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbfc640ad7a0ee68dbdb752864c8a274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7366ff6f9ad7eaafa25adbb07b357675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d36cbad053bb1e8725a9e242b34bc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfeeb1dd02a7e36e4e43d37fb6afa477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e35365dfdf2791ef76893bcca628978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8c5595ab67761a55a850b43db4f6979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578548a59844b4332a1671e8800fb0780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa693a617c118d4e764daf50fbd57a9a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6b9d10be3cd7a83755c0cb3a395ff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b1496f63ab43f620567f6e4fbd41783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65dee1f37001982edefe949b14251784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b47bdfcd615163af72b72602caa6a385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ae4d0196150025591b410efaec51886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d48931a065136d3019c2f32dc41b1587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3506c8805a9c963ce0473fc7644ef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae60436c4476bf5c6f15515b22956a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee448d96575650254cc7f0ee106b37d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157bdef4fc7ca3d5988a37124158fd8a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816a9fc9beb444c2640c93b6b3038a792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0c5f63d45ec43d5c2e0202a0cf62193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a9d01a58693143e7cdeeafab27ad894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ea9251f7040cfea3e27c6337430b795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e9ea06237c635ac08b7c25f56856f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854e85929e6bca79f446222b9b5f15497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e4086f6f6fe6181c376273136131c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2fe03f2fb40bea0d2f45f4f88bf4799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfdea49fbee7038d861eeecca9450d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c3b29b900c1d5e8aa8acc458335ab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f5b94919ee9e1702367948652142d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c84378660bb1159cddfe219745205103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b489138d6556ce93571f1c39cfd6f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8be47bdffaa7cb0ca1a06fa6355e9f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf54db4ca1e35dfe0927bc9be669ff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c723066dbf113062436c942f7901a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13baf5d95c1860fb419f9efe4e4edb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97ba74c050d0405cd49dba38a44f41109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6ddc40355badf667e767f536e5173110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42ea3b0453ef287ab4f2c4545f989e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75dde460bdf78801c45e7c4ee95a8db112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9d6bef9cd570de9e4c50104e2d262113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5b2c627638ba8b171c8d492b729d6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f35f213cbba0c4d88f2ee5311acf0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e693dab4b5eb8d62421a2da65371d1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca151ac41e603a774edd8f1fe7143dd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15816695a83c50f6f8740854f52f4626118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3643fa59af188edbb80fc54228310d8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26beea12960d7ec0328f34b6c90bbc90120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d13512a9befea94f71a8335d46b20a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78ae53fa3ba0070229ecac56c151a9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2ed62687b51ab7397451950de0b8a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc034293a2385733a122c7ae00a7771124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e3f1e0080d00196588943d433688f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090dea0d5888f1ca0f9b4060d02114f8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f48aa40a857cef47a3b45ce6d16dc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12de67d5aa0b22adbe70f3af8a0dd3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ae99eb08d68dfd8afa915322ba0e2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f3dbd831380d7dc1102d3e76cdfcf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bcff642837617f7782af909b03a0e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93a3236c1def2f3060e105c8750067132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e1505fc57149920562ae0749360e7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305f5579900823e48263e5871786e75134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980aac433ca7e89ed620a5e64e2222c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265cf11e99f7750a40c4127148731bb3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f92a9da505d94cc1011bb70eedb32137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86661d61c040fc79e683b775bf5cc083138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0485ffecb2aba6517521bca19d596f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e9b5c94af8db9d8e739919fb84720140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f153a51ce004a1d5793f567731076141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fb787ae787ffea815494625c0740e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b37e1b524fc4327935042ea8a261a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221718aa2607d6265ad9517c600c0dcf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5193dec67214ec6f63950f8e5360f1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058cd412fa2647eacc293b4dbe77fb7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f71de5901eb4a343b20d864e1787aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe6201a4a52602775d64f3f645edc8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466195b7048c3088e56ce3863b4c5dc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22bd8769258184f85d6ec63aa7a21cd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864dd7ecc1f005e1d5c4ff416cb10c1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39360abce1ec196b936ca214a98e99c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f6794ef4fb069302e1a38c3e8d969153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43898dc62d1727ab6ce6c814d51d4664154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f7786647ffe0c2c79d3df54e9de72155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5238bd8d38d8719d6fd68c6bf8b81c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955eac15a229d58cd89ab77c2d35499157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177701f0e08c0d472e16ac10b5d12d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34e1f98762e21b4f9ce3c78b75bb16159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ab508ce2301f96c22331b94e06d09160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed03714d2727534b8e96245b97238c1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8be659692c743f8ef248a468b23f5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edde481da26e11b29fe811571ef2472163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b8ccc46cc7e4d448ed23224eb1cb7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2252a02774c3fa4a240ee83ae4350165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baab503f22e56f49bd1c3f6e13a5a0c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb07af0181618f510605769f980da02167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d744327cc7a59642f9bb7a9fce2a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53956db8543a728364ab22a8181f4e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf2b7302243214f392a716ee1da220170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf3d650ddad17f58784850ceb203ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba027d54d3e3293f0d6ee17c9c58a91172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba77fbf5c9b8243344e04e5dc5fbac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2800cdc86960ecdd6e3d14da34ca149174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f3a2dba4351f0df60e3aa0c88499f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211be6c4876613ac2a5a7c7abc41bb2b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe652584532cbc8fe2de17645bbd6f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81c1c504aa55b004f19381e6da4f09178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f716dc0507cbacdb6e13aed931c70179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725b121eb01516da0ca75bf8b15cd83180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434347bcfedf1a59469cd3f84a0b0e4f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b73e724509d7dc623a13a151b17241182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb10787f04c9b56aed443e70143905183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ef64c12fc90e7bb5c98e9b8732413184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8847c56df629a967a9e091152271234185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660c3d5f9c0267e98a2c8234c7534af186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e871f2a9321fb9695d7a831a7d43a91187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d527243562482afe32d4e2a87daff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b07e7fd348394deb7026310323a29189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91af1dd9a26fdd6547bafb5b38e6721190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162527d8c7383c1aa682528f6823c40191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ead5c937ce7828e846804cad6d1d0a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d18fbb396f913dbceddea1d69c2ab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be91f75a97bfeae15582ff1769d5d45194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544cf779ad7370dcefb27bf4284dc98195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114cfe33279fbc9c12f0561ce920584c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9d8d5b9b333c10f6b0d8c5c94245d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40efd94f8371b4351d9a7b2d4079f0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb391e569243a16a2b920b5f8fd290db199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eace0c7b8b0bdfbea30902451031d95200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c45479b783795c6fa3f79e14b2d2d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a4bf082b2e277a13210b93807e3e4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955764975df750e7aca957718b67c660203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a34cc123bce2a1b340339b1a3db3b5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31208eab26fc14150ffde783a4870920205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19ec833be28d41111b55b9b3935a08206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58fa888722c64729f3bc8a346de88d1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fa1fec4d222dd2d02c09b447a4766208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29788f71636dad656fe11422ba8f1db209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75914d66a8fefdb0f82ca83c5a93d2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfcf3e9f3b3600d28ef2b3c43b6f81211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d03f1f2ca891fdbf0c8a6c371fe7fa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a599c31f3b69c2fe3972d38196cde27213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40d75413515ff8a25372eee6b2c350214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235314ed4986f9ebdf9a1b6385bdcc90215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6f4c2fee34eeecc53e775f9751a47216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecaea8b8e2f16b378235685cab8c34e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82890595b4389cf3ffc1fc707d1b3d66218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515e008e357b9f5591e6bc3c1a42c3b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9377cea933998ec6b0b7346233c3343220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a1dcc371eb21d61308d9e0f255904221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08834e7732d00513746335d7c55f69c7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd7970455bab57fb6add7b5e616c0f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf56855021b3bfbecbb707fc1dfd33b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed22c7f82a32683b6abdf82e2dc244c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14a2ea35f759d6cdc44a894be9f000226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d3bc68c4d5908a647fe6d59926949227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468112394a7b89de5792534fa709591228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fae50ffbda0f3e98c53cefe80e3c2f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0b93c588435c3076df77c0fed48b2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c6e37a9d6773c84b99ce9efd2e7b6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e04d87c852b4d27108fcee53ee7a97232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62767cef2e89e27705ca149fdcb125233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc9381e16fc7c57e8820a9590d7155234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12a5079979ea09215a664b37891bae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab26b7375509e4a8e863112cd3c06f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e83f3fdaaca9a8cf23f3d55c942459237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf28e5d5e405b3515e2eb95e7385f1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6389a1652c4c819f7efb91326a547239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e3e67e8317fadd76535871667b485240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d76f6905db8329bdd757242e16bfe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29edfc2eadc108676a95c5c6556487242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea9a71d0ca6dcdb7c4bd289a9bc1ef243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952f46d3f55df806416ffac3d566df7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746b672f40b732e925d1f1c519b4947245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e481ad34958491accaa4ad7e3c1a021246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f4cc4119f5c4952b8ef2c358d93c5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882c6de17f17f71842bb508bb678090248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4502ffe6fdebd6783c4d5c24aa58ba3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee3e9290f029f705eaaecc99a10af1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865474059dc9bd3981ec88a56c0ac359251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ba30d575dfec4b58d1fc5f2588ae4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8b7aef5cd3ac6f80fab9fad207293253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56d5ed7c5ddccd274c208b5b84160a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd67aea76db3c87391671673fd86e61255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3bd558cf70466f28a1e0a987f5ed8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b7d52a7f1a1a094a8920abd586089257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8048e6d335fbb36cd3227816fdeef258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e27c225a58795947bccad2b3ad46e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d5bba3b7e0ac5568ec4740cc6e011260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb395706fd97188de140967a23f40ff5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7832d6c49969f694ef3d4a98d7113262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2a2b8dd2d307f49b856b21d424caa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cc9f042423a114f76ad8cc9f5f50b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c0f83b41dbd2aa96c0b9e90a67815265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63796e53769644d481f697a0062b13d9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f6b1bbc9d31df253d88d9211bb45d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2cf847b99ef09e0efdf28ad987d565268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4cec9994803b3648edf2561822bd12269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce11bf4c5dece3ecb9a640baba761a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c754dcb103c1343aedd806f3074bd0d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7424a69bb13a4bea157ebb11c979f3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea269d908167652f758169c80d9f2de273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460dd5911b7e06f9601ff214dc83522274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747145ddd2a6fdcd1ccbe9f4f9f1ddae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263f9cb698e464d6031e15da140510b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099f32bc1b6d37e9748a137f86c498e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34844b6ea6a3180a333280f2cd0d087278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacbf635b8d87e47fecdb1974c01f248279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ae7a35084f5304561a514874343b7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b25cb9958733537f50de9a315dcf1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e30df3c0b20eb7a65e320db736a22282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933ec08a058358bc4115afadba952d8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47059a3f1b0dbdbf1031aed7bc91271d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacb415b9badd35729885a5beb79659285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9c1099dfa08c8d4beacb653af5d07286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba953135352ab6ca95b6dcf2a9f240f0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353741d47b24dc4ea3d109934a3c3c0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171489dde9d46d9188acf76927d784b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89725ef4c291211c60afdb27796f2933290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99debeb6198872b2310c345bc6aad295291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b7793561f5abaa5c6715e1ce46d9b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586cb9ff7c4917303e1e0f3992bf167293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782ba114636a1e2d1596860cf4f622d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f152da4467a8f26c3fa5dd6e33def295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a8c470141e2f4dc57d3574a4d5c50296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f36eccbeb63c38730bc3654ff7421e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db361b78860a86da58166b7d036c41a9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81204300de4fa7453ed36c11d237a58c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e02828f3791b860b6b1d10167bfb4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59536a0a6be035f5d0a81b0710276339301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf003714781aa924a2ee0187fadfdd9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29623133c18ea008f6fcd7cc7f00efab303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3f0e4a53c8f09d0e0508839cd7604304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b7e658eb506fc9645e54cae1a572b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05968498ce96003b6990481dd48b4140306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700f0c5410135e0e8875ad1316aa208307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2044e69218167396cbd6a4da465738308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a096a99ddc3ba31c675a8394611905309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b15d0eca62f4f3a708b773c1d979a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678f0749e14eecf4f2e190ff41131af311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e8f7e97ddcbe8b847be85078eda40312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d7337cb90751a954bd52cecb0051a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe431cb34271bc0dbc134fe95a47c6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7876b3dcd4012e9a071b73775832a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3824777b12173f3c69f0d7e8f21af20316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48aecc4c6ae91a1b12445b3f348ad99317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e260e4b11529b364a570f764eb1bfa4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174bc0b3b83d8e093251d750fec1d6f5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498c87401886a4533fe0e3c634a2b2b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a592fa9224457fd34987e6714b6c9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e6c592885781df62af684316a854e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa9f333c83ad14caef245945801b69323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759f540b20c760045d5a13faa7d1aaa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a40bef0ea3f742c2ff1c2d823f9217325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c11e3da25d5654f79de745b6927a2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2cc7fe5406fec956df142e4b09561327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f4e92a99473efc98705849e66d21a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbecc2acb0202f2685c021d0efc419329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486dddab1dbe39b3ee366b302c9f936b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf7b9db0f6b3634a88df104132d7ad331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d8d7ee8a3b0cdfa55254024420e6c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21e714657303428caef7548ac7fc52333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b6bc5c727852c3416730777b37eab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999ac8c96c7c3e0c354702b8d3013332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d761bdc78c2cdcd0c603978fa97813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e58438e243aa17ad8660f53b690df4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233923936fac4ecabce8eb99808e7cc55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2ae5860fce90654479ee16faa3f0d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f96850ce7b3db4917ab8605305557c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211d075ca79a6fb873de539f0c43c058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b4a7b720fa7721b952615de726fb89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db1dea1daf06536131456faef4461010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955d1e73ee77fc05fdd38c7c820cfea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86305b79404e7f64fb2999136e439e0812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e060d4eec5cb3a1d1708c2dc0324c013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef579123b91b1c6ed0b7c49141faf314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c3beac45e92ae7d0c492b37d407ba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa438ba5705386a902155579337b7c4016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb79c7e0e411152e590343c213126817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab34a59add0f9d42ba92ef17a7ac4f018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f61f15bd1920498443f07aa60dea9b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47540227ce7ada7ca7fa1bbb184b6520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38157a4e26f6bc653b4b51bc31852821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226dd8e05bf71e4dc28b83e4ccf92fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f50b3a633bf89a6514adaac616c4c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0fa72c0ce0e1312ddaef3d2b1010a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de031781a174ba0aaa6688b99224ee1725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e500b8eb71c6e9632a2b06d8842ce7926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d80b1ec791e2650696d0fc0038ec427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9179968e8523d18c575dbdee691ae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362d237cdae29c3d676b2077d6ad8fe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36824589e39e3f6484373b4ef9f5d030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543fe412ac00986a60cb036cd5db62031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc39b08d90a70e2e3019b3464f33a132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6029a666260aaa34dcd1c88cd23b0733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634aa7bda562b160e9fd00dba07853934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9262da01e5988606cfa7e9d6f2b6f435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2a8f73912f131e17add6cd2f74f4f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d9fc0cf182ab01dc700771b2e18d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd59c29b6c47ca6f843bd2f6509466338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d592a8a6a45789714ceccc070a15239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986a597e12a6297ece1affb5d8827de40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d70a5e14625025ba7fefb7b5c55a341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e042496c5f078f1a4ccc104e89264e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3164ea7c743f99313fa4eccd2e93b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405d76067c1c55989340774a509692b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c95f6bc596e79a1b9434b8b0ca55045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afcede3106220fb5ed898583029c9d046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6d725dddc065e73898fe003fb1d8347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5d9d37247b06e601bbc56d7204b2d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca42b5eb60ce545315138eb008fe82249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba6b8c1bb5d087beef2d443e36163d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad4eb050f43c469335a39df503f49151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0cedff5abf3424d81a326c16b799752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26248cf7cdaf6902c30f6c39afaf3353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e6f03216438baace5ee919a0850a054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1fbb57e3e7fe9a9d7986e84dcb65755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2219b74547c99107836f6371c4b080f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8583011a6aec27b79f8f4781da430c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23ad939f2b1f62fbf788a1447de1ea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f4dadbe7e4a1fff80901fc60d651559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415e38fe957ef9091c270d364881e4860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a06ae237e023b675464aa4fa31fefd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175b5bebb1963a8040de93c7957927562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554bf3bd94715daded267d72b68985163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e1847acf6eaa10a7f18401eff24c564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa6d62b7638fc643143bae0d14d46765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38b3e0a3d4504d1422869d12d06bb766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd8c98dd1daa0418615f627bcdd54f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18a08c304ed26baba8fd05914f4f2d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c0b2246e1f1a1ae7c196fb2a69d3769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d919524a65c2387f5da3859c20558b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710ed6e67fcae0d8841e033a719a63e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4419326f6dd94ca39c3ad9e9e279f272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8f4d97598b4c789e64ce373e04dfb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed7a79ced07f948cacc29007802a0174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f29b050d453d0ce4340f1115c8b91e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84aecd07b1077be8d64a32e1a9f9be976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ba4eb072fc3b84ba6975bba06be6677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353164750902fb6ddc4ff3c68b2ef1d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645808da0a97dcb794d60fc44172bd2f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9beacd9cbefba67e8d08366d7094f2b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba81e952954b0864433a8c3869ef13481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e55af92ae6fecee9deeb67beae88b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880c617f803aa8697822dee5d5ee2ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f97d9c8d9d6ce0ddab03454414c97684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe14fc9b4b733c1da316f5b2cd80f6385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa71953e0f22b7fe4f652040ca238386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372dc2996677bd0c9d43c9a397a3abac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd00313407ec8d8c5284ce9731e809788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce7dbb0b30a8422193cffd6ac21f9689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2740d024687fb9a98ea674b0ea86690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b49d7b0104fdf43a2d188a353bedf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ac467f2705e57e2ad068925ae074e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ba31234c865b338ae3bda44805c8993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee41a75bea4df21efb7845d88f62b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934cf3cec082e3d97d47469f41d4828495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733352cc848defcf40b3296102bffd2196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e068464301d37bb7b90621abcde4b697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9343215067966736e145fb809f4a37498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6d2c0ad43526c0cc4f4f0457f5c9199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e1b310cc3cadc66bb9847833138fe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa41179099997bbf5fee1900bb3954e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb1cf5bc0adf0916f8698275ae4761102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282274070efa1cfa6aef678c2874421f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc46a0e6a68a2e4aa62eb9efbe4f0a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad68a0d28c7d5801c369ff06e9351bd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095a09c407f65efbcc8b581eaaf00ce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44048466aac9a65728e7702bd142b2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87a761e2f9b749b3a242b2ce0c758a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605ad67e374d00d2f4288acb8e50d8c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2399e127ff7420fae549f047b119d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681506d8d61bd879149256bba85f69f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653310b551d10e26d6726822f8aff921112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffedd924436446d56e7907d329b8893113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c758005919e01b70cdf8152edf7060114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39dd76de46ab60b048ae31404b0e53f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a2010571fb8b9035574040c7e5e58116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e1d11555be30fb7a6e89d0a82b032117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb595f7c72795117e403a51c86b4da118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4ef9f84c0caa0518715162858ceab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c911ddb8d110e97b19a20b23f9665c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f947232dc6a16ff09e57daa73f82b6d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d11458195b2fb567104e9e3164bf9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4464a082b536911f04f89fb7000a9d1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8693c4211b579bc1afcacc996edb55124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6132b07202cdb076c0960e5ce4ac3e1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59dd703b84f89332250a51996f1be10126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f378259c597a4328615b5345260bb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc9ada984302dd4aaf46d1eb2ccbd7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85362457ddc1fec455d99103dd22654129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932be348b6593b5f287395dc9bfb66ef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a243c8c51f4f0997393f798e805550b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6d05bebafb13926425ad4fbb259a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bf915d7ddd1a10cabc3749b8f550e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3848d453daa54f69b51b8b6730538a9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82973cd0baae6d563ff56629693f6073135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b252487aeafb6741ff098ee01e76ab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f6aea6206a6c6a1298b047f01a4eb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b024338c983434b77c1bf30b718b523138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281548ad770f773ef4b1276626e14e6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8622ecd89a72221ca078b0a617cfdf8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2a5390dbaeb484b036213992f54f1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37274627a6632d762d46411fecbbae0b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a350d321b4b699122ef8c8395896cb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee50610b822b7304cc4c9633021f1c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9501056353b7f4d2b91fa48997e0fb9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98774bf31fbe0b94646d7af98b79b0f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e25bd900610e982fa3677024531702147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1858484ae2c5439f9e48191275069de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ccc77fe43c693e34f51d4a6f7dfca8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d2d2ee10b46bbf97a1f0eddce4ac7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafaafb3d178465baa45dc99aa94510151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6273fdd910a8597063527aebf189f69152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086634bcc4db736cb9a9a11c7b24527153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d46676db881a7c3600cf8e521ec25b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7ef4bcf5d77f654a91f036308a05d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a942bbd0d0f763d9b0f1cec48640cd4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9307f346f070a740791d5206cc70d85157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5c840738543191c3faed09e4a4954158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d460418df355a9f80258a4e77235011159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342e990b9ef1a16ccfd3739a246bc8d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee56d6b7b6d2ddff96162366318ca0e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b300e8ceb649c25398e1116a10d1a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f16bbbf0cf6e82b3bc2bdbf913ba98163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aca1f5ca3c07038d10278e98c1c891164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc788eb1da4d73475c3ed4c13fde74c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce914d92dca67142a9dbec3385ad719166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208c405f0f9cca0c3aa672c90b36cc8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18c3ace156aec117395ba3cfbd4aff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa2fa9a1fd41df0f504383d45e6b67169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386dae1e339215d3419e036d95004a17170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d68cf8526029aee3915fb0f15cd56e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a6f3cc2ad7f67bb489b2bba8a30ad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f05c27c4725311ee2a3ea351e7324173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93693fd61b57ff9336dcde7a46cd90f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d439425edf2029bfbb863df2f9b64175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bac86e10f0f188766ed425d84253ae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b5f2023e5b9400f1a9f0889b8c158177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a29f7c59b7ad3f6e69e41b32c809c9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641b17b51d875d506fc5835ab34b5d2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd184e616e56499c66e55db299908d8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98403e861715e8360d3b4f4f12269e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca95cef940e46330c4d053bcafcb97182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6508a85ab9163077be924273a7da62183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2daa77494243d8bb7d172b795a045184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4f70e81f7c8d25b6fa42b925e1eaa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04a89386f8720191de04b67a11bc98186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1366494f9dd8a20970c4342fc018c0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6239757a31ce813cfca4a8805c78b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938a1e96d3de694c2df4cbb3f694331189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8e14f698cf2631a0064a0a629f652190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7497df89308c16ca7fe76c08bf6c897191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41915f3baccc1a7d933ccb1cf83eb4ea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847fc5be36d9d967baf0fc1ade98ef2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736cc482398cc210fd79ba87d9c2be3a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df244b6a1f7fdfc9004d54252f8efba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc08244f2e8ef4f3d8cc471ac631faa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1a79c1abe075527223abede3e97ab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517ab620e267865908e5ff39770e176198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bedb1567669fa1da06191d90940d96199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c31627589f38caedae85f64b6d00b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe653efc49a161446d7e96a1b3180b7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd56f32354917f2a45785d59b609ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e645be9669e0df4c05e694c5a68638203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349ef23f9aba1c1b20dabb2b9cb4efd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58dee630c4f29a9e550b41427f748d2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448771d28d8b5d6e9430384405b2c120206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e74b7c6060d82da14ed62e163870f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a961bc3b75165de3ced7cd65d8ca04208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22458515d68c353b4446686129cdf407209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10b6ac03192d37675c467d3d755fbd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0d18ce72b4d246f1253182cae05dc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6592f11080ebcd10aa7b66d06a944212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abb21175843ca5832dd088daacd03a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c6dcb2e714d98d45e0b9063663f14214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2446879409de649acef01715416ea3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b12b779b0fba7512eb9ecf0f47453e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a7ccfd3af4ad3f21251812be1e54f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809777abda17a698473c04e95d7dad7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac435bddb890f37f6992587dc22c57219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c368f0ef2fe5d7e4029f37902661b7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498b667b26127e3e93adc06d3919c57221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22cdbd1806e0b22cb8dd7b5f1422db6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670112c240ab6e21d8b07682e9e4294223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2345ed736f0e35725f9d8245de9b35224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5c960d42f46a4653e6e19c094e564225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb751f9fbc9aa3bce48874768475c9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8074712aaf89b783606437a2042109227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197407abacb79501dae8f7ff8fa2f1d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b28358574e11f3f4b8df53ce43908d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b54e9234259c4f048952abcdf5155230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110a4f53ce353fad19af00374d63e9e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f476dbf2e0f2f4afe85e8758a5fd8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314613e48457b3d55f59f3f7aed5934233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c207fca31e86a4e6dd1ada07395fd4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445259335cfebb4b153fd3933bccd95235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fdee654bd3e9b744d546c3307e91a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9675b9f09755b5216f0f5e8469740d1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502cb22ce3d215c0f37c8cc6ae626972238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6778a84c118d52b549882cf3c6cc3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56939746ac9bddd7d1c282da73a5b283240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f771f1fa0961e957b273be180faf145241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ec208e1160c7635ff7da4bb5d8815242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b5b3149897386bb877af6bb6b2d27243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567d622a198fb7bf01d75a116f5e24b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c931414daab8ae5815137d9616365245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849c62ffc8437af4ac2ffe397b05de3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ef0a0d87529e01afcd32f8b6280c1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b371374830ea3e936100dcdb1de0d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f4059f72e0b93c67c7d41066021fe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2477598d020c5bad14970d3b0550e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39dc829a3ff684b0e123f85e0a76603251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c4df0730d56e27ee259ce36defc01252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84beae504c7c2ccd89b2a23366b0b505253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e30a300ac5bc3957e11c1a4cc4d72254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1f0feaabc360f71b0a26e0139f5dc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f31dc30a2a99243a879e556dd4d2b7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fdf614024f641feae2de782e26a1d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019ced2d11cd42b363f72b3b53b3e0d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4c8a07e2b790ff626cee430060fbd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f086c05d399c59c243ded1db4e9d57260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b7eac7aab1f8dbe8453fac75b03e4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62a8477290034b5235c6673a5503b8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5fc9e952410b1dcc3d8040720b1536263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28febf98e1efe4aea7a4df68310de634264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd477751b59edc5102a73792888374265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef7f6ebe2246ef550ea7b9d0b53ac3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917c638927ef2e910c8616e90c4ac6c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4edc044d37d477b4e09f8cb933dea1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d106105d7ac90737f117b7e755720d7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b260f3bcf2627f479f0f1317b08e3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f772318061327cb37e602648523d4b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817b4c28c0d134a9806d740e31b10b2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9935be7462ab36a35087ebb1cc68fb7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707c1943671a4ed46eae207b4eee5a6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999b207c3190f1650505d3c5a9b50dc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4dfb50849f49f4de5a61a85e420a74276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6c9ffbf3886a65184e76bd2b176f3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591af3ee932006a30af8c423c2f030d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9461548794d6f8b9ec4069670effb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374a951640a6964d06e242d647ecb40280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ae0d17d2730bcc2c10b41982b9853281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7d891ed80b43df69d3452479092c6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355ee3e35e92be4f03ceb86190f1387283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f0d8db93da1b2efb346ec11a37524284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362cd2d4c9d247b2c87799128d0594d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf14d0a75e860784f4a4627a2f9ce0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c12a1877b423e18370dc6e3cf2a357287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9850a57795e58da1e86e8eac446e39288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7bc2abacca3f28e7cd0233cb30a1ee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910da14d49774d1b9a9c880dbe586e3f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4e8d724e4c8969b345c360aeb8374291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886de02c55df27e2ce9ba80e1c7b9005292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9718884f1fc00176a392dc0270d66293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91d3ee351629b5e30126f1ef59e79b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8a8827f95b782d119ef568a3ad4c8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5ca9032d35142d4c2086002d99e6b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c91c30e04c7aa92184204bd2dd14f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e30ebfb63621d2b950fb5a57d07475298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04a57d4c574006cbe3e4f4b03273ac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb444417e33a8d748d58d929d06b2570300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba4dc1add4196657c72140799229a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72bab01817a098b132cd04125557d8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fabb26654f58d3a06436f0117828bf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800e2ed6680647d871f9630fc73e44c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4fab3b1f46e43b1c1e6defd169743f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf392416741001d59f910e8ab65ccb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c873d398bafb27b3ed5d13099cb805307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c562845372c8d16e5f54010367fb79308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c141056bdffa901eba21be0ed11e86309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32145af4ba925896ae9ad18bb08bd87f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744cac2a9087399fd69c436cd7d4264311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cc5c57f9506ba8125a8da0337380a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc693da9376d626a801a41bbcacd89313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a0d5093b8d6d479d09d056190bc56314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264814cb25b8ba37c901db7a45ff55f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61574cd4e44defb050b028dbd26a09b9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e746349b9773be252beae94503fc75317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5738524efece3b3ce1e0e04acd96a1d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967ef8bf667f24a927d598fef088faf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d2b1c7d4674b847b70dfecfaef0d2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bead1381f13a99386d48cea73ccff13321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bea5babcf110889fd42580092ec1b6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13d098346091969946e9b3e11dc123323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc829bbc10102c86b7533a249f5d9275324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf505ccd7cf396ee347c6d013c8af2e325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>