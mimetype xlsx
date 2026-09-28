--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1435,51 +1435,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83c2801e494639ac10f0111411d5c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b67e11363222aa6d050088e5c3e69c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecc19ba5f163dd48f7d53ffffbd98f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c2e48f5d38194f2c66274ddaee44a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa698b5e3f83a6ab896a6b569682e2c85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a7096ea788882e87478e12d7b3e826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71230667ec8368ce9dd1aaf83d58c66b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b56afd21c63e70d44b51fc9a84b1b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b82656ad7d5e058348def38f55e4f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e472a06a37d19333f9ae4bc05776be10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a02efc700a28bed9fa948e81d32b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc30aedc7316ba2f30933d15d65b4112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b3913a74a0ee9ab40102a168c123813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638de2e8e3351e061c1bac5b98ecec714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81058f5ae4eb9ec3cfc291f337f6b0e715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3104e8200291a948e70d13bd04fd4016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58f6b794f30bb0ae67551e4571b64a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7018e67d44c3326ff217d63eec66d0f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a040dcfe48a20bbe9b722146871215e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292641223c236cf9f409a17b889d2f220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557744b72a3a36961ba041b9f40bae121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2adf090fdd5d0d6050d0b0251c76522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb346a4a5180a2587fd8f36d4350e6bf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2e85770fddde06796e4200cc7ca6f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a601af70829a2417be719eea13852025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21acf4e471c0d7a48fb3585490c712b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e57e58aa823a300e1f599d32afbbbb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32f850e037bf04088e18cfa0477bf828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3058bf9d2f525eb5a32759787475a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1325f85b4a23531f56ebc096ece992e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf37f7d1e6488436b9511b80268af031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfab0e68f4d8dbd6eb02dd1e570401132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3786418141e6846308bb6d80688ea733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f379bd34f2eb9181eabc1a8ce6c1a0a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371642b02ed80fecfd2286cac7d757e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cea1c6d48097a20d9d370cd8bf124136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2bfc755d6d07989138099d17c7d9c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b41735bd5cf6843437efb9660519938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dadc950e4aac42762554c67693044339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2397c44fca366feea110c6bd7bd4ab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a379bb0b86185b7633da395926e8541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfcbc16142811c1c843a74bafad85d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24554a73288b78ad7fea1a3b04f46ba643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e52d6d54ab9a7afb189b4a3612627744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8165158a8684c20a64fc58b775b23b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c87c8ab0638c091936ec48042d58546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b67ffe88f05652534d1a8153848ddb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fea9b6ff0dc9fb374a12502acf0c9748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b994ce6fd8010303323810f57be2eaf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd6ce3fd2e93ea9067b36a58e6fcff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b49e57493d2762b7dc3357a89f82ed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daaa8197d7f889da1e5397c3a4713b352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c12de6d4930aa5523adb90296fb6d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be644e0e8829395f81dde7819826d354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d489a029a177339885774d6a9ccb6a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5867815f0a6c26af9a5cd8092b64456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9411ab2a8b30f7d40474c27038b0fa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47081656e4b70dbe25cd8b6c293c79fb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e27a1cd3ab5ce019a7a406a2507ff559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad82993d76b3ae9c5b3bd6759b411f960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d19cf272c17571e5483f670e3e79e461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba783334a606583210b81ea46a0c455062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341966d855bee4d5ce19df8e27cdda763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78de8658334d27d0cdb827f5dc434d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a99547ee6f64e531c75e1ff9ec75065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8da13241f8de61cd0a03c0eb5b9ef866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482575e2da808de5510172afe4382af367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b330cc15905fad3985e4074615b8f7968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fb5198473d24146dc60db4e5195f169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb798ac02eaf5d2a5dd409e93cdb78970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a76050c696415b1069b0e84c4d49c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40e609a7140a48deeb1546c3ba2e1b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012cde8c372e49645b0b3310acad1c973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a30098c552a9279f671f79813031d374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd681bf729887d30e19e6e61c886ec375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef2cae7b65d3fd7cf21b655568d73a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ae448760449dc18122a3b3dcccac177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8bc2aef31e3475994d7727806fb2ff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd945fbe250ffdb1c5ad3826bc36f9d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9f35d2e77ac88dee071d6cf57b2f980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83700941e4212031601db5f14a3ba8581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439c688e6f038bfc97bc1d2621a976982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6f2f37eba974a38f697f7cb7f9aee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cbf0937469cc8a1c7ca24f25c9c7784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a5b274eba736bbe28fd0c89cb374d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10103c75c9cf161c22456cd0e5228886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9493f71337dcb7cb6af2345072b8587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f8240c3187f5bada2f4ef1a84096488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdce3cad8761c04266a91c04bf25d7789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fc9df8df9edf6d9a4c8c95df8fdbf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a407fa2bdceff2284390b6f41dcb0191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50a7aeb32700f8006499828d4d7a5b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11965593b687c7666771187dc5f7bdaa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1faa8b5cde35faaddcc283391aa8d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0fdd4fc83f23037ae801e70f5579595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febdd5eb66e61b785200bc38b38653296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632f611747874257eee25d0d28174fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8816a77f328bd3598f1670eff3b3598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a16616868cd794450b8c5b287b35199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315d2639274bfa9e5f90484df3a06ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199dd152f263c669daf061c914b68ca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d294022ab4816b8707d4505b83a92102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682ef0768352e565373e4dd8662259e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977998e165d7e9a507e802d12d19ca0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278cd94c92e177cd790df841465ab12b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01042759cd8a9b4a5be070d290e699106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ee3d898ea6a767019096f6bd82bdf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40a5724b75f9befbc72cccc4e4e24e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99985fcfb6619f6ab6af92fb03cd1c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f51264de29ef1fe8f74b55e9e679a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb751d1ae3f2ddf3f9d1ab18ab66a7f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b6e43d6f13069ef9986a4fbf16c48112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603c76dba360c23820a2be2f666fd77113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a345111c889d5cf5b17f7c1e221e51114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839fc832609b0b78159c1b63f339854115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128182d8e817e323d4911db59eea1460116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b641e8f7d302b89dca29766c48d723a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c7282ca2eb863b46dd4f6a563cf5a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c492a2fcb1571bf0247823fdffc57119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed142de0c12cbeed0875f60117c4354120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b53c9616e96d0930f391d42e3eb716121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e59f644fd86028ffdcb0e41672a33122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6a49512327a6a4b7ab944098cb102123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf9c06f4b0a124f71151b27854595d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849aa4bb285790c3481c3242c8476b0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd1071afb5238154013138f673a00b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b5ae496643ccaaaa1f04fe121982b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2b37a7295cf87dabdfc2781696d2b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87613dacffe5bbfa81ab41c3c3ed7e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ff750ebc404989112affeedbae415130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d04bf95c12b78bacdde9d1c38af41131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f267afefc9b209b657e8060da12964d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401e1d7d39775e4197dce1f3135bfab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fc9a2f161879e6b5a739bbd6c0ec8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537f9c88998d84babc22ba9c2ea5fb8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d0a7ef1b0596c51c950c4d662d035136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e334ee98b5c4a2f6095fa1d7248fbd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46f749fb7486f0f90839ed51b2dd0c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427c76deb63a7de408cdfaebb50b246139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b253050b6585450da4e8d158ca71d8e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d552c6a43c523792085c59f392f3df8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc066fb39aa613a46991fadef2acd0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe344a33765fd1d334aaa4bda2bd049143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3457a62617a0b4b004993da4a2bc8a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bace44b8798ed543dd473006cdd142e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f1c6795f9139b20b9ad765752cea1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe21bb4aad2cf3196fcaed173a14bf2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db677a7c47803c6ed1133e0bb774a0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175b0f0851d0a3fdb2e8ddc59e1dc8f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64d07a6d4dba370617375c0f903239150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958553629eb0f513618600627116e21151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112058ee7ce39c83789972bffa4e8231152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb99ebba39bf6e897a346a4ef4f7357153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672f8906df00c0ea249a45675328cd8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c84edee3d1115f3bb5dfee4347552d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e503376a15db9e623a52f5523f419156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13ab22578718dc00e3e4d5e78414b8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966b806cd43b3a4d356031811aeaaa0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c71161ace584ed2d7611bfcbd6b52159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584f62a87832344a6ae2d2c0aba6a95160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8440e48ad34994f759302ce5f7e36161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3d6ca9d646222ec5223b8ff0197ed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aece5ccfa7dc9d3e497d41e9d872015163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7d8d797574b970861812d27ce6d1a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624ea32bd3588ace1edaac9abf3867c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49503a8b0b82b5f376f9c0c897ea85166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8dab784990fa27a75979ab75a4c46167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305867a403639e2f5e62cf8ead80a85168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ed191661c01daa3ace2162af6b121169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18744001605449da9a9a0581c0a5dc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eef72d6313855892b7bc909012383f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d1417d79ec3fc9da88c931d6df047172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644dddeb03110302b5d301a0eab702cd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166c1ab5701ad747b77a70ef1b3d339174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cddf51f501b346ad4ac1dd4f1353fe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946bf26d380af308ad681c7e806ab41176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05132e0d05c5466d46e8914be501b85d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42a1cfff8d70a265253c4575b1c274178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9a56012f200548c4d6e76947dd4e1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c25a0da4f6a0e79e403d10b8345855180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01464bd5ccd796419f52904e0c7b2913181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978cc7b39ca0f8176704fc5cc69e070c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58560c6d249ee97c030656ecdf9274ab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb053fe593e664475ea0801237584c5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78ced34db22595326342329dd35d1a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01238e312ee06f79a974fcd9d150e5a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375871f16a12f5fb3b8de843a2f2405187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e5ba60e83a94c63bc9c1f8f40973e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541bd8bf35a5d25119039a1fdb9e2842189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454649e9f151c18e3e35748bcec17b6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ec9c09bf2f13763f9f4b19bcb7d1d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e603a409ea868c261c27be9d2de63192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666a30ef7d87bb645cb73a82167c0f6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87776f5aa286345ae4ce1af32637c82c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f989edd8e63f788224d897766d57d1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f12a1ed661fcfa091bfea941820e3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c643a9adb69c11cbd177e42e1350cd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e12aaebcddb9266e6ea012099f172e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95271f7d6dd28b4a8b7b4fcd9fe82162199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349dc62584ce6e95bcd1ed3ae6dafe2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee688b835622f53515803c8e86a736201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd65899e0da150f28c9586890d6a73202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614bc973eaf7c6850f81dc7c0d1b10b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f28741ae23183470a24bc6d88817f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e857d9a7f208b25d5fa5d06c0bdd90205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eae7b24624c3ac8119b7cab87bc970206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e0f1af8b658956d2b2d195bb4375a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc5c9fa93adc5e81e1416be12f5b25208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c0399baef83f00f9e32dc3590ef0d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bd03929fa60fe89e9647bc41bfd30210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc4be57a48ee6e6e1f1320ee03bb3c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1968bb9fb2a7a7dd373e1f3bf509b6d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49592a1b1ba3f3b8116e4c3f1ec992213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc056e17ae071a0c006c61454be99a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f758b8d25fa84953a7e6341743a952215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8901434e5d1ccd761f5978c6af0df216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732934264691ce07aa7018dea6564cc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c159e2dc82b6066498201fe14c1aba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5a38539094580f5a5df9ae05098b5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5703136019effbe7b7eabe83a76a6e8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8644d3c7fc0c96185c87e64444cea0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a734305077f51d9b1159fa73936c449222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9f186a645a453ec694857967efb20223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb353b3789e5c8b3c112774cb8c24e4b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073c11428ef890a56a12a053876e985225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bf9c95fe7328d824841a4df3bb885226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba8eb68d6791716cc7ee88946bfe4f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d45975b2c9a7925387737653a95148228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee60418e6bf479de0e3a26bcfa2432229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445651953ab4430c92d9d745d504d06b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bdee2aa54b367e2afa53495dd1cb6a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fbf975f66debaa21d9d2d8aa5bece232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94970fed6105802ff6e6db19e68adf9b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a620b373e6ab49af4573fb581451b37234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7585d6be265a65ddded2168ca053b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689468abc78d57813f29386dff368fc0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911014c821b9f40afa802bb06613c09a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ca858c08d609e71ff7c202e16de08238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2acc9ded4fb92fefaaae965bd826ca9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d0fa2c1cd65d60ddfb259ae43b2d5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc85f5e62d354e530766db868c956d3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff994a1bd9828248e114fe6cd195499242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a530a83fe9010239a64fa5763f663243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9271baa28f96cd3202967c6d7f35a6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcab8ed9fe5fbadf1581ca589dfe11245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1282ff0039a5993ce6163551ea056246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b813c3990af663e5eb17fcdaa6f67247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13d557d4fd1f7d3af018cd6d1a0093248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7c750be4f09cc93f050c2f7a985b9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f0d0f80cc7679805387477bc9d70d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23384c119607c40385abbfdb540676251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19ed04cf4fa74bab00054dadf32849252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4942b72e6cecfd0639f04911d5bea3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936103b631ac5775fe93e071056326e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c67b113ee6b548e396250dc03228d0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91af1784ab5daff81b5ce30c50f18f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afa66889f31ad6147e23a8537935de257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89569562d2d2c8e0010388103888e7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2802fe5522be26f0bc8ba67531518259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d0288492bf192040fc8c506724871260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a3fceef834c4588c3e74a67bf1240261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592c82cdd5eabc8af19dd8486f88744262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c21f67d704a1d24da380da2f6f4c6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292c7a0a2467a20b62ce960542a7de0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f596b59bbe3fbd2e58351e0aa5b520265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa39b399c62a24986772ee395f20ec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83dfa1c40261ae2b94deed8ab5b9ef7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa384366efd9eeab91d01ddabce82afe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492b7e21b3b46f057a05e4fe5fa11b6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fd519a35a0b06d29bc77871f7423e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f97b40e722256b4ce745f3356dbfa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9525e597457fae22d80744995bed07272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e5663d343ac93c47ad00262901452273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4d7a24959ba872a30340deb1ab1d7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd32bc064990bdcf9398ad56ea1401275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ead06c91675449072d58b994f43cf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ec76c8c8bf9e155b0ce1d0ca88ec5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f39dea53104507bf50f35cd303f0a0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb3b087838ad540a85dcef77a860d2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ed7646b0024600724af58d2cf8fb9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c3b57590f667789bee59edb8cd0b1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34e40cc731c899d931f484d3731be5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7023f2f0b3a8037f718032ba90f875d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d2c824c78bca916ffe7cf578eb58e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfda4007d2bbe19e996f0ee2d9a12e6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4301dae4a6ee5c8ddd60f86323fc699286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102a5e295cbdc32c8f979d27d67b331287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f8b4ef159fbeba4423a6953b8c321288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71aff7f6ba38a3eb9cdc95edec18523289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20258bf377a079641cf737f7d8f67ff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ccfbdb2ed8ce5e6578cb3a0aebebb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55745e9a64ae6382311b4c4d4110b4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1194188e07c80ebf18a9f3d503c3ad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58980a9753a6e4d59caa5679ef6322ba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7c540be1e12581bc8ef241580bfb5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae03d3b7ce473e1010832a7a75bf97296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92620b6a2462f8ddad8ca322d85bdc28297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f6add3208595405138ccda851ba9e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea86707bdab58a5604154103e764f5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b811bf2409f55d8a078c4e4879579300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fd1542358c4369dd61009ff77369d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9b2798972e81087a5d0b9d210857b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d9a221f228b5ee06e4830a38a391f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51490ab23b6907a95a068b67378f782b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e986e38d31f739384cd1fc1f2353e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e31ba68297cc8cf2b3022d180c6ec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911738aa38329cf18614465f25fa356307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b3ee183c7dd7aaafca4c00b83442f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd15393ae30371c5c4aad040c36c6d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8188a2f5558f4bdb5d503fc2d98f7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d334c3157f0c19afb1fe8bef7a78b1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae850b0632a5ef075383facebb68acef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393f92319f1519f52693dcc070e12e2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1f791447a52ba38d3dcf66a3f2ccd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d15ce4ba1c14d47bf3a751bc013c0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2662cc7b8c16b178a0fcd8192b82b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f743d5fe0801fd60f4fde79f80635f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e7613ed3d9c9834b5f69176988681318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6521eb77ae62265dcb1a7b7bc81cf57319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091966327087a149a2c592a01d155bbc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3259edfd0ad84f48d7094ab13f1c9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98a4b6df9d44bd416f63a46a99fca6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62407d9cad3ac5778033e23b91e4a0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611a96d64557f6cefddd12f510a42e5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bcc37e568ce1ad4392674f31de99ff325.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08fc5602c0b530a20f5361ae4248751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61ee030a68c5904336b92134220eed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54e8cfa053495d5f779c4024770bd53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e59e893764c70543895916fafb1684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379864091bc85e8084dc56ffa22c04c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f84e9cb53d53f03ebf2d3ccfa95676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e84c3f183d24ee4bd05f715c8f6c27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605945438860ec8bf89c4854f38a1b128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2248e62e7ef156b83abc6402cd8709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c03dc76ee9875fe8e11bf83d9b2a910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fe0e975127b57c5d5ef20cd91f35a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78479046ec912940c3da7d61fbc5aaa912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66043ed952e908973bacd22d629579ce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92226687695054516309c6d5d1e79014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4f3706479e4ddb2137eb33609f60415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67958bf0453fc722e919b21602b64af16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1118b0f798bd12fe5c11740cf7b9117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964be695b98456216228700ef08ba8cd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbc485d98ded3317979a597407079219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daae259f261f53347a4d4d51a5217e220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b6c1469f95595a631cf7e8d61be2f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcec36989e378ffe892c1f85932c8bf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1593529c6766dad1313a37bcd4f9bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cda66b2a72bcf898169c6ac253ef2724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a23796af76c793953fc5b4eebb252b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df31f4cadaaa8edcf9ca43bab336fbf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd04fd5d23418653d1781188d17c1cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76d1f00b5573af7a72eb0e213ba15f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1984fc4f75a67a048df3fc54b223c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18008cdffaaf1caf8b9aa802e54378a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595850ce8eb481b0ebd7e0c0da3bc8831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99146fb02245c32b98241c3892e53f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea52bb588ca78ef7caf65f7eb029e833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488420225f8355172d46b974d2de8b0d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81fa9510d0a9bb5ab6ccade81b8ce135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6d9fa2f6371002edfc568c873ca5d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04cf52a5ab749d675d20f85202007737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831dbcdd2eb6f3252307c3aeccc92e338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4b9a53f0532eafde0cf5e634ae21e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83386c9bdc2f45a94827a8ef0c0ce94240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55014187a96898f9eb589b3bc3abc77941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f01be94e22ea88f716794cf627981042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b18ba52307f17eb07e8df7830283243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f668162def2a7ea4c1a771211ad157344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1caca8a5b92f3218512876f285e603f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188141c5cb5508bf3faff9bcc56b04b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6cd8348ff5df172c50a20e785860be47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189d989d5efa468eefaf84b4a214da548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61281577b087b268e0d5692be6d86e7f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4eb604d80f65e39cbbc4d92e9f40c650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a872e71d17914a359a9db6b9ef769351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecc34fc0f65915cd50c169aed2039c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c38df2d6ee1b2953666fa0668a0d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785e1613f2033fa7004aba504b1ffcb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53af286addbf25d675770a9b70f7cc655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0de53f53a06d733008d77ab8156ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff645d4b53216d91548372362544d8e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5ac44686d37e50d5eaf1880a138db58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4857c55555d54ad7b9193ccdc8297259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1dc660bf2dc7a8446387fcc5258f260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d6560f0e0cfcebb8c7e22d7b360a961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81118dbddce9a0d84d9962baa18c027162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180309ca97168c6df81211cc111aad363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913f601bf173b7434aa9518c8f350bf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891824692dbfeb45eac29475d507abd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b09a3dd28b079bfcda6af0e31af88066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e71610d7aa443ba470f20a94fee9a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6314879301507fdac4fadba2d0b8968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53713476b60b6a58878945199768a71a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae884625a688a996c7badb8d267aa370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786ca31f3d700724b485f07e30247c771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c06866ed6a1f3983c4b9138aca4ea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480bade64665b2329b1106dbaaf92d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d56aedc37fa0d79ce024d306e280b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bec5511b1040da43b99f265a11eb3c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf74d43641b01e69e8be4c57f19ba9b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3a264e6bca930daa0166ca555e98177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8fb340c369a604a44e8f0c0ac336878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362872f0cc5f851b5904c3d6adee8b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58909ba07224d19b92d07c388bb4387f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae928e0217bb5b072da65421396183581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e91a619a82ef32ac4fcdb83e8e49e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595f7c16b0dcd69eb6bb570302b119a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921df3b8d122e44d8545969187c90d4b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8569ecc2ec48eddb066489a044c79a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1a5f17168966bb8b0fd09fde377a386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7049dd0801955b1f4f7a03070a67887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f032602226bc746f56f64b65d2d0c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96959e435d8e57d42c5a742f9342006589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc70b6222f5708a31b2abd3d174640290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e6a282c7f6ee7889701755a9d895691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57b7070565b7d0a6e2042b115fd17c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e21b47d3213c56418189f850cd51593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be4945b01381e7c932c838c718762894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45950c0ab4054c53856a0cf14bce9b6a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5ae0abd2d80b5b9d273b12f3dfe1996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8b823b3eb46400eda9f8563ddc8e897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f963715f34b0b7914c0806e28eca198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc58a97649b60331faf2c1acec312a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7badc586ff7a920932f52edb4081eee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92e3abe104d31616c31e12696bd4fa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be713e852390fd55d51e3107717bf6ce102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4417872585d79481b9cbe310bb3cb05103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18f7dca34572a115b4f929bedd89ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a66ed54a31d7adf4b49bdff43e091105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541548e8b062abd6cb068ece579ed6c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93cb002219d1248021ee407807ab80107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc4777cad370d36968518c186e2635108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48283a74c36d999f13470710b8e6b1a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada12f00173ed2db8a1d4f201c222ee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405f69c35bb16f9f3f40e0a40ccfaf6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8b62cee92a6e2562f2379361eb754112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15474e3ca5068711eaa3995a3bb01b3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d76fcdaec02799d117705c906e25f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32db39fd3cb19c34bcc15e91a24be0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f8a041a36cb7fec3b5bc0c3bea1e6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c28bb5b6a1b7ee91facceee3090f49117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d49e505145a4e96ceb9ea7b8dcd3d5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09302cb868f5008cb588d572542e677119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce67eb57ec4982d9c10667f6f96f6dd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d71ef3e9f45c064061d9cd1ab1ee6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0dd12afa7574058d42a6267a12110122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc14265e8d76e1a639fc4e3581cd4c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a596207695bfe3dd6b9a2ae04f58f8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3791c3c04e3ccb4e4712c46b5a67a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b5d51b7508ca0c405f62bb893654b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece5b5d663bb01e425d8f9e1f859e51127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6600f6ff38147194e135494a2f4de8b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b196a5a98c361d64fb51dcef2557df3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4392dd1b92c172fc8f07cfe9135c6ae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fef004662b20abfccd6d0f5a12912c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39779e6a44c40ce7a01ae3e25fafe4d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cf0dd9e7c44b3c961427f72493323133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0137ab892b5cbb800e230d303cbbd02134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a522fb66d23cf0fa9ff6d6464642f77135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe391eed260c1c33cecb944f926b4396136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25dc9f940ab18e6c1539297dc8229d2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98573aa43c82fe67282b16f2bd1ae5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3f3aecdcfa75520318cddeada021f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9440116bd48355b3290cf7664d7d903140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfda0ef80909d02082bc550ce824025141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad3c7c2ae76a6a39be6675f2aa06e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ffbbcad9edada50334fb1b7744f23143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df564d2b2357115a3e7e411b17d890144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311adecbb66e4f8a9fc72b37e7769c0e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f00634242a335ff37f4b8814d4882b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da2525beedb3f95b6e0e35a4bd5283147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02494e43396143248f1bda7c79a369148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8378e3be544867fa896942d83af2c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b34329a735dcd27b1b560fe78d3f4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd29f39a3180e384cdd3f2d0e3c0e0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f509255925f5daa4d983fc8e7772f2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e948a267454f7708ce547422eed31153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e13a83a20718e0bffb27a7d5aa79d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda95195394735f85f09900b07f5ced155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17ae7c1dab181646af912194780808156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d7ae93d4b4a85abf07f2ddbffc32d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95a8e5903e453102112a0f15a2dcfd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f139acf0051b654aef03c9f3b264a8c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a7143b0a10944fc82f3b4236b38be160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf5539c280e0693f9f61013b8bdc54161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4369637a71e0d8bfe00352979f228162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08cab0b534d7cb8261848014557898163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35f3c0d471fcc2d3a49b114f170b80164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2be4a2b2a3ffa58f9a6d40e0db6425165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e4522f61a6aeba0c2bae32d37b25e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b0ce3891e5acf43c38ef691034f31167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891553cdf105e6b3ef4890a100327865168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7efa6e6cf7d7db1ef059c568abfba84169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54195363b123503ba91d73a70b98a6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ff85a6f1f35990fecf70a7eac33e5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb8d1307676a94ce5881c8d29b3d5a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc77e2932e014a6d312144be5909d6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e35ee10346034c398cfce3c054285174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c26903ddcbe48895b9a52ec1c1afff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c9b8d9d83a5c282141ebf7278ab68176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656ac5d4a66b9332cfb3a3b2541fd25177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efdf560dca97d6edebbbe64b764ff2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297573e40173fd78d1c6c9a1264a25c5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549db95f6d13361bb0587f53cd647edf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc69c507752f28a9b47ab1b24fb3510181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ddaed160b0da13e2c3d93cf21e892182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c8463a2bb055d66cd480ea249ee8f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb31bf9d6e2ad381d426ea962e93b91184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8495d0f4faa97c6f5cacf5b2c0c4fd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4aedf0d4dc8a1f30ddae71c95afbb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67cd24228d0697f8ea0b4531650b87187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a9f2d2d750a82269f91f28064e5d4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6d8d9fe517fc1b29e76506956dc4d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f4424d4aa5378ef61c6fd76ea850d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc55a51cbe8ffb03dd7a88abf873c32191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470aa189c1d7d2cd2d95a051c09e6aa9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc1c19c6495288592f82872c522130193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee199a8d64897d7087e433ed27bea3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e96426c2abb936084f6c240406325195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12923bb9aaa9146ef59abb688857730c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2ad3599612cc98425af8dc9281b30197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7b95cd9c71506b4441cd206b56d2e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24485542ff945cb73b560f9849673c93199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e67b8b9ebccb6e25378dd047c9fbf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad8abce020130e1948e16def4f2176201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287ecfffe19f389897748f93883d48f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650a5b7d88125ba0f63e58219f24af9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59b46c0c97dacf41bde6dcb0d824eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de920823c4e66b328be4a86e66daea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ebe2accfc0749a4b37a3e2e983356206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8cb08905b4a5d131146df4726ddfb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a2b4cd80856630492d8aa0eab7666208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39424bfa2da2c91ab088a6cf5fed1ea4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c1cc1fd549410d2293422ba5c70e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6970f6e1b0785f2793b9446182fd65211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502de6f2e5582ede9394bcba82ca8c0b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffc7c796104f0db37fc7f9d8159c39213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ea52ca44b651c7d149afc69f69620214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ac128b41ad3374f487a081a381850215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86749833b1c41c62d72980abe3795f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbddb1e2374634e04b1477f1135b3e0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a1f0911abc08c91711a9574e599ca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc063df6edd642d9ef01d26efa4d44f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0ed03e4777e805c1d2cc5c788fd08220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c6ab1865100afff450c11c6ec82d8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720630488c1878ddc8172a2a3dee757a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d48a3d886eb198db670ac43fdce19223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc0d62dec20177e3d0d50779c20c6b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5c161771a84f5a82f99e316a8a65f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99194b3105a2a0b6287918cf66841012226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a7463b93bd371feba4f4c3853355d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694c37bb25916dc304a8253cd479ae7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a2fbaad62bd4513505061fb96a923229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879a5bd02751b02f4e7bae9dbaa85cb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe7d6d87a84dec9f51a21b320c8071231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d42759feacd1163686d82a1964f38232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65dc6252ce1e0e1026bc2f05f4c87e2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917097aef5191c1b788b80b0134be948234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d379caf80b2888d80a20c8631f52aa6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9c6bc188af364c15ef92c9f6ec154236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa543508e4c5b96d0f11cbada0f091237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffdc2ffa2ee2f850ce4be900c20ba4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d3ad9c16e93497fe5282b8a161066239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922c3459208326de485a40bef62ae2d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19476845bfb9a27acb0f1d0616633c29241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e3b04da11b08288b88cbe2e2cdc89242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e30ebbf83bdd04987b3bdddb4cd873243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d759a8069293f70fa20e96935611a72244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7e7938b2187d758e625e182d743f8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b7de24332466ec67103e6220e07c8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41b77bd6f9fab003bf5b7dfacb66bf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1383b3dd9eaaa068226d8842bc8a70248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1adfcf3d84b21b7f249f302444bf0c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95722321be50a7dd82b8b9011115415e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475704eb9a67dd2b2ebfe63505ae9f5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ed225694e646aca4e1945a885e6d7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b372ee0ba1e24a858600195ec0d9c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119243ac5f382b71f6123d21350f2ee3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be06438ea49f539ca3fb75a44a64f8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157be212bcb17e445b86af6ac4392b6e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284eb9dc019c78bb90713e038cda4350257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fba29fd1367bd43985ad4a65655eb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963c54563add1fb1fe5cf9e4687a8fe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda5962a6f3867ef2f67d6d186a1629260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047782dc16e718a6216e971b980b3747261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3014a892f4ed354b4ec87385e770c1f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999db999a8a375972dff58aac1d60f4f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29404b9ceda047dc12443df843366a76264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caee524818d3b218f1d6f23f0ddde7e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018709ac4f1f82b19b091f86c66af18266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0c68487e07c1f52007a33707662b0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701ee37f5e7ff2a2b0fb549118bed90268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb80471c7cda3e39c7035b3ba18fd5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7928015c7e4dd03c94b59e0721eb7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392224b19a9ff07935507b9adb20a99271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a339c2b0e1d832e306f36bf278382272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f104b1248e555b6837db92ea9f254b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aedaddecb3ba3a66e173d61d6689611274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a7bfeaa90f2ece6cb62eb41941e41275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec913b83b50f724d9e594252606ac31276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efc88ba5913b7eeaf34e46cfdf8858277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef92fc1751f2906555450e119e4c675278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89ec2a331959ce506356e24a529576279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0b7b170e91cc9359dfcc1c34b5aca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16ea790223ec10e07e58742f5d331a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5ce585f6029630648b7e1919e77be282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4770ac4e93ce8051bebac225fc2d3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a31390f41829bd00ec067d8c8294c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bef58958f0ee9dccf7851e82b66ee285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df72be9ba280f2e6f62d1afe704541c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2175a83fa306a531053c9968548aa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0587f73dc155f82e568dbf8fa2957288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58556ff1fb6228ff8d4965efda2be1c7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24c253f37001d880248f93750346dc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05059bc5a615de13233d8de2e67333d0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8284e3266a2ccb3fc45c5e9ee6038292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82125061ab5e60b00c107ef26d7742a4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaefc7d124f183276cefb5d61ef59bb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70e35a114adb9f976008d3d30720bd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b540c6f3128c0f5f2790b19d34a5f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8aeb8efe6f9e7fce564ad008f8442297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572d3324c770569be091778074ac13e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c15d64996c5c9bd01f2b402d9974ee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c7170e4b284c515b184028601a62d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4a0af8b8074862a67591aa6a83b10301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d49709745ced89e47d73deeec69a31302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e233d4af7c1c29a0171481ca06fdd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b3dc43ca489fd423bcf0399b255cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267320c0518856a0476de3f66bfa22fd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1eae263fe32c5092018ea161cab791306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1d64de4ff83795a81f09b879d7a76307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa9170ef7213f0a20d4333e1f5ed6e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a874b57aa12bea045af16d7039b32309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351daa115a1db71bff7bf78455ad515310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ad49698acd1913ca74b3565afdcfb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb34f5c7e1d3cc11885abc374be791312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd692196ca78a8f6e81dcd00e54413313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb0c40a37f5118ecdea5a53adaecd6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0030fd1de352db61c21689be7c53bc0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033d12ba68d1ae58aa4a6c8a5f9b115316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56db3d7032800ac275abc19494b346317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313e2ffed0fa1683a1cf0bbaa2dc8a5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42f4693233d877ff6a46d05fedb2eb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c489b8c6d0325eb642d72e094d474320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac098351666e639dae63afad52ffc8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435812116f48bec101f8ac002892cf7f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf275cd136a51edeb187ee82e17294323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb9ea27d945598ad38bfe4cae6bf35324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5eb072fc1f492fa3f15cbb45208516325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>