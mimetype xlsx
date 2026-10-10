--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec404750c22c4f666ec6f52ff9bb547c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0537a7bf653cc6d7ce5c651a9a28d212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce2a3d78ba158897e1299c79eb8bf43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b2ea49f670124cdd7ddcc899e9d434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5fbd2bd094a7408474f61fb0640925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e803bbd3a3fa56108a074621677b8f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17661e241006456de495d588845e19f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6ab9e6a837b777915f9f5be54959f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497bf122db02458ddbae56594d15d2f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e90596b11675318d1bb657bb4c7d4f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39409452600fd7a59482fe4b240ae011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b16e14fff03c3b1c49bd38f89adef712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6374895e1c5e248cabfe72aac44a5c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d4c2335c703c7f66816271387f2f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e010d8d2d6857e32543a2377aa60415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38845c9912f2b5cd4a90c9a3d3f5450616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a103ffbc0881e04b83480fc52ac5117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47daad017d38c747a15a517e6d188f0b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebf72177ced18690b36b99530fee0e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977cf9062bdcf686e89f52dd148c07320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f9a75fbd182ca5368504540018d1b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769948b7215c5198b628baa2fc6a90622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46503194bcae3c39d4c2ad949ee56db23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aeba2ae2aa2e1defc712c1084450fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bfe07e9b814114b4f9a3f716ddfea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b36d52266e8726850594b629ee903c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a8467bf9bb6fb6f52a4e7b17295f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81915b2cfc9d1109f16edc5e0703dff828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33646ad325dd577821f1788b8e76723229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b790c0766fd2b3420a5055be597a8130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e47b122f413dc702fb3d49ce40a2d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c083c3364c759d8e0dc6f14c590b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a870d3b6f5deceeb3eb25734924b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c528b0a288540adca25f61860e79b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10e2e757abffd3cd1da32e59d78cf035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7470a49147e08b2782fe150c7d1ebc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114ed31378390a78b5e9ec13d21665037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335209c0beeb2dcce9c6f1d0bffe8b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a099fa7bc5f4ec7eeae26d2756890c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de456826e046c1530de7e3656234db40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44cdd4606dbe4846383d40fdc4407441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5fdf565bfe26f5490b46215722cdb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e9e4543b46c46c79420892d9cb8db43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35de333c43d656e2a78d94e1b03dc844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db55ed5408f7c9c5168ea0370ad2e6d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d51b1c697136266da7978976f6a86a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b49a27555f1d36346c044fe4232d1247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6aa5141e54ff8fcc2e07f32ead63f648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e50edb831a9e9f8dca304fca5606949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49233a467c67e095918c677d27df3f850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9a6d8a109e7a0e5ebe333bad9fe7c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d5f215525af193a35e54c35f2731952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71960e762796109f4ff9f83c234defb853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed823694a0b03a8e8a02d55dc115fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a96b20f49126727917cfbacc1cc99055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655655b4f658f60d5dadec03e25793f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b409a7e0c4acafbeb3b529613e63f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa380133fe70b2af304938c770750f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f43f679be56eb483222c4cd7004d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394501b9b7300b16abe696018d6c4fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e0e7c1089ecf717ed3b99fdc846e961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e5bbd682e8d0c31388866772b1c2362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5bcaf8fa06de867d78ce93898505a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306b3cefadb7f9c0dccd2782f0cad6e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae3a55f9e871294de9f9ac53796b1765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f71720e7266e3c5e8438931fd4a8266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90107ed4964613b66995b84af0c03b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f10c39419bbb510e978318afe5f60168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ebcef41f86b941c0afef9d118d7b669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838ab14b3438d1e3f3edec584ea9d0a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee62436cf002b7ef2d7ccf9b5720e0871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19193c092fe8b633db666a085d1f947772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6b6c14cfec59fadf00d81cd20b21873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0afc99ad698e1223149bcf5ba3c04374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d53e82ea5014e81bfd6216f026e5c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625a52a6eef047874aebad23655653076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ed9686fa0e0493776987788ca02ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58d4fb4bc910cc8cfdffa710ae458278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6cbf9c7a48eabc7cc8c9f08eff313679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c78eae6f630988708dc9ebae159f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6175cb96601723d86028e528ec6b081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8421d9b4fe2a4b2cbd3a618183177c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194eef115bdcbc5bc34cbe8b0b556b583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bdbdf70c638c5da459424d6bf8b4784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede80895a6e7855c7e42651a1f0fed7485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06072e54ba0ba931ea076220474719f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed6210a0a2cb0fdcfa7e3fb0cf80d187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ee2a146a0dd0c515730f865aed18e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165693c2276e5eaff930d0c155143f589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462d05a8959c571b488f64ef471c11990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb163edec1414a7597664398133c0f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2272b4ea57a954ce1ee8c81976587d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74246247dbbd8427b4fad9fafe44f6f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad04733c710a0e41e4366378c919b3f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a261c0b477d6c03fa2a184f9dbc7995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5d5d082f32832759c6455b4311cf696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9c879342337c61c410a180050b0cd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7453e95ecd78a65a6671fca494183198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd746db610b6511bacbc140954d9384e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931eee2a7513adf338bb3f5308f899f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4d3eb85c624969f66c9fb85475c06101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d65c9e2da2a090990f0cecbfe0b7ac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c136c04cb25f041c1e2050ed382c65b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cababf3de90e6c4b42e27734e6f0a4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97006987f16eeb168c7489827dbce604105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2523ef0f9cedbc5b59ea907f549b40106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee0ed9088fd70f93895ad3ef7c6eac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a7cdd2f6ac65833a1f3604da12dc0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324a53843dd69b85f5081800aae56ae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee2102252fb386c718ce71992b041d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65845dc2dec362677a8df1c01c78b804111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50131663820ea88f50f7c70a5843fc4a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7d25f2e68453d5171e19c00ba0bc5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548fd1d58e2beb6c441e7ae0fafa1e6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d34c419ec75ccc8b9c9f30f39d117115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde52e99258aa6c3e1e796f73adcbe3e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4f00502d0e9b8169f859dec5f859f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604c394aeb4e0e941876b51cde7d912118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a288ff8e5db4a6db8f80c3303a6df1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4731bf9970d7082a2b28adfb47900dd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd290334da9fb2f01032eb9df34194c0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54703a44640b4724edcc66b3a054bf8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4742f0bb7722f9af1952cfac2ce03123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47c1414402b692f65bca78ef0b9054124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94189162a28ea138b7c1c578e3678e1d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457026a844e486383fbac6f36ad1a8c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0f17e36b01e0c3427148065b2f78a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22678f4e4e4d4787a6a7a7324af4c360128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54ac5b3bbacdd7f524221544e03277129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d6e73d305fd750dac86e86e03a475130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8772f810bd16ac9bcda6cf474559f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274aca5226f4e789db469d82d3cedf2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01da13291d3df8668230497002b632f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ed0c5328034f2a3b8db5de74ad8c2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83702b354d3c87e8dd644e224565ca4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c5a8889b31a8d9847d15ab3769d04136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a0dfc98398906e0b62d71df29ef31137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0276b061f5c534c27973b1e063eb3a1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348eef62ab78a26ffa5afb4053a164c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13183f2c13cd9b93a3bf7798413445c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336bcc998061b91ef889d180a3d3bf5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976326a5ec7036f4c487f1403cbd74f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77824bc6e71741a00466bafc594716a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dafb73f02de48533114d159032acff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbafb92d394a60bd6a107da1cd33ab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64a932ceed3cf3d0687c0b902066cf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147481f76a61a77425112f50c98306f3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48ddbc1ef4741254cdb6fc6763caaa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d16df95583c602191e656c944bd9a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b4de3030996a8dfaca6e4dcda5ca0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b30dbf0bc5fc43e68b8afc6e647a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea5571627d86f2fa5d44585722ae60152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8cb08063e0941b926520f3711cb22153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48faffd7080cfc615c04d13f6d75d467154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75385b1284ab9a3daa76e6a56fb68a0b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb1c92fa0f244aaf6a0c88ca81dda7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55be9e8f4f54c27217abaa084c49c1a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20989d63d8d44495908c43bcac15a4f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722e809e5ca075c91fc4cb3643219dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5a279c8a3cf3a0d703c7ca31eed07160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5aba8a3e48e69210137640f383c9a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1d9ebf6c7fa1a8fdf42212dc2669b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82efce5bbbd1196793fc4e349d0eb826163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934182d5ce124e19cd8f636ca0b10fa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee6af3ea6f320b98ca8351e5f8d4bc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec73f7a414178e265e12c407b1a529166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc27bb372cc4a14db8b9d06b5a78f7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06900b6a5ee4aad8bd3b859502922a08168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26a08f62b8a5b14a7d27289293044a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505f4706f514c09ea39437dd9cdf547170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d080c766aafdd63f43406a0d3f795da171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa082cf247719c8f208f0a0abcdeffa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740c024005313061b011dbb933993a7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adbbc77eabdb355e15112b5d88b6c4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697179020d4a25156f2d30e5052af3bb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438ea4e55f49320e3ae57a99d934aad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f51085a9c27fd0fd74635c86f1184177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70637035e7c88f16123d786488809f27178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb352938bfa3c004c4829cb84c05b66179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5c5a90c502a4e2b12bb3046aaee89180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4571e2932d7a5562cf04c4f9e7fa76a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f434156657321588fa252c0788333eb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843c0b0b93865d20ac859e579fd3fa1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91820ecae7c8922b817d184fde2f6dd4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1afd7f1df303d3c813e8cd8542e079185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488c0471eb2f83a8da376d8acef4007186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2321c2b26088030528e36b84aeb02187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9be53eb00f49af3950647e4f48302188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af66af7bd576774a72d08d1dfb99b87189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad16c0375dea555d922d0204cfa3b96190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ed8c630b3a87f89caacaf30b492be191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c07a855c1cf15694e5cf14c45233a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b236a517a930019b0e1f1ea82ab383193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca70b0bcc61a351aa342636bcfc595194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184893ced6c1305b6c84a60bae881a5d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd06fe0c60b49ebc73572226fc648c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086680a2864b9b819740166f3e274e3c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28880940bfde8dec076c102132c2ca2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503ff3e0e84ffe99596994532c8e08d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b39402475aa671fb0f5646175c55d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688e0778051aa2157d8bd0a69893d22201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ced733aaea6a1ece8ab86c9a9504df202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0094f4740782181fd2800dfecf6c064203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92bfe8303050be4a42daa5ff91d75e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8757de28857b987ec5b4b7e7b2436b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77578c1e94119dc3c94165d2d5aae76206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab7f5eee3abe466171d185dc489a00207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4579007a64654abed58f99d944de2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fce995be3201667f0fa99bcfc903a7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5b1b60d66edac67b5b2805f4dded2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028fbceaaf51db6e5b8e5308d0d1c67211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feebd31dcaf6a10c83854af5fa16edc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c9834740e61ebc86ff98b0c61013f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276f031501c90ee78c29064cabf1b47214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792591c0dad2ac9c607b67c5f287a729215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b7cac1bd6b902289a2315fd68bc4e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219711bedd2fa1e6193fe519f8d5b4fb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac36f33cd6d278e00aaa9462d274d6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c26998d7b1b882b73cfed3afbffac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7fd8669e3890b385b9d9209e56c55220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597b061bea4c0228c7638acc8eb5e99221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0470d3a75c8ca789ad7929c2a47f116222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc47acdf513d344f66a99d153c24f4f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8237b9d1fb81560d00d5339d53596c9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6822dd924d9dfa73a78d6931a95974c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb5a6f13a41f18d2a214e06a92c7c9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610625a85a14683e21bdf4ead82f25e2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6549182f8414d3469c46b282f5458228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524bbccad40443ca02d0cf3cb308264229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10daec672213a34ad452eb60ae0a0a9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3b61ff67cc2df7b89361a97f24aaa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4966f404d57939e91192865db8ce9c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8786cb23671f18c01bf4e88ea2d01b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce4bd51a302ae82723c78640e8d5dc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92715f625e99e40d5cf1cb1f8798a2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b7f3f3a325cd3d7b2d597b918056c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541650baf3cd0b1beefa505b2e9c60a5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820aa9777a234257f206ddaa7dad87f0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e55884c638d9f68610c85037e1949f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51866c67067e8ce0dd4fd25259d3b5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06e2a0f13ebce0684ee920133d4d8d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6f0a4d3382a934c6f0c407945df36242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0087b4b7ea18907504cd74827033d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8c0c79153a9c234d79b59cd9bda4c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1abc92406bf0e2658783e5fb5d2d98245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41307fe0530b091b2aa36e5a9c95f380246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f803c022fb4973ac17301b083c4e11b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8251a2f76832a8855632bf44a146dc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f3e57ecef0b2bb3eef03385c88ed2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fe9dcb58f948b3fe11253ae449bed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40a4342d865b1f28408a203418b9ed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a832e1259adcd6b0b501f169b6de694252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3749cb7c58248bcb34394b3d959771c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2b74c2a06a04b54315ca39623c6e2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3408aa2bc840de95d83915e91cdd412255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b888bba4bb91356bd2bcaa1ab65fee7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e898fdaac2cf269422bfee476221eb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b53b71f3b890268553665cbc5635c2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945c50c92a913e7cbffc7e8b8e81310259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2423027e1a944cfc624222052078f5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce8fb6395f3442a57b78444764439c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0828833b7f770e3f13536010486c3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e86a50e364a1337a4ec50e7d1006e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f6814503896aadcef8bdf1544f88b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f2bc2545ed5defa911f95e0d95b89265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd90035e60930c9149992ba5b887b54266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc18613fdc59e9a40a082ad70eb5a4a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9ee23debe715c67b8d0c8cfbf9513268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea009581cbeef45522ba5560def3e536269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe125c02fec7d89bd73c552e26fda5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd27c3c988344ee82eeecd514c9e8b0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5734e550611b031b29ad7fd96f5b9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441739b65153983eb81ef492bad6b777273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76eed5cb09250eca312ba1ca6b2d792274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd301f5cccd07eeceb535ead7a7dcc06275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4545a657a9df89e59edeb429c30e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c1cc3e4ca21d0afbffa476f81a82e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11d7a4698f1751cb0762e1788b6e0f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88f58248a0147cc7c8ecc7c7a1f30d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb510bd0afe304877129efa31ba0337280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d871ca8e24314315c8828cb1304db281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9594f06513a672046e4a6040f28dded282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001ace46699ed9ce1ac92d8569070bb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837f85389ae3ccf440bf13123c6c7d9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeceb896590dbb3314d50abd950c825285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70595ef10e890b0482f243328f93e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3094d1c0b7eba3947823591f4bcc48287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e118b89ed94ccda3c9087de6d1621ce288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae7c14947da59905cc24b97b25f103289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48cc60f90e8fd96cf8e915ec3253c7b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101adeecec2479722a2640ccaa91a51291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863a2d51d217d6bf23e58d33a5f5417292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5608b13183d0421648e5e6997dc9a5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce3d33d5eba67a9aa3638949d19d08294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b0e36f0e14ed4d8bde76f97e0da2f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117553672630b68346c8ef28ba5b41e4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c9bd5d61784cdc5935575896d21b6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7dd3077a14436e47d965026a60135298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae1c308693e6c872c97e07c990655e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e993f8881be149d8de569565364cff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371dae9e482946e675ce19c6eb8ffe1d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf9f36ba619f52fd83f26115a8a892302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253d96db075f975e261cd63d6d85fe1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a791555ca9f8a209dfb512e66863b53304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca7bda70c4ddbc2ee31e6d9d6a41c9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb55669361f7a3a9baf0972d7681aea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865d6565f0c34d5a8a3f120e682f378307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316af7389c28d6a70cd67ee853c8560308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2380ac95783c2746d941ede05bb9a5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334a17d763afb5fc69132034c597029310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffd1da1fce8f17c2fbd933bad027f2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfe652274095b68b9d28f2f583d454312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb06a2126612b982c6dd5ecf7194a9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61300e6ba07f29bac88b4a51d71040314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492e09e329cf97131c68734de3a1e9f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8557db6eb7c62eb188b1c93efde4d12316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccac9cc6d1954c5e3d1d7412f5bc3ce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ac6f00ce0ce4442c911d83c25b82c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a180b771a1e463441f0d296379a22319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36badb4273c94fbeb7455763d9343f91320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d1d6d5cf085e530872902ef85a80e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241bf6bfc32eb8bcc140efaf3a45cb44322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298f748750efab147d83186c6e55d4b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a34f25ee4bb72cd863cf6ad458111324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b24d28873d7efca83b89d33a05363325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314299a6686ddd6575556aa35ca9e89d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507d88894e9a044947803b3d113f820327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8a11ff2b23921725bceb222dd099f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3333b3cf7d48495dc2f7cf0f8c71c9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ab4028954275f7c177e880523c065330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e323a99fe1b7968b2cd63408568184331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198a8ce366ed8231dcb5a3e91f18cfc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbcf5627798a38841804ed215e8916c333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f025353a8c4012116798877a169241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145fa7811e54eb173547d3948d601c02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320918b7aa884a52643de9febf4810db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af8bc1787ff352a5460ce6861bf3254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e6b307a9327f370dacc60d13ba48e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea1639427cd98e2182b0b2014f1a2f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d43fdb37f957508f4debc91eb566177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf617a3be70cd0a65f0e653c155449e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b36f141e31fe95fca7c95a2f6bb909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735883dfb8d0cb9bb42121d0778cacf810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36dbd2876976e19d7b09bf5b75d3d211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdfa338da02afa839eda5592413a48e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb2a277f942e8281c17104af18dd9013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44460a5cc7fe2bdc2f787f3debf80aa414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2cb866273e89d79a450c327760fa015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6409891ad593cf0071e42e5ca516b616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d3821a22dcc733122747e82e9395117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d34e4a9342552276c5bafa603b018418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b590ffdc9017feb90e96a4c5d0518719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c0a0311f12e0bc2882ccaeed9e2b420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cae6730b1890c437f97bebeb7806fe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a6715ae2c147b3233d032e84be5d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3dbd989b9ea2e8dd88e4eff973847d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158013ecf8d5195901589945ed50abb324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50531b0efe854267ee0cb3e5ab22c25225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57739db0f5e16b4ed1e7c46932c8b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e53559df7feabe76894429dd47a2f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ddfc586b290787f06adbcc94fbb19528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3590cd2c1a07d98847515f06036ceb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1177558719a64f20f215458c3b86830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29436b2ad7a0dd0654f58757120c75e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2df275a6c1ffdd79e7b805e2c3bea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647d444b57113f7d655234c283eba0933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f64faae27534a2064deb2d28b6a5634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026bb7041ddbe3c59c0304c852dae4035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a8bd7480ddd342b70f5102e333bfd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74daeb095c542fa060a57bb4d5b89a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e35e1220c30bf70c78b163bcbb86838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630782281bdc66474f7751f56f60811739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79959ab99f37d7a57a5c9315aa4a33fe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb21bdf60657b671b0c9e077d7ccf9741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be64c5b16448bf4b42668c1bca46b042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be690495b2e2220b938581c61f39d59c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c56d0338fe7d8fddbab793ebc891b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b218a8551a728906ebab81a79410145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79256900b3a93bf2d4412d8d0624257b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c473c1a455e5439a5a4eb932228b147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560165c286385aaabf0a488d70a7c0df48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da79ca9c5d0121fb67d87cd879b145f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22ae371f0c334c7ce0a5edab7d344350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eedf20ade7e174cbd01e4c01fbc8a851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d0721a7034b4a9a6f7d1597da5bb352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead3bbec391efbc6ca138960a47f3a853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae52876acd64d30a81d180922f112154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1239a6a5e19a84e1a5cf2cc35fd18355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6146c5b40c975e06560c9a35d7e2d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f687081f228435540330437f094f2257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6763bb639bd6d817d60e5175def43758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949884693e126af7dfac016cd510f8f559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed864912ab944c43c00bcf72d0b55e5560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c696ed1decad30cf03189970f72d2661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3cbdc5b0b13bb25308c9c53afac65062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5f6ce6a275997d54e0e32a44926fd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cde578a81b6f6f32cd6a261655566364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea619b07abed351fe065c89760cc62e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9612b0286bf49f357c27bef959bf466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ea50072514ee546ae2afb4b68b6c167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cef44d35859dfdda53ab8a1961f0568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9a9d0b519a897ae189c65f1fedab869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b12b4ec364503f0a1d07b08087192d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936bfb336d5858671d384a50a76a5a171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90723741e9b4f52f127ad5c09c12b87972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad044290a4dea49d5597be12bf23091e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992cdb0fffc5782c904524baec4bf6e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca21221b55394822c3fe25eecc513b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372461cb01b61ab6a78071f51b39ab6776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efecd140176f81a734bde31766b6d52577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbe7866d66f12ddc34104602f448e278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc2f1883cfea4089d7ab45afa33c0679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ba435bfaa8b0c7a22f491194085e980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbcd6a860ac34bf0df22b53733ea6a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40bcfef8a3a41a332356a146fc3345a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6f50023715d4722a4af5a357b183c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96bb52f9b6b188f0bd516baeb62bc384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e012cf4f9878de4ada11f7b929b690585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e764258dabedf92b41add729bb2ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ad781d0d65efbe0f8b634e78d9f4e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69985755d20ba309c6b0dccda3c8ff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d4b29c02441646d29e7d92c62ff7189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3d720e7a94962e9113807692010d390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ddf8280624a526b1fbbf99b4725e191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b6e46ac409a0a76df48afacf2439492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8825267ea2f1f1f881fcd9dfc4569993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b1ea19a1f03f04709852f7f3ff28794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a47ff89bb951b1618f5cb1f444359095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e2b04c2d6d4d91032023871d47d9d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bddb7ea7ddc7ae50c75788e048add97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133b4ea0e80510470e50c206084b2d598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5741114e0db8de10928b8e2ad1ebfa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326caf461d07c92063c8238a0acf2f2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba90fad0f444ae9c92a4fd8d320934b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eeb4508ca1676c15e7029fd9e36a92102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a997f797b83ff1c74b03113c0c61d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437e7c81d3b64251c80709e5d55e7e9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102c8a4fa2029b0ad66db8b5293a4cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e76c165b1cdb52040a62e09c2eedf6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f6ca724ae5fbdc8d42a98be16e466107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb591e7fefbadc7cf6a8c93ed4f488108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef952c5ca4bd2eedd64a977c55cb5351109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73db804eae9794007803bee198a47c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478db71b760bb5a5286a7dd18964a3b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e00107fda4c9700c1d1963e15a914112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf644dffea769d6213c298a792e60ff0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736fdf28c2a18f8b46b09e06804b9885114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a440fa3427350227baba95b9ee40736115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4cb0c80696d5ec769b8d895d658e7e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d776e5d9d3968768e660e9c7a580e2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904680ade5b2bee4200a658b2cc8ec0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f417c6292c9e81244b9522d4df4965119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfd94cc8356f5b66473d502e371d7c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ccab4ee45be97a3096097ffc462e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319b0b80c593c07df54198d7e308ebc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9552c9c3ab4d42f5bc5cb7b7e61d6f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc6383c3e1851d6fefcc4bc8ac046e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ea423cb1bab0d439ecf57848cf49c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2f0c13f0624703f8a3e19334a7d6e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154366a88ba2e81013a84eba15656be127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9a0cba907c94d09728b9d0664948f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ae89082367465cb12ccfbfb118af1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87937818871e3e5e3f8a91b785fca08d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bce91d73b91b590cdcea24e2356bfa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ed102313880723b725d8f070e33b0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f2ee0753781c44ba7b09267f0f139133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef52e297a3c70b371b6813f9f0867e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e8d885e5156d26e93dc03daf204de135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a17a3a9e6ce3d4a4503daf3c454c56136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06986dac5452f552e2db92ec932db5fc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bcab26569c27133491654413d1fa42138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd03a5d43e1ad4af0dee32399073c8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d147c582252790e7c2bab9691b06fa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10e2b71716a9f1f7cdd7590a15ceac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301768ef5ff7ca297633b7c6795c144142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b692a2187b31fd57d26053f844c03143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afb0278fe274663fefba6ea7640d97144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d794da746e1721f7b7206769bf7cd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa6e56ddc053fe7be1e63a4c1b2bff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df567fa5c87cb6e43850475ea9b7a8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c841356ef6975ef7d1ce3d133f827148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52465f660a61334cc523b52699ef6156149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db4df44afb5a27cd1c74a7007a2f85150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0875eebf176df70f7daade7a2c4588c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba1b1a34065271d746d256af57e0e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286a44e0852d799371e82618b7434de153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9513fc213a87ae2f81a776b3b4d098154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253837551b4c46ea3172dbab2516cce0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18510d89ef8def66461c0f8ace0e356f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3f6856204e75a4f5f380a1d838b43157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed21fdc797fce1bdae0a85b24f08519158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2d4da819584bf89b21c76b95aa646159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b4c21014e9ae6d74ae639151055f0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d800d0e20a78a6deb9232c86a3ba5c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4efbed652322b031ec2caa4e545afa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39d7972fdc9a6775fcc920efd8dd78163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b19d02d17f7896dba89b87e0c9951164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49cecf9cc534f64768a45c0bd1b144165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4020855366e25a606b47f8408a765166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9bdc35322f927335b4dbe48a4ba04b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bb69f3a90faa16dc0968b64c8d4b6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9875cec3b0a87d2b52538241c825360169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b662479c7bf9c19370782681aa27db9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c7555dc0ed13c767efe2e241f99ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0a41c4abc988b691e7f1e79af5ca0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfcbd7967a32b89ccd7a1786e291879173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e044556a9906c012ca0f7cacf08e9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117f4939eef6da9a716ee491f3cfca3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667adf2ea36bbe76431cfe4c30b067df176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732bb92976bccc8fe16a38e45b372064177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546d6887dc4c95dad4dd1619b5ba540178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c3215ff72a6e74cf443c9074d93ea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e782baf4be52bb3d175bd9541f065f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ba076088d32dd512e6bd513b7427d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308cfd289f6d3385f6dc9414a33af4c9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b973d949fb1f6c1c404d6d00d4833183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4cf51954806cf84e735b33f5b214d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750d28fee4403c714ec26d6babc9e3b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db42c46fadd91320fbcc8215ed212f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5d8650d8e31d376295c2b35f1f470187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca76b3f6f0623a94e3a3112777975f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c135d3dfdbffee85ab84b1c47727d26189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c91bab9ae510c3ba1ab56f4a675132190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b0a62d3b525ae05819c185fd129a3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24b471cb8dc2c092d5863470e704d3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23594c1c91a367cfa118bfa52bb34b05193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761f43014b92970a6e60665b9561dbf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32318026cc7e7dcff0de20281ec6a2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b442ac3a8fe236661e72f1e68ee6a64196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9031d8fd5a95e72ce0e59af2997b96197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d811c92c55d4acdae520e31b2e0ee91198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54431e030f80027e13f12682a1d5ae05199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59334f01361d4d41d2b3307d515a2f8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59dcd8199c403ef79864b15144c8a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de806cc7e7bf392dc66d200c2f1ef8a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7c147f3b8af21b74eea50c632ad64203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0311e2c7481a34b24a3bd6225c9e017204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e072f86d400c555cae5ad983321db92205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c755badd1e0d1efb87a5d4cefbf0720206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bd0ee30115a30eddd4b17e457fc8b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ab154ec8457b3df71072e22b28b93208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0eda4fd16c3f615da9dda7b6f4671e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e8ce6aeb294ff5b843676be7ee91c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3d1b98f1247a26e0bae80dc731b20211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e128406279d63369c5c9a421b3897e1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873ed2e378040fd8ef39c13f27296f7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81576d57ebe049e90efcf5503ea1699214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b1c94629f62750577041f33619e1e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93dbcab2e1da1bb2654f94ce60c69a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46fbbd6ee870176ead26f137aba220217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831453468ccf22e4e9ddfaad8ad471a8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2af6214d581a02805af5e888b93ee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9121e0dd532ef3fa87310014743592e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18fa3915c88cc40ea853c87f015b8c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6addddb65e28271b526e0c59a4a19194222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fe976d09e6c87357dc5aa4d862c30223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db321370f4b8c8d585a65c251e77a69224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4a642a6a2bc2ad17e9d089c66da56225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1f542483ccece74b3b867f3abbf11226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9073a8b1b2abfc54af473e246b3f0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c0e71a164f0d50b428f50082c439b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c845a496e9ec25dffb89a1dbf6e30e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c1980965dc56e92791f8e8bd7d4a9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f10f13cd17051839f32a8fbfa62cc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7b89de7324c5cd1ff1f1f5727a8a2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4601d94d38d6b9dac6732f8191806233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192074bd7b26f2afe1c081b0e7d07f8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9486b22d1f0023d95df8f4f4c6f1fcd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed140b56faf2b75eee238c003f28f66236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521d31435729bd29f008923fea4d8e3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852965cee759789eb2f89fdeb1769bc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100264633b5c6d640820a1ca7d49410239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40717dc84fcbcb82193d75df5e084ae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b9f37483e92d9c9d993e658379b32241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62768696fb020fbf48a94f90e06449242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f66a3c496bf9c51217998ea5f6dee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c23835c45e960868a18ecb58072a8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6892bad5d02f6b2a1c76b77ff44337245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a9e0eedf718694c98ff62997fb518246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbd2d0889462c51e6ce720a56d3446247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e035bb3b9d35c3642a233aecfd3d52248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7b3fa4d52b5dfa2c9b0f107f64d19249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671d8070a421991bf3404da8428dccb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8a7f5a7d2f081f8acb1bc9cb13406251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab9bec5e74bbd44ae07136172cd121252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce6b0dd6e9f414745b06508f27de20253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39bb0ce30ad2a2a1065f5778ce7933254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c299c58ca2733eeb513230f7e4004255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd936e42ebd88c5ac8e3d8e96c575f29256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1774d3a44e52c0640789dac7a12b6f8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150e286d2beee4ce2d8029a3284afdf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71d2a3d913519cd643216e6eec4482259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cabca709f928196ad3ef09cffc3796260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0624ac9aa687ed294d7eeacbfd7fb0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784b9865ce695f46f3232596d0f619a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e15a0dee03d86c797dca5bd0c2e24263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b030c9888810ca100a25ed55f0338264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2868fdcf59e666491547e24fb04d5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c257f218005861e4260dbea9d14ff7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecab4b8473bfef132f984d7f060ce50267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55cc015bfc5f5a67c842ee7c4f6535c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db96119110f2185ef1df700b21539fb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86eb80ea98bcca6b9d468097a93698d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628aa3846dfcfb54f01b4423b65f9c3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b712757585423949985d9e0e36c76b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e385dc39427a783ca45d3182ae2982f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922a75ef7dd0d836d7c7296ae02b3cf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9cc658cd7934959779892e5c97fbdb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b938177b7a83b159c7fb5d61afb83f0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03c70487a54825ab9d1586a8c4e087277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde15077f39c0f8d8c7e3de4fcea729c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf02fa0096bca24ea6a788823d6ea4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84cfb2a61395b4529ff21f092e3ea77280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1f827ddde1fda7b5e31c366563323281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4594d64b82d39b1d9b06d3a64e1272282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1bd101ce7dfdc961509f2b6442149283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9feefb165b481a73cfbd3ac724d900284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7e180de89a254b467838cb741af76285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3245130c24feeffcf9f5af71955425286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388e70e7a6e801ceacb13161ffde5cb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defa95f152610f4bbfd37da6724bea9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89339bc810175a6d49e6d65a486d12289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553daee80223b68a7b5046f4089fbbc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45c40809563c3d883b8298fca257a8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96618bbb4f615db83ad5462c723456292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a123e6f762f684cbfeb6beb3951f7b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a26ec0dab2241886dad678609fe2e2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ef91d8a16ffb703cf6c5e6289b85d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc581e72398335b7668c07281dcfe76296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a5caf4f512d6134491bec5cf58e31297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458095473e102bd69444d00c92105235298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2418cf7739db29dd45f9525e9416de299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014508ec4cd6092912771b234f7e7c97300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60b5c458ee7706210e76cdd53e3eb0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ade62f931e639cd030cb284c9bac9b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49b4ae802c7c05d7687e6e1799291b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe78e70f07be6ac98817c1dd0d5bdb0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d1ed917f00f2ffa784358bc97191b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665bda488252384e0405b507be2e3e2a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710d48ad0b51976fb9c06c48de98174307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a0f38e13f88a6201c408c6f4d714e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9bb734e550321c8a5ab582f15ef92309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ad98cf08ff7bfdfe7a46cc733cb08310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24795309c920589d791e33eabf443b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa634dc04e35ed2847f0b484976e5d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33d5464f5bc0ac3732515b7e22131d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0fa12d078789c0541d301c42c8f93314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39d2c0b8333870e5813d565519298b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfca6090862994189e67546cc98473316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36723bd39d6bd8ed22c259b432daf4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552367440ecda2ae9a10660fcfd2bfb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463624da3357dfd309d2343d65c6183319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61768c153c14d74b0784ef05366e3cfd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc61b4da4dc94ffa2d791707acb6aa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46862d46580ff34f8ebd75d09c3d9b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0d5789bef4d0c3deb3f7da76a85a5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0669032d3e413cf7a2b30e49c0cadf8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbf90b6f66e6f2a464c209caeac667325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>