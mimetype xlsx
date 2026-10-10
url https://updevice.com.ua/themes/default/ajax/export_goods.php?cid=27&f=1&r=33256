--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeaa91810020a46735613a20ee48f181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589bee0d4855a40a552b650f556273d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50faf6255da1ba585a3bc8bdac07f74c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86884ca225a34bdddd673fe7db3e7bcd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47ac318ff0148845d031529331fb585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427adaf5bcf9cf0f7e30e1f38341a676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3ea3c34fd32392f229edba99e3b397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8aa9a198eb22192f68471c803ad99a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f37448402b6da184c01abded88d7df9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73eb66333ac2d8530bc511537d665e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4504b39005c93bf86d5335447de84b311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366b3686a0e73dfe7cefe21ae04abba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d78f7371cf2eea2137a8fee4846b713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890da527e77c0d814ed19831a35f1cfd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f431c0e67d78ef1720c74dc003ac115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2dc3b6bac6502409e7b4691031fdf516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57068de0f2c79c792383b0ada95cd517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bb4eb90bf967f1a1e6e135a6c9b1f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8321ddd0ebb4a2303cee978b390ca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e24f5f21c83cbe961c57801d0ec8920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d488c5a710ecb2010eee9e679e92c621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01af81c0c4074688710c9634328e20622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfd2f00cb4169aa0ff04c9118dd68123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9edaa9aba7dd811c9b64aa3681c75af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806a1ea5561d4b20ef6f076cb95bb5225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7153faad04f90eb9372e50989a77a0d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febc3fd102aaef9d215dfceaf6f890527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8436f19b74cb616a3569a9bed63258f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2abd34eff92d5d1597484fb1ffad7929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac003139c1ab026baf0d7d9432c092630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112c931f68c8b16fa3fb83e7534333331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b63ec8fbdcd8556063d1d88600d9b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440bae3dda3ce931ad8a07e6befe68ad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b55f9e01af956d55a520701150f3234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8634825e45f2828698f7d82b58e6ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b7739671fa9cd5c905b8d9d78273036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d0f17e13e20c772c3e3d38bb158f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a67b54e973be9bce2eb08f5fb55df38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa4fb2d50d549f147e64dabb1fb51539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88ccf152ce21c41f258fad234ed7e740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8e85f613ed44586aed845093480cf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bce6a4cc550b8cb6a2809b627d25af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b3071d74e7594669296b0c11cc0f943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084efd32a28f31fd42c23802dc64637c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7b9051720c6751109aea5a7cf2d4845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d433c2a1de906b042710735109f5d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f191dc33659e43300e925b916f1a9d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade2ce6d02ab7b21ad02c2496cf095448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3c93cfc948a1514046bb40008e56249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1019c0197238fb2707d5943c5825cf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e37fdfb79a99479d86cd06fa332a3051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3be065b3d7c8f36e0439e5c69cef252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287a866cc14ae6ca2712bcc1f092b1353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6cbee764a14cad6d09ea8adb7a87bb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b73a3cc3b12599f047b8b381eaeaf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7e0b1c910132a6c77e4f9a894458f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1ed83e8a431ff69b679d7fd7a947157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf1f148ac18f36d0265c4e6dd206e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a85b05a676da33dafe561dbfd04f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21457e53d71d279b467993a7ebda8c7360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcdef0e71892e0917450a7ac6fe52361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f25de853b07186830c7a1b64ae4ab962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ec913434ebdf7efe8ca3f6b1a761263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7cb7b1b2e167397f6900fe8cbe65964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7890d9661b3c178335f8e73ab505065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cedd3c27de6c68d26a7419e3533f366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc7bd492eac64b296d3602a64eae1667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f01e9bc441a2121e9e01ebc0980b068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32163fef9192570b010a31aa30e1e9a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f326ec2b95bb025805f7a877db756270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df2ada703e189b80670e1b69dea10771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba405aaf8a5dbd3bf30b8745666f1ca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4336a5ebfd5e56e98510623bed8e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf9efa7ba770872944447e5c5063ca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b86548a6a3176ef6e50208b10b0e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70231cb8ab76a3d8baffb2c51df14f2176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7458b81d2789a1acdfdf1be39fee7577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8dcb136f47ae34630d482209f45ad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108418b013e3fb2f2278f138274f22379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16b975c8ac4e075ade6214db9b030680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c146428ac05a7be8040b2b23c6ea1081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f8bd8f9ab259c303f299be344341282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105143d7318f42518d5a4408a076107e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e982702ae0b598e0b064c6c89c60784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a462bfa3ed6de51b9ee2d5af35df585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a93e8bfc8c4c55d73af0388c4558186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002be97cac49f85677c4c0407c29551a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf217604dbbc52991b8379a1e0f36a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93795bc484cdbf7648a11e3b2857dcc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ead77169fc50a48b655951538156a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7a2704ebcfc78f68b7151c7c8405c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cd5b56ef2297a6dac28e996f4b5da92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf1530fa4f507dabcc6c0677a81b7693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae6be55c3967bad5062a8899a76ede94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cd919e765165e1db0f07f2d8710a895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c8c8f0675089987ab7cd4a2604d4796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2cabe5b09058088c532d6da9c56d097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73997cee627b8fbdb0848038f0ea0698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca9fac17f687987fa8a3022fc962b299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ed95bac1fd5827cdedee678f9d243100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7251b07d933c1886af4f8ce332324101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749ad006d8e62c4accb4e28cc9710df102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d195fa61faa3520bb1c612b99738547103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa90b839b30df5a9e7124f7b203108f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65db8016e2dda749eddb91c5983f95d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a51edcd869e5e4ff6b76e568b86c7e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a62d073edb0ba4d3b90bde9986b7d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467d1f39b6e6abf1f96fd6764b5dce3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd33d857b4aa16a2658437ee0f22f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8abf66adbd58d32a1aaec348dda42110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271be1f2e3ad559d345cd5904afab0f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d1257efde248183927a65634a85a4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa0805976241a13d0a0fb5136f7104113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba79b023aec8edc403c17db16dd90a7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf75bfda816555ea08a3e07b881f9c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dff5a9f361e8d7e17109dec6058cfa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb58dbe31dc5b62ecb95b11d1d6dade117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1833e279967ce18cb563680811d48118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005b28fe5b5b6aaab70f7c3c615b7cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ff1927c6a6abd2386b178c3451e4f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14697f0cb412f058307c53c1bed75519121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fd133220152fa7ec279779c7c7734122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46098284cc44b0572b7aae52652644d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df889716fe767a05aa90ba3bd9b87c9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bbd7a07d945bed5c621b5107d4dc0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed79d972a0bc85e4aa39c7947dda0c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accdcb5c79b0f8d550167af023aa099f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568969ead3d5cef752bb5f90605cf5e3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f75df1ca5720d7a8ea780dc6ed6cd0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c64d343f73ce7ee1ea5e05842e8ca7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01054da694fe611657d87abf5cd94ae8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a516fa1a70f5b39587f19888880e25132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca878f5a43d43c15dec0b2923655e71133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57773ec0092e30b45e10572c62a9388134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102f278045cb6bd670781d1beb1cc07135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0883b1abcf20b3edb3bfe81cd106c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8658fb6deffe53dddc55293f2d7213c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0bb19e7c69e52b367782e05abc81d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c564777c1d1731c65cd3a885a9dab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c95e55b96a5b71589a227bf60881f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a5404566ac0a5034f0afa86fd9097141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62bae0b26c3876dc395aa60625b51bc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004a61ca69f777eeca063419b018537143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a56358154c001f755f776af9520c7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9defb06b5de40afd4810c28e9ed94474145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846aec74bc379443317c3165d668696146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99baef8f5fcefae6e94af075eece0aae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf743a722ff94e07611b28e098f832d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd1f284e5f842f3925ee3b7a67fc15149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31002bbc38baa41a73af2ccb0b5d2078150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c076572713de346c5e9ca54d8ad388151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2940c3cd99876ecc4b19c01b6a7dbbf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0522f1ac17b1320332cb98eb60dc108153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808ae548144e69112ccdf9939be0b3b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2bcce7d0fcd49523a030370ea73d4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6334324220d0223801d28d1088254d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960e63b141c141c796b17f048e6f1bd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83568bdc92c9919eb8b5adcd2b417943158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1970dc268acadd8168c33489eba98159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad3f59927fb7dcb7f33a4d0df72b0f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73f5074cded587675350e68fc9e2a2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e5e9dcdbebd3c5343454236a10310162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05a3ce8460dac86ada343db4258b72163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c25cbf5f9516a1e7a7a4a218ecc07f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa333b9a5568c8c5de546862182c02165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969c688ac944457d18417734a664a14166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee39bb43d93838c39cf4c2c8cbaf92d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8658f5cbbff7dbbd4287b639be09515168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71a8ef0afbd9cafe40c2f8a849bea0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea01a9bf4b4af41d4e464092d112760170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2e911851430dd967adfd47f5c10a8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ec1291d001f47538ef6cdc6dc8842172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bb4bd2ae418cf45dcab2147164ee4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39401bfdb7ae4b282d5a3bcba313e83174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b92830488393a1cad28ebea55fcbb7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4ffa3170ea421c357c09d0a4fcf89176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a14e681e3bb5fad539bcf721739e7c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438587fca436463a6a03c77bb9c2834c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea79bdcc0a849c1fdfb86a6189bfc6d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed79201c4ea485f6fc4d530ea538aa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2084b31e1c370a14a8b3403b6d1ac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f86f77bf5a914dce0c616b085fdfc6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2cdb6a49f3cffaa6f7185236891279183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1111bc4e759fc2de26b51e6fd669304184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09f9cf423847ed29a1d6e42a34efb7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef91279dee04c7fe14d75176f64b4ed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420886465e6a823cab67d63836eb3647187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b66115bc32b659e91fe50bd7497c10188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87d8037fff37c473d7e53b4c97d11a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce64367ddb9b1c5331d909fc01a343190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffa64d468914e0b229e9fcd9c4995b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33eb02bf211d6e75a8d61125f8a2f6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fac2a0b1da386dd8690d1208b3953f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749d25c2db9670cbc5ce6c8166be005194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a36c18f3374f250ed5dc25823e5bb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6451eab2903a0a3e9cb89116d8a810a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63858ccc5195eb5d278946a1199cac62197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb73f46332b80eeb5809c9d88f8abc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f247f7384bce456aad8bf14b7dcfa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913aca8fb971aecc05ba029401f82fb3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5e19f7cb9e12cf1d4442f407e8e56201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3376bb48b4559a47ed2a6ebdefefbb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b6e4034600b47cf5d59b17750f487203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded5f51f055644e14dc69cfe1e4bb41204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf485ba2e0915205e43c2ac799b8091205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1a00e2d391c04bd2b79c338619dee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955a0bad6f8e0486c17f443d83a9002207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8175bd7aff15c1e4469abd680c92f3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96c3f9df2456ba7722a8edb1aff032209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327dbd439459feb42df0152ad8c4e8cc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9038e61f18edc2887a61cac2b275400211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf441f9bf74191c869d3cbc95574a9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b715f8e2db019e5c7277730c85b177d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5596ac7c8dcc8ec8568b4162d206d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008509a522bb9369450acba39ce1184e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984f8cf6d232564086b0be963b61c41216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e6735f6604de7007b50cdf2184b55217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736dc3500e1812d43144bad82fddc016218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc7bd484bcd61c37ae91a872c66226219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07749ebbe156423174bbbe522c553f00220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cab315e7335d247aa6cd3f6b13d8d3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946623a3e85eaaf3eaef1c29a8937a4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f60e9bb4dc38381f4044d68adeaffd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df186468147b9a3025aca95698e39a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098ac1f1e5d039165e886c2089d965d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382072eba144a29aacabb589452e2849226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f67d5550521a43691c1936e9c0964227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7fefcfe3a44d7b109c335116aa311228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236206a78723087482c9696117a6d605229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9c0fb73519262b90e8d5a2975a96b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720cd971a4adc331eec68557b499dff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a4ecb7fe9d9154254226a1052954a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0cb9ff964832cfd78f92e7b3b9b92233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dafa826c6bc229e6171a743e632fa5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b5d02a38c485d35b0237e2c9b5c78235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373bc4203a7d0ec3750b7dc668189e5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3fc383b22883b9a55fc0ffea2107c5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27ef49c9a4cfc72d32b00f52d1a414238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1403c761442ca7d0ecb0ea7ded9d68d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e60363b71ce85614bf9484fff786fc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d990ffa4408b69647661a586df0f30d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759d82904eed4d7794c3d8865d8d357242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c05dae5e17ce8d3f892cf7c697287f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143eab08cf126bdea142c7482e0186ba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a171e2abf0f9cb4a48bdbe77ad7034245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7c3fbebb4ebf0ca0aea06e6c2bb7c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309928daac3c175c5391c71d82c4c73247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7cc80417d1510926ec2ceb746571a5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cec9956c875097441771e60537e0b4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b53b73bf09f36fd711c9146e62959250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6c5887a41a5351d1338974fdf8240251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf66dc47b5489b2c537c3c761665bb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301408916159c479b107b53be2bdc08253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b123e062a10f1710814d1b9ecb384e9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6804f36c1d978a12ff51d3d8cda96e2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a7b855931eb9b2f2d42ca186f7581256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1ac4a9f56bfad2d29d11734ff14ae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802907a658b423bb2cb01df02cb712c3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40ed779027e60dd8a90fb7bec55ba3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cdff893abf4e4effbe6439cae1a9d1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da2606fb3fdf12235edada5bf37c72261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad935cdb66266d1d7ea90bd47777b7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15531bdb8bd62d9c86efe4950d6357e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf51c260311bf5644e4cd389aa10bf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0503b330a3f9f1e5996d6b94ba570265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93416605a65067f20fe12e748a2781a8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fa11d9f7c808fe8ef4934cdd1cba0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff988801634d5113bf5415059c92dec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836d6de9ce45731216a0bb67ccc0e36269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fb650023f493205585465818b8c68270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc601c798a793ab658be126bb2096b2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82586371fb3f2b3b521c5e33a57b39272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70365750fa00506a49dc80df48121be273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786554b99b533e1a47f6999a1d22b0c4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d7ea223e77867b826a1d55f151a1b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315db326c07055625e9c44a300c2f56276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e33b1824f245925e7ebee878bfee2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef87c7bcb97f12b063192007e08dfc1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82f059238df2b3800b5d2f4a0a095f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0001a0d24ef61c4f236a13c29dd3ef8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf00fe6ee731eced8cae191642455bd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae018330fb8378c02e6ce1b9d1033821282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d97aaa4c92b9b83485db36a80e071283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5755c69712bd4c4a7859827b2256d5b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b3c3c9a888942b31cdd9fceda1393285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05833a905c529415006bb32ec79d114c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76a28c7c4318946e8ffa72386a845d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe2905768be57cac834d17471e7695288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281b86ecd6e33413654a423f08dd5d5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3608405122348e291a8e62cd3d389290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b93737254ef7d1ec5ddfa54d47b365291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff11b98f935809bef10ee745408092292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219766f25e75df9bcb470dbd4d0a1e1e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47626cf7016e9c40bcca939e75c5d25294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051f980ced2cb132913cbaf7b11fabc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa06b9bba47c8a8977caaa7e315cf43296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2a8115bdcfbed303409523d00ff2d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f782f6d909654d84465ee9a20166db0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ec58d90acbe5c5ab89cbc3689f6f0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22334aaebc9628930ed376ca8c85cb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef72d789f700a813816320baa2070a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ea9dea36993213f5926a0ee124e4e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b82f8beb0389f1556539861b0f273303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b96f69ea9d48e82e4bd184b56e4a4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce389f3445b89e613033ec05e57d1f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367dcf7c7a275e9f3173a40a4ad188a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a405ee385c12412917cad4baabd36e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd5f84147b195f12647e369f41b2a0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aacd55331daa82dfd3c3df036a0734309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6ee22039a3428bc0523076f1c8945310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88075af9029b3f4fa6cd4102aa502e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915c16c5230441d85a05a52fd51ec9a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838255b95262cd8d93f863f0b8f7622313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8838f084e8bf9fe5ed15e27c25ef7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85377cfbdb7ccab50e01900ff2e6c01f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63616110c31b1aac22302e206e2db09a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043ea22638542c57815462961a92d56317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b321770806d6cebae28749a70edf49318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1373c1aa26008401f0c13191b463f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8bf4c849a1f48ce9ed80039c0e0d2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e71834625c9adfde7d32f54f70bdd3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc3b59a0a2c13bbe7fe1c0c52986ab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e62d9a7403e79e93e5fa21a025636323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8ba21a73bcc6bdbf954b834e443c9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2941d91316391e7f29902ab291967e6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278cd2f058ce9ad17efaddbb02c1037326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8660b29f32905baaee6548e1b80a8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3009a45164e701b8bef68562c509d9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb547e38ce398956adfc498a76e5b51a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79520d570fe133bec613fa010f93025f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45c426355042c06469ea7499d51fbf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832a16da2d7d902ccfa3612ae18e8bc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8993745b5dd5f45fdb6a176d9142942333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8d8a3112860b9b4e27a4b71d5d2451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a4b5928e960db4cd19135baf0fe692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2410503615927820c7d3103a4ef83373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949988b7f3dba2d7e4d05a351a805e6f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c39699e1106e321a15837998960de05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e58b2078d88420a912d12e89caf0be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa289ccdcf76972ac4c1409be7e34e607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2674c4a7e7f26fed74ff47282c6ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48489e95671698bf10d45995f7e8499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f10ae273487b24dac029d4ef7ed65310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ab3f776f6daff18dbaad35298ac1911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ba32982e6c80c71a2a17a4846450412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f03f3c94b006af217d5a9292a527ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd146542345b7942887832ab26fad1a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40b5bc2713173340d868480e43a74315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ef988a6b469ba5e2c4c14c3cb67a016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f75013449fbf3a44e37f78710317a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed2aac0c4ba24cf6bd6feda341c0bf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482dc21735eb8b24478d43a54d1017719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972d8d629245381517cdaeacb796f7f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6811fa329bd5e84ca471c59530761d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9510d7798431352f52a4977850910522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4b828ffb363bb8d6daba68f1a7fc923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450e5c7b390ebb83f3f343fd744cbeb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23892f8f61a38122f4c6a20be3da119925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353716de0e030fd642c0e20731ecc7926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951ef332dc9e5b5cc2a9d3f2a4ffb7827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cdf8db11b328c78d844c2cbab1d0528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb451e135c96ae629ea159d105ae0f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226f9d6453bdac27a2cf5c190fb698530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab88542e5b61f619557f84b4e314e8a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42475eadd510ade9e81ff5e070e26632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c7c8264f425754390170e35fb0f3133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081ef487bdc61377254aa1e65062be634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff420f9669c3871e945557600482f49935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc36a82a234e99a994535e25f5595c336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f04524c5756868102a50dd3928ed237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4facaf90d9d9da4a55b0b3a2d79ea4b438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddfeea18b43cbd4ec69b6c40cd8f5539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28349c4a65d68d3ea4c1841d00bf25440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f4a3d466f473cb5a8cf4e435a437d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371d82eebf20d7c88536347983653dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85ece150c0b06b7f143e3ff9ebd17643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12227544cd28c1a4cbb992dc7e1444aa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c0ac2176a638b37feb7f47d9f0ed445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278cf4c8693430c7bb16f9fc41f2689846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a144569303469b70725fbb76d58ca347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611e43225fd4d9949c1f04fd4fb773548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65adec90cd1fe201219f6b446cadeb349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7350027aeae3932c6daec3e5fae7550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5daeb4fd96f0e979f933fe07dcfc4751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375178e62d23590ca6100ac5094f3d8f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1770914fc3d7b2dc86727412447d0d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e125729f540c127cd679426576e7eca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea539037e0b839fa19e379ce64ba4a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b1beb06cc5614838c56807119537356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fde30e8763eaca69dfa569321652457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928b3be4b20ef325970a81e719a3c8758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a6cd6476b5da9000218a4f5660fbe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca3b36a9216d216b86893b7ec9c39260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc421e410793f5d9b4c3b19b2c0d4c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581f3b00bf29429c8067b272b17e88462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e52413db8ce1ce24d25a908df67c763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a20a276a8de6855361f0c90fe776d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120101a2aa130d60ea26171b36bce4165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ef5d6f3b1c3798ba1010a01651fde66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021409f8be9284b27c0d37dc21a16a2b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147194ece59017c0e85b4bfc940feb468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff2a82d539ab31164e6c1a50ceaaaa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf461adc739bc776e9d430040b539ca270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4459cba48774bbd0677ab99bb4d3a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f853616f83331d25c1b784977bda172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef97f6bb1ea85b9bc74eac50fbb21073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59b60334446c20b5d22eee0b00bb6174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdf2a28ba6958573f4dbb71b91f85b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45619680c665dc372888dbfc76cbe6ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dece9a013602281f8099c2f60deb9977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452773046853bbdee804f5c7bba1908378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf26521ba3f5380cffb2134d82454d779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31bf4b25c72a1b0c918be2599293d1680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6da92576e393ff36821df8c181a8981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef05ebb2bc1e4120e8ab15303f8d5c182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b36a64030ba5757e20f9657d55bee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de897f6f5040df9c0071d5f80deeb8b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d05ba8b72a2e76cecf8c38da1a86685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42874fc205ff3ad24128f4b8f7b53586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98d89110af464e54508a9c69972bd987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac473f49cfa383d68cb74eb6bad3e99888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269ee9d0d04cd10fbc4a53354cf480889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05852270945662a3dfa4cfe6e69f2c990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87fa73ba7e317bffbc2180b57ad9a9791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca616094cc59acd65e6e7835c7c11792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672f5caa6617e4fa486211aaafdc00d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb645aa20bf28bdbf2fd48100a1ccb6094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2290a81ef0e32c4830e21e574d35bb195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942aec71216d5b45c95962f67c21a4be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74cd2ac0b4275307c8e275b594627297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2f41df4bea0b93730941074e2979b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059b615e325b18dd23f79d7cfe7967d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1b129dac1b4e75d0128d762f39e2f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0eed3e842636f487761bc5211c93ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d545c8b9506affc7b5a6b37f431f72102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75dae51b6469ced3687c9e951574283103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4cbfd33b1b3c012022c20a346ca250104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382d83d7b401e6fdd228da4bd6d06e4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf1366d1dbec3af343c7eb49153761106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e0d0dadea20cef89ebb4fc890b3bc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca14f1ef9269c3d3a6ea7a1f5f9f194108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3524d520329e9fc90a2c87a3973d1b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d989e889a447722fa4cb9d686384a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7cdc6078f09c4f25a0b265e7fcb3d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd884749ad4e399fb26407295fac1c72112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7175e22cca11f603c92014ec24abe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3d48f3eeb1e05d27ddc489f4724b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e9db0c8143a824b644693b1040ea3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0d86624faa4dae0e1e6d7b1e3392e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804042ed23835cadfd3ec58a98e3687117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95baea90f2826371792cf8af9a1eee64118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819727098173d7936d54930bc97f863119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32dca68877044b6a3bf8703471dc5b6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02269c882d6fc81dbd1131fd4b0709121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e77e2689830191fdda47e167d2e83d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e30191ce7aa4a1b400707dbd454458123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27acbc36d92675c84749b3dbba356957124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd6f9e03b7358c0200b8a587ee0a0d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e572fab3d84a0a6ba37f3a083c70f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9e67e375b42abe569e4096c57d490127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a0909302132da5d07cb758b079c94128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d5e220e5c0d785d969cb685153bb9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41880fa5ff7ac4cc3d0f6ee70289ef10130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5fd0efb7bdfd7a1c60d03c12f3e577131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9f79746165ede6f9325c398b0f3df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6b19f8d7bd41dcd22f2e6e5db097f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae68e017a62a09a037a10beeba87f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd98976e2205149dd11c79638851703135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd11392ae87fe8742c486343664308136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa9951c905aafdf05e5a9f2876cda2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fea8027a69bb00c90963ef3c8c094138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184ba7df75603f08e31a82970dc647d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0f050dafeb0dbd901bd19702fd19a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd6ffc627351d218efe8a6f2b240d1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4067796543de6b6759b4ad2f1b617e6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac9a3e9ad9cc5430a2b81f05d65d2b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645be2244999769e06dd283c7d9cd462144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c3d8f3dace1b102502a9db28a6060145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ba806a074bd9eeeb7d1e79454b1b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c585cfab17f8f899103813f3210b7b1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ce2baab9f66b42d2dd3a7b03db708148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f77ab8c390a217c73f1e4d4d9416b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12789a9321f26398f66fbd3268a9d4c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44029cb2b698b0f1a177d56e28840f1b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd174e0b7e78ccbf347beddf311736f7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8c950578059ec1ec2fe42bc24ce2e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bbbf5295cb6138a238df61737590f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fba3f85eee2b84b1a2ae4ec16fcb89155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76152c5f45fc2df878a7ddc18108dcb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5d257193b39db63972da72478610f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec22862e8bd5fb31b0c2cb4618b62df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f922f742de246a14b0793ec394fb580159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa176ad1988a12ecb764b1c7bbe820d7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854c14f575cc91c5795b2b6565a84e7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05373930462e339b2776da1d01e09ceb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e27b305b943236f9d11bbf5ed6759163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201f180e3352b1546a4c7c8a91d7d13164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e8518c417c41588f46b88b8877a61165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830849ab29e75715d402620d6a0edbe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e73f222018a66514ddc5d86dace24167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15262b83a6bc6241697cb18249e189e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c51622c53a13719fae95b8f1173d9b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d2a5033bb30d6845dad55c66c95e9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d74b59c77263d9692ddc99eff8dec4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1bc4c18029c52414777242062505f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a08d33754c1f231631b684e9bc36f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e4d34a9c33b98f40462df10a17ca4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e29f36aef0420f238cd3911aeacfb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9c7bcfef5389815adc5c42aae8544176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa1467342a0ea8cc69a64b17d8ea8f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2174ddc936aedda9a06b644d25a24cf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb882d5db449398e412f8bba0160b5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d2a1794e814e947bca04fc56c45e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64a529583a14dac5e51b6157395f15181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1fb91187c1c09714c5f808a9393c9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82484bd525f15ece68ca734022ed3b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d4ed2615201c9e6e830473e7395a2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6dba8cf988a4a92bd760024b6c918185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678ebbf59f86e4b448cdd592956f6eb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e21c37ab991db3db6011cc99678527187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324184d9964dcf78761d7a4e9bd0271188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a747ff0deb186eb2fa956cdf2b61d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf705807ec6bfe1e365eb9fd3fa514a8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a61b8a0bcd0bc2f77008bfaa8d5bec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b377c8524892c5ab549d30476f84c5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e55c334ba2ea465e09cdf753e6f402193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a587907604452793dc44aeaecf2c60194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299b09c3daf0cd0c81cfbffa56f1338195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7e1dc9101ec29d36f443ea2bf52d1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab5de5ca25ed35ecb779314c2ceb71197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325ce51505ab1cbd6c082968db90345198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d3a6d4a23c544f3151e7ef6d14d79199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8e992d444e5c402c51afb22fe7eee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8c2a54b20f36a43017c217caa8f97201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a24cdd4383925cc0cb68b54b016203202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3e681685dce1b51cbf02dccffce68203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4674015d0b96d4fafbe4bb330e7c86204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bda7c48ffa4b83172ba1b822b0821205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfdfc2cf96f82fe2e780987f05be65c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd050a30df14588f7d49503d7f7113d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850f64cd0a3893611c3154fd0211efe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e367523ebc892467a93b0498e3b57d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f18bb1ae3c920f3741e9074e6d4a8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6925cfe8d86e81193004c531112eb3e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698440794ba21a985f4e3ca29a7012ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63146f6add05df79a1c1143f0b1bc69213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e56b68dfa6fa030ae9ac4808af545214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938eb0147a2ed986e0726d02088e4e67215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70eb8cef507be0ea17f7b72d0a43c38216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936cf4d2cfc9898af3b42877212b23ce217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575cb80c340974f0f46550e14452055218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848ec60c8a290cf4814f7928e74647a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd98231687d9f64bef4191d8c87045220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8648748f8f541df95696dab541f6f02221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7548fe6f4dbcb5cb6fb6dca0787337a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2913876d79cc4427993c8b84da968223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85bb9ff0c80826778ee9de09f71cd4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb31b071ef0c28104e10416271a050225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802718713b9fe769502c06989490783226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6980eaa14cf2035325d025db8318e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223198340dac4c22f535ae469d2cc4ed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367d05923addbd68a917babe4b03e82229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d39931e85d6d21bae4c4c66d9ce0ee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffc745a62192ecaa5d8ad01c41a873231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1be2313f6c75f2eaedbf8c60109c03232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7757983eac49c642eb32ad5ae5da7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc11d44f1220628f3161f61495d12f5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c1b99fc24dea94384e43cfc1e45e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03979a1c1e11d746634591a6c57f4a2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902855f8679f96436360e0dc0ec0ef5f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654b93b2ca5704442d4c353ae3f466e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfc37a71220681f861dbfe85c14eae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07accd602871f09f9a17666a7fde54240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465453b076ae0c120d67c969a0415e2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110635df23f4f0571ae29ab75652d01242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644b87705280206da9304fddfe72cb1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda058f357f09d405900c3217bc26a7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4149ddb5d49c802dfadda20f85fff4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533285273b30027033f1eca43b695a5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b53e91a195764435f7f193d2f4b76247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061acf0920f362723bfae52582821ef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8d8976c32991fecce3ad36210bc34249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f13397d78a7f31ef4a8b82792c42fd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba40ac849e7aabdfcd372d53e51c42251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7c980bea6176453a4541806ff97c8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb6256f4fe6de5095ea2757355a6c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23054f9ad16c4d026f142f907a5cbf33254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1add93a256f2773dbf6804d561c75255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d4fb327fa4de9cf56f771bcdf5229256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d758b2d96deb21954c9827d6b7f0b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c279599303b7521c5b071130a9897258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a0c32ce8ff5def436165815b7ff54259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606bf56296e5bf51fb1d4ae69e7171d1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51569f9a8c431cc3a5151338ad1e4564261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7deb8fbefd19933e1b097f98dc7c99d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4da5b8807cb654b748ea819d91f64263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0027d6b580136a77f8fbbac2ed5afa1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e0223bcd28b4f0595afd5999d13ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b11208f585536ba3a133349184dadd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3dce0342f41fd34a3b7f778a24443267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e7cffe954e5544d6a0722c1580a23268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3feef5ae4a55626ee4871338ba7f0c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f3da65e78bff080e6e881208c7643270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ee064f27a1ca828ebacfd752b058d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b1bf8d873f28faf4c02d3bad0d0ea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5cbbe01009e394b7e39609f84aa9f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341dce71835dff2f7b65419efc98f963274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402da07a987e758e91d3b93eeea857d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830b3ee51feddbce26e0298b034eb0d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee7d8624b7f51e0953b1422e3ccf3b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91986338ea9a8896dbe4709f3644a037278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd37307e324024f3beb39c01c53c7a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc519cdc74bb68d9d0c79ce2fc129bcf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf9bfebb555c16e050b20b4b54e525281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ed8e14887bacb73634464eb9473c3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cea6a0a0d99fe2a475b181597ce79283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190655eb36a474077f387cc0c0a9c0df284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feac375903d3519eda466f4ebf8efc1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836fdc57884f32fa0426529801d2efd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475b696788b00a6e6126e5cdb7163cf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca8ca4b3f0eac9af00bdc841932d94288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17262049a98d77e6c4f315510cca700289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a904b6bf0cd4fdbf49cfc50f3822f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe9f6981cac591d62c8820100441a7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e4a9907f2531523e9180f80f8aaf1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cf8a947092fa02d3f061be1c20658293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361cfd15fb58b576d635daf0b0f5346d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33bce3885662f0788f827da48bf2a6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b912ba52466ad7cd889c9e786a7639f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a329e91c96d1db697fc5082bdaa665297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47ed7e14f9194484cc6f9c70dd6db0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8fdbb32cf7cf27a11b3e36523c749299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fb1d9ebae2b936f8f29c46b36aa5a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579a9dfe3b363beaf10a7657daa0e2d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298547e4f244a788a3d42cbc3fcdb97302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72fb42d1603cd0eae9489f5acbbf3d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac10873640b3d37e5699522e8b4517e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0697c78ceee69809785451ba3be19305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399780be367295ce1c85d5b466e8b0a5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2cd936009ad24b3312618ff2d5735307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87914cb37e2d917223dee0c849dc4e60308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ac6f22cdfad7ac4432f3a31ba3a1d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f7e3b34596b56a5d9aa4cbd643885310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ef924cf70a45827344f047af051ba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617f43ec3f974d6d7c6c0f7ed2511a5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21036c7bdc0b65c9879386b0de58be1a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0e5bf81631845aed46725f0aeef32314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309d2c145182e529f1fe483eaa53e82315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aeffff2a5e15163801e8e2f8a61158316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413f6fb85c616db0991caeb4d1d30d3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d4d69f8c90e0c3e5ea345291bb1e8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e19312b4fcb3d2e2046418fbab029319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d099dbf26c1da5183fdc4cef276bfa9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6003bbf6dcca26986b67ec01def6a7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc00322721534a606953d96270f0e8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acaa3abe37ee64a72fb90e6206dcd39323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beaf0bf486a553a0afb4860a2042db7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7654534a473d36ab4135d37f1cb9692325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>