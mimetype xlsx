--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf12d87c9b47d8c4a4882656e8f66541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246f83b0646545766f21321ee38eae62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ffe82d0a7b074cf7dedcf2061e8433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf4d7bfdf7b4e0412258300143bd9a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581bcd77cb86e6139cb66804a48fd7635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016e21b2b44e81610529a3a4a3a2a246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802d2a62e09d1d6853f2008b45a63ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01badae90a6cb75aa45135ecefc9fa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170db48bdf49be57514c321a472da109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5209fecaf7ae065ca4905921b74b99c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320229825124af156286363ffecfca111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfebcfeda5d7a47b61606eee0dea9712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce584a2f84e2aac153107461d33ddc713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40d1c90e6550b8781eb5bee10c7ee114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1037eed6c4492b1a61ed6f70ee79d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b21e9865c97a31430628f2e20877f016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc8e7d0dd721e2ea546497ee1477d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6ca2fe45f51c66fdf64ce772424fa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17492c4ca77e82f14a9519462441adb919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984a9cf0151b7ce34f559a4568ac2de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fe5a8b5eee855c901d83059f4e43121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890597b35f86089cc0d4d6b4b23ff0522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e625c28b33d7899f88957b7eb6d6d0923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cac0d98671b77ec3b48c693ab448424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de330e62e1b065827e2f53cdc754c1025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073f1e138fd2a71a5dac4a1e86cc65526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc07c8b42759521925ffeb4b0dc07f627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fba2aec16e79c2892e2f3aa745e75f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f14d6723201bf7d4f1a20d4b63293129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca70c8698224b0d028228ad54e4c7d330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6df427608c6c6b6857b44e30b5da9331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ff9447dd27908acbdf4364801c40532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b593f28732f681376f0f0691be81d533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3e2a2952b92b2f071a0ecc26adaf934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68186378254bf0ae86674a0e0681249f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089ce1282cec03d8c1ba2eab8559b3836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc5304f81cfa9ab0f296b909f0f0a937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e3f4f58fe5173e2be7ce0570c571838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78641f5e0821a1cd7de36eacf8c89dbe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963b79d4b3e8f7f4d891a5acd8bc92940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139b58f71df42d9036b6bfe3c1c0a8041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689723c3d5d1e9011fa7e0bdb3f493b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aafcb01c450a4afb7f0411ad393c1443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0875107aac8d5fa57f1fda29b0eab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6be770e5677c5b490b252673a088045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807d47c5813259b56b64f1c9b86fe4246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b07c20ccfac988434ec652514dccd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff121e58843bb4d41f2d20132a8e82648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4220cd703841e6f52d98988b7bd79f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e873c459da6e82a20712c50d62fef750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9565723c1f49f218a9cd5e2b78acf251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac7e62274ef117e41a630ee9faad0352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b91f299b3f1b4731ad753491cf17253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a0a84c1b867d28635b17ed35142d554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526b0783bc10d07f08395cb750410ad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152cc3f94605edf8d3c9cb4569164f656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0066e23e605c38ac99bed9feff03657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40323ab86137b0ae0c9dd0e00ae8e12158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfcf050116f22bdae0503f9524df4cd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420819d1da69098293223afd56b952f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0fef016dda2fa96a9e7104e3ae91d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e580a6445d9e0063f784a968d06ed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1258014906cad5298f8bee12a31ee063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24da44c57a349521c74d5f8884c5a9b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b558263ac20a59377aff29cee6cedb865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86304d6b77d4402004e9359fd78cd66866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801ab2fc10bef271baee6af6d27418267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63fb8a5f22a9bd4cd87ab94914522068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2a7bcd32842cbb8499418dcc6901869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf57dc98048b76138a1149ad2cc2f8e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa20165d93dfd8d28ac777d8d2b650071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e303af2d71736dac8329bc27918efc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b5cda2ed5c7b9ad25b8dc7976c89c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a86bd52561b7974bc2f2c5faa4cf5674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a5c44fc317480695ac633cf6d9dd075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9cb9eb0a40530f30e6f79f1745e6476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9327870cd42125e0af1690679ff04f077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c282fd7de90d6c0f937d1598a3abd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78822a6c5b4ef1f82aa799a1b301bcf479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ba4fc34bb84194b99589d6c99e1ce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e476c3bc61104ad8d3c8f84a884d55781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a897e20dfec8fdc3483a8efbaac2982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d4d78e86f3dd60c3bed8309efb1f983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e288b7eb4ee574f09fe65f062bc34184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f71edafbfea3aafb720934f9a044e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a568c5ef4ffb118ca39acb8ce85dd3986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbba784982d5ee64dbcba1ff51d63487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65648fc3db2375e5d53b7622e7e0aa1088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2627ade868c6bc78028c1db3dd7dfa489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd573828987acc5df15618ce3306fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a99f8f0058f4312b71a5d79850fe4f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934dc15b40a6ad6d38ffaa57f24dce092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c173c318e975661af00dcea2475a89793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3949b361b0d89440e5793459f356d4e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962f3e43934f5bb5b4e1ea82e8a839d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7750f608c46306868080597dcd4c196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3292faa1b72e7d31a6afd11e784e097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387e22d3b4ce0408976e124ddce5a2198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4d45e8c564f18e00fd5f2824f67d299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a6a03a286c5c73f9da0efb89c2ecb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e9744bb490a4f0f8584b50ef9eec7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59180fa27805a48835ac5ecf2792efa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e21a601e4f0b1ac46e263dea3b95e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838bfe9d35ec44b30eefd10d8d85203104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aad0fe639d999460652a6c83f9ca31105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b94cd5808f2df6d6beb3b04601aa4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03a8af1a696770a37f2a15237d9601107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835a50e248f2626cbef139b3debe33c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789a01f80bd98c044589f288d97f658109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ece03314756c0c205ec583f2bf9d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584dedefe21691349576f4fc4ce621b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a943f5ceb67cd83e9d7124f99f401112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60c1e03f09d8ee8fa3dcda1bd4a957113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4488152f988c85c261f3f16eaf59fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90683673c1cdbb0a19bd69ee27d254db115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bded6b159cdf5eb402dc9b49581d4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784947cad8b21d7d7f9a6200ed5d3b2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6bab189a9f681df80fe636febb4818118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10ed614280f0ecbae724d2afd515a5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43c06c1de4077047e7f2339371ed9b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c949e4da2093649b5a94865223a244121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbee77fe3b979bc0016e86dce5d8d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7167a49541a4d369304cef616da50be123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313cb9ad15feea9291e55195ae5e0d7f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385afa1d7d3876864d4adf4aa1d00b71125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088aa05f57531c30927be983e9174e66126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47536192d00b5b2dda9beea16d83d8cb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10068ad29778457dce51882241a3d74128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8d151f38f78a3e1f70de421b3e0b6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ebb081a84f193eb1580535376aaa6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4fe31835966cd2fb112dbc78030c3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e7ed0b6c8c74df2fc414c3f62a99e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99a0f1e02fdff47f9e28ddccdcf285133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44ca34a8b5d5fcd0db0a9b7ae5ee2e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf226532d8319961c3a99d98ffdd472a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b5bb01faf13b33e1119800b96eb3c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4fd62792237d9aee737be069264bf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcde3fed30a45df09ed8ffc5cada3f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3b572cb318cd2be61cddff2216e88139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe24173bb9003e6e35339fee564e44140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430024fd2a75a32aba656bd908027fd5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031659cfa6530c1b564433e10a6a2faa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6edd47bdc2b4afd3e5b1d1b525cf5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f4fc7e93238e34e0386d23a1189a8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9edb633061336f7f8d31fd77c3d110145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99022808b5736e62a362a298c1157d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23222a8a7463fae7e6f7979bd8a5cca6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87ed914730a90ee4f20766ddd0988b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91a32cdf7a560eb8c28a656365e8e6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861a1341b16d0ecfda2af997ec5b841150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607481bd3d553bc5c07474c2fa90378f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e935d6eafc7d6b11d2001a1ced94a30152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2096071d62917bcd0a7d52a4b1ec460153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaebd0413f1e74bd28e957609a5c60b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5138e6f8282be9221ac3e43d2cedb3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ec6da7d08d4e32451f12b8572d0ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc296f543cd3f64b76bd6d5079d553157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d800781ae6c892d2869f8a9acd15c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bb75a17bd98b254f4092a939eb46a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf71bda3bed260b75561ad041238b0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac308d6b89e69a4fc2d5947d263146161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562c28a0af6a23f6a2b45f463198cd6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b52b47788375eb456dbb8446f76b1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de299af174ac1481768b87ef85b69e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de1f747bb8cf41d71059dc936c1d79165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ce312164f0d67d5b4eb7dc8070a20166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de3d629cf41d286cb120e2bf47345e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bbfefe4285b8ce7b22f3d8fd5c147168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1dace0aec79c8198f158cc206db1e5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608e163f77d56a287fe36f3afebd996170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc702dc0eac7550b7774c5cddba769171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01aa10280e1b466256483af612b4fd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eab9e3a510306133cca4aaaa47d07a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6f9c1e4135ff58a10bc4643e82b96174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996c8e230c40834686d89e960a9ced0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca90f2d4e27a9222dcc41b95089d4eb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1a65f22d574b07710bce0c577ecd1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3ac9982dd0c7c86ce0379d04101f3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36746e893b5e7d392812e9213a15de88179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e3ea5c7668beca955d5e671e08ddb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990b93acd7807b328c9d69be691dc5b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139719a7f50c39373ffabec2ed5eb01182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aede9e9fcdb210dc8d8d5938f900108183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73819e4c44202bb9e596f70ba2d4b054184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deec53b18a791e40909f8c856c765d2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121f67817e9ddb4a97263a81883f54b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabd58c101c954a46de1d69c4160edb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6c8b7abc8d80f14d55d4b69512a38188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a191e706bb8f6d781d19ac1845bb30189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50683a450cd069110f59bd7d6bf4ca5b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9832a77ba989eb6223dbf46fa85ea8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8416c381ff66b61a3c762fe0c2dfdf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4999f514344579cede8ad5cd2f77b74193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bfd49e7b1ef65c4c550d61e0a32b3a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8e832ffb67603523f85351f5137e0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876f9cd0ef458c80d9c6b6c173368b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c1d13453a2a1aefc460dadee9afcc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c20f78b7d32873f62924e6003c511198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06039560978720c77825210535e4aae1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0792970bfd8528703cc18342ce22ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7687c0e8e23af3549ca6222d98beb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d005a802f7a3754c102d83b7f848927202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a68cd3ffba0691fd80cfa98367c29203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53f358bde074cd5c8cdc2b76b921f5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c39f245b8afde9b646fdb26db4cc7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393b781985b8ae749eb11b775bc2d63206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82b9b59cf5f920e7c5541ea60375bf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510f10e8b13cc809622fda1837590da208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713895b9abd3be12879f67c04263b28209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07865a3b566262860e3b6d61674ecd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bfb4c45b35a65d4ca35986f90c388211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70b4a5b5a3b740c4575176b0db0274212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be408a91180efb618c2f765419914e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7319edc235bba41e95e78674930c7c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaab9bf62e69f8cca3bd424a0192014215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d323ca1885ee5d0ba04e1b0a54819216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac39136144f83c0d89c3094c3345d4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114695a0fef2e4e52fae77b79988c96218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44958da1dba5e0d44d35b7e491b2925219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627a4b0791c4fcdb100c4fee275b2ee220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb1ec7af932395cf71b62c913f8c12221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3921c7a10f3fd44648625e11455f6c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e4b76c864121b6f7208721e33a592223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdde7ce6e1394275354051ec83a13a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12455005d50a24d8c93d3d1ac37742225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d94e0e08ee79e75ae76e27f9a79f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634731273a8c89f2fc083e1d4753467227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92581dea41e05bfc9ef2b2a6fe1cbd5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a19c271951b8d55f1f1f14ef60d224229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e7d21e96e24e1aa6276c30d4a49a6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615f30a7198a833fcb83f68d2d47970231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18503264073084fa911975e98a946f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18573926dc6180e7a7a03d42410b039c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c29440caa2b9df33c24e0143d4eb87234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c5e0692dcb97e66be806ddb5a14ac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9628e51d205183aa79d22f5c586ced236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0fb50759424192eb36b5273e8f52f6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f16f88441dcdd3ef157c387b4b910238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c22c08906597eebf3d6b2020843b1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e77efb59a6fe9e7a97658ad56a0641240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f750e78b7e19e087ba92b82b5d47c6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35983513584c814e0dc53c753f9484d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b3e28b70e94118ac28662fa6eb299243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd3980daa51d23aabcadba152781a2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80549c7268aeee8df4b862c103b8aea0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8c6bc2ed00208258b5024e232cf18246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1cb32411cac42fa1bee01a0c0885a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6bf602d4b1ffaf90cb862058b1f619248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306544810a07dec54d397df7ea8757d1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86f53897b598e397cd819d8f41ab85250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b327ed4b42b9b9b1d91d69d18e9cf12251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810855177c70bf3a63248ffedd2d08f8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc07d482056aecac0faf7b209e0572253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b875a18e4c762f5b382ea82f5f81b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896b179d98ec3db17c537df3824a754255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059c7dfadb798067174aef06942314a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38474188d709566a6637cb065260a624257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e1495218fff1e567510329906a0cd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fb096a9976bbd51bee1f89741af82259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc881e0eb827e4790fb5eb19220272260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc178458d086d756852f139537c09b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef132c774f468be82ed4800c39efcb96262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec123cf89591d6423a943c57bffef7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f51201a179bacb55c429f33ba52b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33ed2d26aa0c2acfcac85161eff05d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd10aac53dcc004ae618c0fe13f1409266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226fbd6cbe46cdaddb63ed2ca5ca1be2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1eecbd46f84f4e09a1d7f186cc744268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2d4bf1cd9d7d02a7164d325900114269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a9849c5bb2bb54a74a6bdcadcd03f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0f58516e1167c6f69683523641e83271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558b4e0f239fd0b261f72d6a5685793272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83c381c63f72c7f1e97b13c1cefad7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6e9c17eab2da1b3caf96aa4b3e76e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfd9dfcc253000d321272707d0cffa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce7ba56829d74dc578e4d53295ceb6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a40c144387942ddf07b684a862b18e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886591ed93a127655d8ae09967a75440278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca60b8a10e4575fc76637e46bafddd1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099bd37e8364b35682019877e6ed8d6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b73d44c264b9f901cbd10bc192554281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41dc7357826e5e551d09322af7e6c42282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bb8123840fa84b2fe6688176e4907283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7961665b59899e7d60cfa6dff6c46284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41011a78e79e2590288da837353858285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49fd166c5ff8dd3542600a41e5ed4b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437ec3811690f30fbecefd1118dff08287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc473bf2ba63336e256dea6aee3704288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17700ee1b99721e1f1ba62ede5c9641289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf762133688063bc4e606f4dba7e73290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954693208aefafd07db7d423328ff1a8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc673a81d0c29030d6a1e46a9a830e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da87c7c2066e26b56e031a80434b0c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72733da583d0899bfe249e3f36746e29294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cdfc3c208bd1201d881a05a2c71c85295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54360ce80aeedc91f736326773814655296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841e2ba5df022f14a70cd6ff4231d5e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a773102f95737990337c92c11165f4e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f041ce4fdeb8535302ba7cbe562d07299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8c7a6f58c83243c5bcebaebe7d3e4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8ea626c2797446907c5e173bb7b27301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9c4ffbb702a258e8d60bde7ba2166302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aea67526f6ab12246be233e714dc40303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a6bed41002948a89217aaec446125304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38670d2537d94352e789d87bf55374e0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c243df46504828052281d96bfb0f4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a0249299eff904f0c221fe994cff4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729578f38bd3b209ea8c6453d3c7f03308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e2f575f63cc69106f7bf202f02da3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71497a69bc828c2e9b9b095d3ddb679e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d483d1ca04adbf102feccfd4654218311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fceaa96710eba623e5d56080d00ed26312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027188c8c0f70570d105f8b927242820313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba36bfe61c330e66dbc6f147c3d2ed3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe536b46c3af9bf6e0e28d7ed319db315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc57eb88ca96db920ebc2208aadfc8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce0d94912dabe212aab4411891b0b2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660d07bd0f08896b27be12357d57f54318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0dd3385062337ff182a4d977af4993319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6f28138da8e54c317aff52fe5d2ab320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7499ee29164cda786ee63e3c71cea63321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bb49ec8e9584e8797fd115305239d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f040ff18d1420b82a26e380789a39be323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec50fa84626446424f3f56caa582fe9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2c4c7b632753a8e9d38f032b46b3a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc481f92ce42c3b31d96b4d54f7a01a3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e0dfe5638cb58b5b0a00611f2b741327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d724d2f23ad0ead69e86b8946fc3c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10235846dc88bede8528dbd5980f7e9b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72efb48253ce4b309d809be69a6583330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75d3a76e73dd6a8c24293a9c9a5523331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95334a0dc132695b34e94cc8cb45f8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f6cc0f3212f4946bc1cf3d3c05c75333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965b2256043a746ff71a1593d26fc581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c214561c9adb9f530ff4297a872b22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae680ea9ac0b78e15b930e12abc1ac63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58b36795f148edd6ddc6c1802dda324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ab1ce4724f17edfe6dda013cdd9295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b584fb16ab1d5c1ea710f7000a965e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3525babf9cd2d2d686a2a7591fb567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c6fd63be4462f2331248d9bc30ec28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bdebb6fd32d49d49613a8cf79f23f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d654b25e9fa75f4a266686942e56410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5456ddb71b1c202dbd9214fc86fc4211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5cf3fada9835eb45dd3ef6ada225312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9520efb5bbf33c756f6fdfcf2826913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c0be20c5d1b6763211968e403f91614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941049fcbc3f6d762da21b31470cb0f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e337b9b74ce93005aa9241b7df9ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7a1ba53a0d10826588e6f6e1a75af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8110de8db3f8da197713edb166c822618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730fe847cccfb15c264bf71ac35aa9e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aecef74a88d52dac4e3a6d78347cd320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49340129c1c690dda0b218828c52952021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c84460e44b03bb1f7c81d0807536422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a90556dd453f32e4040cc27070307c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893bf24b156f9d2cf4094a9dc984dca024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835ac53256020ef9c7cd4166a4cabc525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68654e37421fbc80655f3eb34cafc8326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57f8f8b9e8a7c22b80d1b1a7fe474627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc6772b5e00562c0bac20ef699681128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb890695e5fad33f2694dd0319a0e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9058d7f3080860c3a38626611151d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51256c1c7386c39ae0e2fdac484eb9931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88411485597e9e946806b6159fdfd3c332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2882fbf0b39846d2824b23fe4280b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633b5e5d8edcd9163a57d5d6bfd2eee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33319b32ebb8554d2edfd989c71eaa135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e1029761431d6f6ff729d305a656336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e488629db687c00375e20c1fab60337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdce8bbf8d2c4bfe06556472609271238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7f9826f21281d6763c1dd42b50f2339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622847cfbe962da3fda0ecb347103cdf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39299013be6641d35bfd7c3f04c790f241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dab009a333317c884b10c13e71ad1442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12922c1bf42236dd4a41232baac26d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598a30d3da383889877612f705d3dfe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394f3ee58af15f4ea65a2f492c9f51e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d531cc27c4797539fd7b273cd91af0a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6d0b9856c0bf2623e09bb651de28347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a305454d3d5f34d62193c651d8ccb4248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b9f8bdf7ff5befa8e771ed5f37e5549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6c0612d5ddb02c7e46666502df9f750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94bf8f18477a75652f7865ee5e6a2e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebbc3cb2edf2810403b690ccfa343b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf35014befcb5db2d6438bac866d1653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761df79df81cc80973db60661a4e3cfc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74763d619433a5bc6ecb92ca2718f9355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a80df41b60b7493a8b68ef3f98501056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1928fc4f53932e621681e10ddebc457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c73df255a4d9ffee489dba3743c5b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53047f927539d32864f7fb17ecd46c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e742db685435758b57ac4dd5ed470fd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996f2b1541ddf6b07145bc376e2354661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58684cd1d5174924e2b1224c841f92b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4dce29aef9382087c91a5dba2f95563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5055ad0a82fa34436dba90483633f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e4d8dfbae19eef44a7c352b94e19465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01a8814a66ccba6e1dbecea778e50d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22983304d56a027c82fd2030cc7ddfb667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588aefb5ba167677ffba841652430b5968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd80e0c772702a1e720e981f7d5bda769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2759a7015546c2b2552c0774a0dae7670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0380f0f8ffb4f822c82ab52b25969771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98ade241bad123d755c6cab685ddf972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28b03295f833d6dd38f97fb41acadb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67943a6355d852a0802b815744b19d2d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b758c4b1df54e7859606a8f3fb4c8175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4facb1451bab03b014968c184275f76376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e03028b6ad584802a612b4096ade377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4575e96c62deae442360f2717bb5f478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfe8ca516d8ea5b560067eb43ab74979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4439068740a87d7074e2ede1764b9be80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67535a0716993a86e6063d58ac351f6781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6303de971fb277f063e3320636338982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570c052e0092308d2b98de479ab6df183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57f733df82608249928b95072de11984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012eb6aa135b2ec77c5196bc6c1a5b6185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae2f3c2d12e0a122457d660d83f8be86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc26710211a3ffaebd9ae3de25041c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440b5784deb3754eec66e853930935c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93617d4a8aef1247249b1af1ac7ff889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611cde180aa0c8d6281d53cfb644cce490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c387d7de04902d087b15d475cea40c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a13bb46677cd11469a2ce8f81dc5b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2364bab7ac7982a89596fad820d2793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2eff6955a41caace2285ad50ab6e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07593d3164b2bf7ab1395e66d3824ae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3c60448b2a050b69c1bf9beac198a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0fe44f02b345fa334ba3e6c869ac497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03460ec023c2cf13718f0a24fec978e498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87ef24366fa48059cfb275cefc57ee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd201bde89a2baab6026b9ba995a88f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4dc2f981b450076b5273b45ec5ab0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67115dfb9d7b9131f8a49e04310db679102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20e8a3a86270abfee03a2e70baed96103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66efdd9719be589daa19018428d4b8b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e796c5b2eb835c80f66a90a2b04f0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fda094d03e2336c2651f2765c04a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd182975fed5ebcadf76aadca6cd6a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81439d34dcc83076cd7ba112f87b14108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fced86ce0ba90a7c146c8288c2009109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db83f1f5b4802c4d0681b5c074850b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d88e8e8bf1b44bb369130ece6c965f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89215049463cdda53ebd9b5603e380da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac12e785065866bbd514e0117d4b248113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad077e110b7b3a85f7b9f22f8b06cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88c739fd6cdc9d70fe24a7c163f1cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ce6d88435bdc0ec4f8ed90596e46d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a62adb51272ea497c205a533c77d1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5de22ff6048dc71f3e8758ac74f44d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0bc66856253ae02a05dddd86f3c59119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6504eac363d836fb7d0eb88bef44061120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5881ddb12bc98c7f86e72e93e8be5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e830fa852391b605cee1ece41c695d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7377cd3cba8fe14940b32bd9e190a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1deca3ba467e140d1bce3f59775eabb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4d1707cb3b7de1c75e34421e6ed8f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811254c088247a10276e4a566d24cf5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae2308947c84a12a71459541ea304a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157470f735341fcba142ae867b655ea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d0f04bdc81ec631c8e7b22a15390a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1970cfef61b125fb2b2c599334752130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387cb0217d1af1f63c00d529e4043414131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c24bdb7efefb7b4a51e2dbe494dccc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115078c87e87f0d4a1e52453b2294a7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c71e0a2b133b9dfda526dcf0009d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ef95be4e4aad87e56ffcc018f3769135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d03cf80cb0705418d01f4ef61b2d09136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93128d5be456e21cfc44ff08d5646f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c24b7aafa75150c4bec7c4df28f62138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d734dd5967101222fd3bdde71d3ca20139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a3511da9d5387700d02ed36b0eed0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7326bb46be4d9dd60e32603b9ec90c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b33d49997c7af37494005649837a0e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9d7f1946ca61b6b72a1f22f5a0c90143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92172338d97791dda4b6c9488f2a11144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05edfa5a22183473e6430907ec665e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a0dec4c017974bbe2d93f2b142555146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd18bc035732cc49d9f918f0ea1086e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa54ba19faf8a0bef44f512e2598bc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2befd7347d03609496c74c5950f202149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f0c2eb6a29b0f59e07ad1de3f0dd2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b96fe6e624e25febcfb3960135ca7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afdcdd776ffb39c313def04ef7e83b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9355c9e60069f3e75d8e83f9c9678153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f279d7c45c2eac33184ff496dd1f4b2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850d29156104b96462744113b5d3376155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2db7c675bd0d4e08ed4f8684e6d8a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e02682e9536c6a7e1035b22450db5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac4bfa9f517ad94b54b8a352e82a13158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e898c7d8e799ebe2312c54924a3931159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c267869073f0f503ee9ca8493c241f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e9fc0bb7338fab0ea58cd8155dc79161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023628264be0791955b6be3753c9fa1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768ec941bf7e3730df0a7f651724b90163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db9def4e2b5b25f7f9f838894f1251164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e46e5d91bcb0096037d170419fd8d4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506c5e559ef13739a24017d87a01a61166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0b3888697988457c544e7be844152167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a96daf56602f0052803fca74811f68168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe11a9091a578fcd1bbbc2f674e1bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65354f336d7b794db303f568073cbd82170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad41c099331b6413528af948a4acfe4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a8437f53254edc3fb0cf42f346e10172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd8672ca89e6d4b5c9565bd633c284173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a89cbba215c43e1389843dc3bd36f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3c84984852a20822a3d41bcfe2365175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8669af18d693a4fc44b3c27349493176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a1dcce41820dc14779da14050152f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745ca7f60bca1065cc9d2408b82c79f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e295bcb7186aab484c97b347b95fc9c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c395deef452f6f4337bf0e13ccbf988180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5bb1e717e84d12cd5ec4805234cda7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5b40e0d4eba4165bc3dcb82ef4ba4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d476f6b477620eae1a8f852ac48aae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13e46bbd857732369830de5cc44bfc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6d1a014a4cc88617d3555fef26a31185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658a3c4a29e9b3f9b22cce5232cd71a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36d5d958eba7adf6a7bbde8930252c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5cf44c85861b4db4953aeaddb135e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84078a92c2a00e87214aa5e6faea71189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742f3df5e4d1cf8e99bba5517565353190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6107270b1961f2f143cf1693d35872d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf6fdeca9107aea587d2eb7f8fd16f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b23f17450131c4ac676506a97a50a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2791ec82f812a85da34a7ab9022cbba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3eb441564fef1b78a4544dce1dabec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdb654478d917c69fccc943be6dbff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3dfa46d4036aa2f71c77a76a719a3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c3d2538c03fa445f371d66148d628198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0ae9eab0561f0491aec6c37032221199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d56b0320663640c2c742effcf3fca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c04beaf8e56d19dd2ee06fbbf2f0c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67671ea9238d86db6bb3f60d763ca728202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de047485af4722a4c7699e8ada5d58203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac42b6db0b335ac166c17edc6c68a4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f17a6ab5776bef434990553c67264205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf70570d85d0b926ade5dfa41e91490206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813ad18ce10ce9094b7f08e1e440d03207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288505bbb00c7723726682a2deeaa6ca208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89b425b38ae72500c21249e7ecf555209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f115b91eca301be88c04da22a8516210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f2545d7b0a2d29d3cceda44dc9928211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb759591802eb62ce79cf447dab5ac3b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642808acd07dc1c60b84b100a0e44a4f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf64860f3dddf318e000ea36e36667b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e35ddde2075cab324af663f89303a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c973972a2d506c75c81fc6b080407e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1991e7b4afd324664633b86c9ad7cd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b8485d17ada1e2099b518486ff692218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c5f2446087ca812d022491a1db8af219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c4dada8fac3edfaa90e888a508837220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d778bf45656d7e91d101a80daed812c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e908d276a36d1c01fb7baf79953779c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325da2bff5aace836796caaf970aec60223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb06ec92f1ac02b26f00f57b7ca80a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f748eacfe5f055474486ebb5ba105225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f47077f8048e8ed74307a064b77354226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac10c42924584de20e50f6f5291094227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b609597802963a25604842e1424b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213604afdcc8d6ac39f0968095dc06d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e825e3e0d52453a1de8e7e303b05d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df07eddbfe59899fed05f72b1bdbdc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bb9bd1d4c455ce3e88efeb44f2464232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cde7ae4b4ada8c551c2ac1a3b2f22233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cb2d8fa36a4fac8a61398b03b1155234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcca1b42e1bf2df8900d173bb17e0e1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef9ba36373d29f5cd31ff8258e24c5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2228f8ddfb3dfde0f2a45b079b062237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0205ed3995a3c0d3dc783a7b5e4603238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd4b688ee1b4ae50985e1477c9c789239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc013c21ee0e3b0f00cd17b909a5b78240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61ec632f30c3f67a30a25e9e23c1e1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c06fa952f42e705b9cc555b402baea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977606465db5609d070fba295cdaddb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c397b1a7852529a9ba7dbd828ee4270244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e747213e20a8b8bdaccb4b4b2f72a4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc63985ab2c4c3656a9c5dbcb271402246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd1e21098f7af90166f61aaafd42fc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0ef3024d523dc9ffc4c4cddb5ec17248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369b08bcd3bfe1e93d455dd83c59db8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40628ae1348ba24aa1fff3d2c3999846250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409ff66feebccd6536ba76802f8b637251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2992b669404271a0a00f22dc7e5402252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65131db7be5ab06d605c5b076f5c1e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11e3a35ceef904c5f588ab6c4bb811254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19232f75aa8192b65aed9e10e24c0ae1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352ce889d2a9e855769e72dbbf675b9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d93a5c9cd1f3de1fd66ce5bc8ba63257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff95e6d4ba32aa8bc0363fb172482f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e665f5492d9430c035d1db14c697e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57aeb65f050ce2c444ad203e4d4e51e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d139cec105cf8184d17131b420b6a1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe4fc489aa43c3f940d64f9b521bdb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5043d312cc70ef815baaba66a73d2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911bb913c234655259bce0f43441656264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f06143eee2279bf1ab828c92cdd37265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72faf76e566476ab50200261a6b441b0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91dbb66e1515469aaa9c056620e8d1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477f01bfc35ab89f235bb360d53ca76268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a77daf9e05111d1179bee97b5ac24d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cf367c14cb78635fe85800d2fdfff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78f4574ce7e559ac15f1aa32189668271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7ff6d88f326ac95860ca591ab5cf8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219bea577f068110eeaaf12918a558ec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027800b890c3edefa022f0007c197609274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b00ad93d2ce646b44ca64373cae1e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e0de472c4b3aa02b50ef222d34e9c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa95be3013610ea9e2e4b147a6d0ae1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa417c390328e99b3d9e1959787f8da278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e4a1f76fd12a45090da527f39faa5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756a670c4d7fcf0685263e8f7c1f495280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2606e5189cc6d39116fc54067758c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069549ae01db518ef174fa2731fe181282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983990600fd28a178ba21659f5d34f4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c78557f79ad3bfc66477d4f74ce14b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d84c4df4d234ad6b6a5d44ef969a5a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3814a606afea92755d0dce400d343286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef785ca2a8d54b478bcf0e75880ee1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f89c9cb5bf60f7133e303e8b6f287288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5ffacc3f6c364d552e4f5002e6747289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cfa6999dfbd32bc252474f4458118290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08544753fe8c22dc4c04c32d4fbe987e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07ff84bb4339726040126f400ea28e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c833e8f4be3e65dcd0a37645276ca93293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032b8ed7b54dd91abf7488ab22ea7a7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd49db81f5d5876db20f4b85549d4fa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7dfe2964e66384f804af0a5b0dd01d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda489c0ec2dcb3b269ce8a98237fc2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96393ae11603c1ad462c20916282ddc2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a75f6c3a75a4a86107ffcede769d70299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031583212d18f04e40d6103a7058bc5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3082502e230de51fe6dcf1e2c3566f9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd07898416a1055874b57f5e9251bb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77218298a6f3b255cb45af619d6c88eb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562bc896e2ca2b629f7d8ebd74edde16304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0ef04a84e4e12556b6e188649a18e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098b751afe74a257633af05dcf14566306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4f618ed789158cb68ab58ef167344307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f689a8e1149e2f55d50b5643996c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0ca6f9796f027fce0c7dab5ed9929309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c1ba7a76d34ee009e2b9af1973d03310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35e5b00c36262ef78b726d2db601e1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2eedf37116f882788364191bb10ed4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a33009da5fe6ef24af3106cdcd13b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94efbd800994c8cbcf989848434bebe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a71248a96df12854cce59bd71b87b8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90431a9929bed62a0c3683a383d00b3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2986c0ecb0c57c17f17ff2225e84fd4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1bb39dd92692b0e1f60fc3a8c4e6d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d41dc9936c1f8b38679bb71137ff3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec5549e3265f4f156e9b170eb9e339320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92e28a2dfc37fafc671dba54aa336b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba33fd3d09da2aec6e9fd24de77832e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344d55a1f776b31ca70c11a025999ad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf69ef701e09533f06b3108593bb6fe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018227afebc3e7df5541607749429075325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>