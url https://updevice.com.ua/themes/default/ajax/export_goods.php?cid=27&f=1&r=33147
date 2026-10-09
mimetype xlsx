--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498d1f9418a00767cb28cc63991cfcc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608ba5c8e62e23153babc97ae3c3e812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c7bb7de1f9542477ea323c09060e93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df702c73f9312aaa492e21a4ad862ea54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377a317c259635145f1693e333efd485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005cb759ac51badb9a8942d18fcee86e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c4a653c47ffede3e03fb3a8f2e6d07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b60dce097046955ded2302c279fa98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de824b42dbd83abc20f96d977fb85039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a80c432791faae2344a8275adc015b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12965b4e5a28c1506a002bd313c39711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa11bc92613350aeb0ad2374bedfc412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434ba619264287de7eb70f55ef5c51713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56815c8e45c21a517d34474c65b1ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbbbd7fef4142fa08d7243c48f6e6815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cabbb4f66c2ceecbc66e9541d3a4bb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244095b33cc49f6d728d32e09ae958117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdba07306bf9949614b24a1f12ff0eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4b2c21587d735f236906bcafa745919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b36f7e8071e98f0d44c73660f0eb1820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003f93e04dbb80a206ef2edd3b1881821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89dc4991d8e3d0ed5cc2f29c32200b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b848b24d6a37b7dd5da4dfafa62b38c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a8d2380bb1e5524d4c647016aedab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aab0733fb0def64619dae4735c306225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267d4a906e96849f76a1bb737fbdde326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e080d954662f36ce668df4319540c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77fe8d2937d74d3df7001adb4d3c5ee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f2d619822cbf8869fc6607cf19cb229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848705b04d207ffcfc6a22be9552075a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387f735ae52855edba73d78bb2a1d2531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a8199ae003db17f02649e9e86006132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa7862edc2800c4e4ce8a00b04233433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c40e12f0f849f06afc2e7d2c0c3e3134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f71ede3c92bf974570ecfca4b90c2d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f43d4ed197626ab6ad3497d0a4aae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21cad616794ef5abbfc188b99d324d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a625dd1279831295db91505a7fbaa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20511524dcb020034c4d714b48e3d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4dcbb86cc8d327f0d6c96ef60022c240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec2cc9828d0b625ae338eacc49b57841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78188fea12f5aa33c9dfe20de75c372542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6cd47ed427776c43ff7391d5616bf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d7a75fd71ad53f6b727fc2d16f9cd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6cc5c809003a3971c730d6875e56e445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7aa953dacd867dc15b06c01fa4c58a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856d9384a7179ac78751dbd27ad43bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f3480469cbd8364e8c4a8a1382fa848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf1523e47c7fa4f26097c86701b38349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c59b8e03ee61d4f612bb8802c74e8450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2471b040787fc95d0a6a479e30bf5ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc42fed10d06b98a72c6ca8280dbf9152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b680c3ef8f56b21533d28ef220f3e8753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0833d797d039a6d8565debe7a6c9c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5306702ef4d5d554980dcac1a7b5955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a1860e2431717e0a0187f52e30a6056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb58a02beb0d54eefd6fc81e7f3856e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea009afc40c60448c452559cc19373558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c076be052123df04008a933aada004459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730392f390ffec9136e4b9b8866d14260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cddb615c3927bee2058daf75b14a8361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964a13145ec269c6155a699f744144662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f64c9c32c9ceed31819ee5647478963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a131f5253f74062badd09c042de77a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66abc4abdb035c4996ed7f58505bd065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8424c709101ebd39cdd0a101c40849666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749edd3d021fbeb78cd164fcdfa5a84b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdb1e9db94115e73e9df7e9458e16768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30dfd292e446f5eaedb82dac369986069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeabc9199d626ab60c58cf7662be60d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fb9e8bb77e508d381796422a3598d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619c58b77fd5595ed48c48f7d445a3b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d078233f03f035792857bf28ca3c773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4a008a77a7aed85d3a69d8aaf5a0274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e3242a3a5463681164bd63fb69c4975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100c320cb88fa035227ecf9c45cb9bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9f13f3b39d667298e69fb07ec0a1e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82110a22144badb2f0d649418582c00478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd325e19c9fa67dec18fdb6229bcad679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de09414dc1ade4bc67ce48b8f2b7c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664b822f6eba9a07eab744c313d392a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692d6ac7a1c76c617943aa339d2878782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a134ae68ae3bcd9e7583214cc875cc183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385043d1e756e0ed678420a24a103b784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add0969b30f5baa982f5e336431d4d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fca7cf5d48c350bc156bd09de412086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e4a5e11e561a20730d6c66e78be4a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea72f11d84368be999fbd80d0764a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd0a3bf7e3b8dc909db264906de37189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba4887bf662b4471fcf184641bdcad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577a2b77853314f7f6e91ed98f2be5691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23c91c8abce0b7d92bfa8a818d430592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b39c2469127b1e9b2c56fa0f23cd893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83604e84775faef151c6c2f7b86887a094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3719c09d16ee5c948811fd68fe6d4f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b98047908ca9d61309f89b63d606996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9035555920a72b3f0d06960ba536d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba4b9bf670700321cba85e1755ce0198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28943978e8f635ffd0b52e6768d2518699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f66410950eafede1138c50355e6b57100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207ea1028efd1ae56793343317859f4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e215bd619bf7776327da21668eafd6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a40ff9664a001612ce1e2bdcf7e3a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe9c741591fb2a60533e137c85c502104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f828405ba344cd90d959d7c23aaad9c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6ea8ee0fd2232eca15b9e801d5c26106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b45f640df2ee95ba362ab60e741c5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35067d915194728e2fa813528e2e1b8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a171f7a9af9f27cd775747bf9ce56109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8781ef6b2d3294ee27a7a2da4f1bda110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96b803e91de636ac5deddf0e325dbc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7409f9855913146aea22cd0daaca6c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2f2dbb3f16fca971cef134d3014fc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998928695a5da880a9ae441ce499748114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c98e2012b9492bec29362baa8d6534115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c078455f51ce3db097eb5f815cb2d9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968e7994b71d55864bcbb2b33d479b1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38a0b6c340c7b986aa9bb8c65f96f7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60c99456a33d81e8458847d97d205c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb9371a58c9fabc94a6c312ede73fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5a78cc015e5aa5590439c7894216f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8cc50287ccede97eda02ddc020993122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda9f92034a1716c3ebbd7251fbfc3c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de249880d5e1866e9ab1b16bcbdec86124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b829eb96c24505c67cbb9c6174af30c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c655d2966f3f4c7a32021470935c83126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8a5735dbbbe076e169b2a2eced103127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1d3a62e962b4d55d3b6ee1400a91c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e668136c9174f39ff79ec5a07cc3ea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6194d355af4bb95d467de29c897ef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ed003fc110f8eb229bcf0503b124e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4f3141e978ff9ec0929f57061911f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a197e97140ed498caa73e6e1dbb2477133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee48ab779ee1bcd889263fe30adfd7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c8f7a8690c6c37de5d4ba2ae821fd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71206886fa29f16fcd47eeb46a6a697136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf360f5104afc27dc46b6a115f8d6ce0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b226d04e5e1f4d8971f8fa6052bdb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c728d5c3145bb1916a762f85af310b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500e071ff04ca008f348135956fbbc1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea201c49e2c7f31d52391968809d3c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c136eb35eb003b13b33392c643a67142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99390f9e689aab74949410b099715e2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3aa232f463e2a986be13e13fda96fc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4a067affa0b86a8387a18a7347299145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc69b73613d8ea8cfdf7b9f1afb403c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f31adb8373a3aef034dd70b98ccdb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ec4a3bd4917d9269ccd35cad16d13148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bf84d48c57472a88ef4ed3a29183d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83e8d791e57b37e54c8042840d1666150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88d96ca8e09ca9f48436a9107c2792151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699afbfd931585ea7097dabbfb2c880b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ffd671013e6d2b7204387f2ca8ca6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fbe07cab3c7224e03ad09d2b47172154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5dcf41da7f5620328c13099db93972155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fe78e1835e64cfb51fc6f6a6d5378156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278ae8d0e621a19db052f585444cd3d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955fce55a274e2b90e7e61ba6c275c9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe69401855638940e5482573108862a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f0c6c796698f53b712df05b5a8749160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ce33f78f2dfe39aaf9b8e1ec2e159161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f134686f5580684eadddfc738defb5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01509a8e5811357642771036e145d14f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41386ea613cc95215b5a0b369b5f22bc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d8266c901b9db79f87c9d07da9201165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fcefac8c323feb684d6db74f140571166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1f338b50ecd76e0358c24655b2c06167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8c248211507046482bb381df7371e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016b2f9c3456ab0be42b34b1b4638c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f99cedde3216adf29677cfb48ded9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d48ae03a9818d93f6129adaaa87719171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6cae52bd837d8447a52b8aadb89426172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28807d61cf7ee3eb197e31000439093173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a284ba681d37783229b8b4ff845fdc5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9d6c720fa28f5a547c8ed793c6909175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368543d486f87ae741ac678ce65ae1d6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9171e163ba185bb28e7f8896f067b5c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7da58bb0a011640da9a56c61b4e40178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9769f083b3b1c774ee87e1cd2a352bf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8acdcd39de421eb0c6431848fcfd08180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e74c0b55f7f6ffffcab18f1fe6a03d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea79fd8b24510796102cd1fb97a0424182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d9dc436e5cfc5e837d4c1c3c26e04183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e922ba495a491e52b9b964f15eea904184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a59ea2d4c8f69e0a7d13cc7d978b50185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0c4271630d4d2fab399c14cea38d8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c190f2079ebc88e423e139044a08cdb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329336574d4515591ba5dd931c0c155188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76c24af982f4323426ad4ee5e1ed96189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f580ad4247648fabd5328a451e2fbb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684189c213b879fbf84f590a43af01f6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62f53dae860a0d765c2c1753bf21af192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6ac252cfc9da8c887b48437865842193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755749c1d29b5b7150e0d547ea6be9e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0024c3ac07684961a523f866f260f2d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e46715d8e466c5921c63deb8549617196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17ecf7ef9810cfddc1a5ed422f28c1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7903be85d13da66f716c5001cf08f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd6eb1b4736e1c234028b1d5b932f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f795105b0757901fc39cd6d9a1c41200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f23e543c85c9b76f086ade37f06a7f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77e7a8b487721772cff692a4af150d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5d2ffcf312e81ead1367bbd9218ed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d0f82b4aff4ddd95e89f6cc047355204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3bea3e38ed7ae0468b116c2862216205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35c1892306032fb6052821055a4c13206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c1c556952a743825a3812cc9661c6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58a3ea593e4d789998502cc7c44b42208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7081616543ea59b75d260b10a7f692209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bf3f46f5605d7e281eb2d04d142d0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c826b7dcd5b12405379ab4e31eea0e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631839130e2dd67b1b50fa541804c5fe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b976561dec48ffeb72e1146a9db4051213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628da1b2946993a5b89aeafbf888d890214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36366212845bdb96ec4d11cf66e3b5fd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2baf67dcc72741aef3c071315b1e84a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279cfadd79ebac4f52ab7901ac02e6c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3343e193b50b0dd54f22555464f9e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b86fb8e79f4ce339448f81937c0875219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a168493632bbe3922ee611569027f2a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9259c59441ef6edfc6636c094494a4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333ae4f17df8c50f8c8ca2eca02fc8a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0f5d5fbe9e9d215da7e4717910cc0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67e342f0e317401f485dad852220f1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54f6903b304fe6e22539ad70858a7d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787d5305ddf035b2f8d06692d4f032e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b1ea5ee53cfaf09d938af3bce2874227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20899555be563917c532a221af572c22228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0780aae362e333db821fc8172e662a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a10252b26f2b69b1f71013acccad41230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b75da48a34844965dc662049877069231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa34e08cd500f08033919702cf05dd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402c293ce25378eb9a6274538ff71c5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ed4941cc3b0325c46f9d79f675b50234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de43efe3a3762d4b5e18181da93490235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824dc293dec2c1e1802cefc0051af2c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff14b24dd999e422971b8fedc609f9b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199ce0b2c27228da84b8e6585a742a7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa469fafb82d5c6601c76816ee28eab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea81aaa88767fbacfca3146c8f636e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd3f8bbbb6353a7dc4dedde24b7f7f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c92a9227314737437f18ae2fd6f4c2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088cf607f316231c21a042267925c53243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d9a1c1920331c6a871cce86972171244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6cdb249b0852c900930da3c4a4119245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ceed8b86b039c264f4b1cb38e6d81246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6aa6cbdce3f5df400824d5ebbb180247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a96f5e7cd9112fc2a010bdb0d7ce3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861800b906a26d30096a57d4104b7ea4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224b0ca78e151569675d81e88472d80250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b62788b10785cbe9cb7d63a3e958d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ac8b6c358b0105a0ab50b75cb9c26252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284161537d5d5e9f378527a68f039470253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe0a1e177010f33cd734f4b3d3992c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959ec3ca6f7eeaa079d9f5a99994d11255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd40bd37f882c0bd3e4b53ab2ba32d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d6f769666a22efeff9c00c249bb2c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646572c622a8ed9a4e726495959decc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305f2a4cc21ae551d08757f46f57215259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26511b0eaf71ba281cff27a228e8ff2e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a7dd0fece140e212e783a250c63bc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d8899bc1d128c66f0c2e8352b49a6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9658cc5834d0ed9a44a71c03286240d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff72eb61b15aeff633f10a2cf17768264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7070ff5f5fb9d6a0bb032435201b4a8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ed1d810aa13f98932be1d97c5b58e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc52db31bfe84b8966a20bb39345ff3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6519c933b6b72f82591f7eed0c6316268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb89eec67c57e9d94de86ee71439762269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5055ea3ba52ab6060bf4580a380c0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf539e52d64be82cc3bfd71542442e1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca46740aa72f7004a86dbc9193d784f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea7091f5532e2c0ce0f839527714eb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8407532deb162e9dd2d1af5c011a687274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e241c7f5f0a4d80a894f87355e9bd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece409033d125fbb519fdea64b940296276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e690281207329f3d2f75b22eeb11a61277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29a18383fb990d8a707a09d83b4741278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f879362c88475e564a4d8a6f44adb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897e6638b8d1b000e12c3c78ddae58f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3a0486bdf7b86cc64df360653e329281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508e83094a10c2a54fb7fefc4fac2a2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae86bd7203b0fc03e5d716dcacd0af4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf854d75d5667068335efedd49bc4bf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe5fa73a29fd3ef309029994b49311285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14eaa32587f5ed85763e3e8aef2f5c6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bba386ee707d8f540d90b3b7799e66287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da6b8414fa85141ac4a4b2d3990221288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667df3d986875870beb7e9456d322495289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff84dddbaad3da45a9c14cee166d597290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da228299b73ddc1d77eb9630fbe5d48291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fcd278f7f4107c2f447b9a7ec8297292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba2b284a811c6e608a4f7907a25207293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c966a8e5762eab9bb21ba5ef7f2b15294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de94fae211ba333e03afa2272458db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669051a1b15ab8c0a7d72f042da58094296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fd5bb25e3d7db0d2154d9898e5518297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43931ca085e9133c1df0e081f69f9b93298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c127afb1a9c3ce9b79cca3c40544e6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5371e64a670c6a2b322c46e8507287300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b695562cf74db0dbf279b9a350175301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285b1d372def42d38f5c81756dd8658302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edbdb9d8f5e22bbd67e386860681cb2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64366cdf9573dbb1d1836d76476d43304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987694e7288fa82c55ae0d19ed4c218e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1c1948affd883c93ce517b31a6022306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a483d3bc75c474bdf0beb86d4f555307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bf317b679ddfb40a5cb97b4f59754308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e5d54a35e12b497295e49d225387b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab204e57fb2470aeee5dcdcc8185d9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c877558f612dfd825cee4e97f72bc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3b28aa558f5500604d559b09e19e4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4015c2738e72cdd41ab97fbe5ed0a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358a72899e14f4a471eeb5ae3822e20314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4472e6205700d94e080d4e3b36d7b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71cf78edd29886f1fad1d8404cdd12316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d703057eb627bb4036060e38973a1da317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ba24678b78716dddab38ff5bf30b5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff4375e947e8aa786710ef706be8d3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487d4b07c10549200e92e8250c8d4d5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8dca903caa6c148f23ff74aaaa0d9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9036c80d06bee49a611c1ff88de4f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cf5465e3ce3bc342b37b2446064d7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15212092e5e02cb86c90f5606d02f7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277961c49311f731e35a55100386f9b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d427703052fa24695f19d5481f17878326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78452ec4a165464d806ff7cc659e0470327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258e2b7cb5f5333465beb0ee18280ab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018d3ff1dc9e2e22322b750aaa142db329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c5b887b36ae5c8979ea425c92cafb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3cd4127966cf5bb8494f7af84f293331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3863e4ff3b602bb6885816c63a2f9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701970d6d703e182fd1e8e5765d977d333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2593d27d5308f4ed560f36a6c9341d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13abf9d28fd0a0faa90ca24be292e722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b440656ab31af889d71f5358866396b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4735cc85964d56ea02a11838071474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387592ad9f259586c8b514c48ac784a05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a851aff62e13dfc39461818e47ad36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28659631e8082cb9731c31cd732a69e67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9151406620d803356cabb7e0512a8578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2efb943c964171405e8250014efdb79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e5747fcc4f30cc56b964fb3ac7a5f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55aab5fefb0a7270671d1443d28418411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41098ec4066c0f5704b511063826a82f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afedf8d1187b10faa09e7c158ee29c3613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78074c97bc873acc25ca18bd52aadbc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00cf8dcf638e1d2a644e4f7538902f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeec2a42348d2b99459e6168b952bad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636da325607c0c625b8b108089de922b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa39c34ce1eebb62f9020e1dd324b118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbbcb7dae2b5091529b8b17efc7a1b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bfeb41d512a3dde3814a270fd76e020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ed242198404b5f477137b355fb0ee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60dd15bab36f2b49e06f203aadd0e6c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0cdbacd99989b0cb758543c78e4bc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c0ab2994606253f178e6808fb8e1824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2ed47b769506b02e86bdb373f8b7325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab759e8b1c604e81ea57d674fa805d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2f3d32ad97705f46a31bf218a3b8f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794a6e58dc8ba48dc96d71410d270d528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08caade6446ae43aabed5544513bc329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d31cb78346675c9ca4777121360f7130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85edda71431d777b3b4a5e735cd087a231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ff57ad32c11b42ead4844356f156532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9410b481853afd958a131ba502598b033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13deeedacabec0ef98aca9d75651cab734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62df22460d5847f39c56ea617af86335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4b685ba3c70575610d1f39bcea8f936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7809e34dbe8d880147d27ce93a7c1537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a91c22d660b516d75a97ef9436a0bf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297d4ad20ed847c9a6f0ce022f57dae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3e17fea302c612212c5da8c4568ed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd97d7dad9038dd23c293b270b94a7f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360daa52188855a1bc76cc56714a17c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95e081667a9986bf7444d2f1332c2f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6e031a7771e2ef307d55effb019ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9739ca22e6622d4d82d2cd65baed6e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9034ea8334c6df0bc1b67bb26fe5dc546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13403419a1dd6e4fcc419bbbd1aea98b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c9d5cea75105d2b06a91ce2eec47a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593660db06a1fed59403ecd48b9564db49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75deddc141668961285475e78b6277a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2ac702f8bb16b206977c30593c3b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94d7d9975d7967bbf4ca6baf57f35752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc366c54e508c4f3c354f8728b09217353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e684a0c15e14a4bdafcc9614ea9acc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee762887cdf7489dbf8be54cc34342c355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bffc050133ce714b90346e5028d94d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af02aa0c7c594205d000159d1450d057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f54987153de00e88d96464441af2c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1ce65aea28faf18338a9e804ef1a859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e5093f6e15934f8fc8ad7fccf8da060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2811645ff0a81551a6bb95555bc6561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379576e09edd71a831af5edcf014b5eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9fe9e5a21c736b892fe58874acb9163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2f5aa500d96fc264e5e9e7227efa264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b2afdf2833cdc104684a251acaf0565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fe016545a837a87f710733dea7ef566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422e709ce6dc75e57b6cdc20f72ef9d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24635ad539295928d2c02a4fa68d1a6368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfdaff0b0ea8555923ddcf9c8f138769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f6186a0d801ed96897bbc13134e2170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161fa0340787f509597abb266a74ca171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb2d34531ef1b8d58be1b4103fdb7d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3889183a73bb12f5aa3fc11ccd5a873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce16d51b7f8bdfcc1be6fa22820b4a974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0799678415a9c49a08c46aade42cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a121f6917a376eca74047c20200e776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efacdbcdd0730b03bee6139b09166dd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d2ef6f3a4085c7cb3728000a64f2a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702fb5c88422a093db4e92e69f5c8f479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f7417910d1782e05119737d64e56b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c1db500d1905d5d6e270968bd3b9a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d7b7511faeb8a400baa7a5d4d7d0082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201454a691d726053239b3328631401e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff824b1cbf04a3d4ff8799bb62b3a94684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4275c6ac0a15e4ed8dc039de161b985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09437bb6f9a71476222f28762258945d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8054f6d6f6d52fbda9b77090c9e9a6b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89f1e137fd1801e68217747d7f47c488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117ebe3b21c48678405f6e372819c1889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349704bb487ea5afc5af453b56f811ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87d3e9f139d12af73d7cff767f53ae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da94a5804343df0d7bfcf615cfdc77792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fb5bded9a82d53f75fa500e5d9f8993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359ec32426d42131b054a505167306a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e950e5983a3958ab62a841e24afc595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e018fa1e24783db2b359fe838d7bf996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae0c34bb36413df8b944b53f39833a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e28a344b665fe6a7d2d7b2ca4487c098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d77d4b14434e41adad005b36acfa5f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c10e9fa644a8d7e9e696ab2393151100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95c49ea70a19fcd243d9248ca74a2b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6aa99debf8fb55c56e51f71c2a27f3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04fb07dc2a950c12395104f037150c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4e68156950d6a6cc56189c4c37221104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d785ab023435a532fb3827f31d0b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fb06b71f2d14b11d3d77ac6133293106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a44f79d0ccd5b46981dcd58e6a837107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070aa189526da9e05f355718111ce90f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7962644c53639fc603dbd934cb63a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b65566cf52e2b17239901f99f9b85110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61bc9af8418e1bcccdad96539aa49c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a87d68a692737735d236ae5ac75ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3dbcae530aae1a0924b7cb0d56ea6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d000aea94670dbdc3281f8c071c99114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83c6ff037b3537d6f86191534c1dbe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c11ee2ee38bc06bbd730c39a9b7f31116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d74bc3ac8f111b984d1d75df6c2736117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2343603a7b478f15751f7a0526160118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917177c44da81561e46682905908dc1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7604de1bb9d9f67e093d7c24d9299f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7339135f199d5072e0412fa7e0ccb6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983fb1ba18e31002b8a31a90b04f34b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f503b72bff456c3447ec6d276dda9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79745fdeab60abec03505af1d329e616124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5c8270fd7106eb55f4d8d7fefcec4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a11aefe0c903dafb4982586b7a08a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4392897da00d9daf65737a7d1d907127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1694c96eb66dd904db8c8bac9a6a42e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9358e578e4f1ddb662c2ab24911eb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e6045baea48f811ef96b0089b8516130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba41a844e0767e368525f3d98c9cfe9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e463f99591711af3c04196aa425a6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcee2def414edf8f973c6ade10dfbcc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36619e4900b04d9862367517e83a1b13134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4301da271d4305b1f7ccdf5f24c92b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b6bf2f547024cedeb4dedecd438b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341971da6420182cc906702a9a5a4a0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a0c0e1b1c6b5bf35bbdfd85ea7a7f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da64c087b6eaa8f8df0ec4e73149a9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732237458dd341914c5bb3557c55423140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1164ed0acf78f56017477e6e5d9e4d3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ee590389a1f2c51a5c65fb292fd7e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8078355c884edcdf58a52e1420214143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac91df8c961c50b6301a1638890e47144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d69ebcc56b2d064f8edbde2badfb9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab6205f69f2b06d2ccd5f01c9bca38146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db4ad789083a907ce969550247f3a0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892a03ee0bd12fb3ac9787f869dbf91148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014746ec391606fcbfad11a50604450a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1e1bb2d20cd16cef8aa98073eb3d7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919797a8a1a3ffd8a4002d4bec1b464c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc113feee54b6cb235baaa18e77dfe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659d1f02a93d86a41cbdcc38f9c5343153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70a9e8d0c6e3ec02bb43d7b229ccd5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ecbcf1ea27fefa7ee02518e10f495155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a6ba13bb542ead197b15677a7a32f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e896101b09cc7148d5b7a048295f591157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a876a318fddc52b7956564e579dd5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b27703b417dd54c4555ed1edcb00e3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b273bd15f50de69bdcddb539c9e19fa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc237bd14d861ead2607e0646ce016c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75913b8aa04c2439d5f6a55839a48d82162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b918cd0dd98c4599c288287cbc42a3e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075b49cc98a124b848ffcbfdcba1689164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102d25fafd57afb6e8869d7c150eecc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37bec155891cdeeed770e8c070460f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67ee12808ab34d33f67ba3d3e3ae81167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da56bcfcb1fed36803ba13f63f6e862168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113629f8995816e746c47775d11b62cb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf9fbd4a61c47ded9ebee6546a68a8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99931b5b5b86a29b57d4b924c79ada171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511c2da5dafa5ed529028527b8c172a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6315e6e2f19bd6a7b37164b51e1500f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37a963983387ada17247c0f8c0af2e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bac91cc378de94bc84602cea61205175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf288cb9e887903490d0c45d026216176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d8a6aaae956c56a5f42f1b361e4c6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5e0a164403b8965955a4523bfef5a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017ef2d23eb8734664026371c875b2f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bdf64fefd78c2fc70717b01d57f80180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb15f44215ce6fc9dac2b4fe92d8d1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba29d70930ba4bc2954ed60de61da9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579c790c5a83e27317741d64ea9574a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c01334c70332310b2f2be26cf9a5c0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c497d09a0d4f24f339cfce3545176185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68d19030fd351243a9947feb21244c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e3c15db6b20f4e355f97e2e0dd875187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9027b11be15bf114fa57675b0da1d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bcbfd01d5bcb5daa5672d4ec793363189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c9f35cc7cff763dbf904ae595726d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cecb8c89c9ab134dd95bee1bd1946fa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e6187ca29339822eb5185c33f2e7c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35187b4e90d25657be48631f6f154d23193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce891ceeb6ac4304fe65b482b43f733194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818dc9029d05e12fc3966152ec589e5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e7ec430c41e4e4b2ae924169aa7ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56e54dd9d5755df8926a3daf1c04c6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ad2b442eb80c28166fab3e3934365198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a33d1afa482ca98ea5ec44c564b8cb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c446baacb7bba825cfdb9c16f009d0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee7f77c433c5ded50c9d6e38db635d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc6e9c406cfc3817926f40af0356e6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181f91aa2a08bbd1831f2697639026f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb71c5e8a09e933dfef9e1fc9a4c14204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f8aa099cd163f84bdc28d96c767ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d91bdafcb67ca4566d1329d344a2e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ccdbbb6887d26f5b4e72755907fdd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6175ea4c3c1eb7da0b4c778f064cc0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1c237472f2fc47586f02631dcd2f9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541bb8540e4e73cce3de0bbf19ebf01210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fbb5aa1db1fabadbc060b50b32593211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b18ccdc5248e1e91b67dc98948ce1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a22a5e10217e9b563b0d944caede4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757529de2e9aa125cc8b63c4626c77a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479bcb79270638997075a728f67181a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961111bc9c91a7aa429c441e5dba021216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283188c7a615cb05879be0e4ee023b9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7aa03be5bd911fda552d9c88fb741d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec73ce25e94043e32d63a2385b05ade219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0232fe4704e816dd3bcc29760527634220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1074fba6037261eb14c4688cfaaceef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e17aa456d5ade4ae8ba2b6f73aa71f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a696cd311b97511d33a90da75c3b911223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01debe25ce4e9250520587256931964224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70615ed76ea31ea94df5e99f9a85e9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe52fa378e085e7263c308dfadd3431226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b29f08d38653ac19f3734f0442e9c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd6708fbbbe00fefad3da8e188b3b6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b76bb5b557e8cb50f596433178e1e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c54e968be04513cfd03271ecd43d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfd292d3288d82db44d8cd8ec6ded2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4d262b306f4471755c3892f81a43d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366796578d870ff0541726b644f0fbb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf553ff270161976e21cb6018b7948234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b396a1b12f6d660757fad10f2ac0a5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae60a05517859e6deb315744d489443236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0aa7a643fb150d63751ed6d4d291b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffda7c475a5741a72f462fc63ed90a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196b3bf3f6325fd39f74213d122f208239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030bf79ead6dfeef3c39dafaf1ae938240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d55674ede26419e08a437ec29d982241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d918c09a2d5ba5923f7ed7d620c9c0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29a8a888b34fe34348e9eaa75a77f9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58946512356b7fcfed7a9f600d82b103244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4fb1ab47f4588502e3b258072ed81245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f106e6a4fc1f61610eecfc8ed9c5de9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca6b5bc9d799411c939a3d2a501783247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab8ebee30fcf77ecd94ab9bec6472e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f973af7b453e5842f14721609af8891249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0661b37f1ff3ceb182b307f9cd2f32250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e4c036c6eb0521766f3d0eaec577b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f07afa53230dad1a969e02b359ede252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5964e1d7d057f3ca129ec52bc82b8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db831022542e73b0a0e6698438a25a24254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481a47a25c47cca0522529c0df5d1ed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cdac15f7352c56ded9657e40fac7e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5975641b0ca5c95962997916a6c94257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035232a21f16d269018147482c30391258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf79d1fc8a084bb557d1dc2c590225259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50496c4f7f83b79d0a0221fc50968991260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a15b269fdbbe2c6768eb540f60015261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9688647a16e7d298e6138852e28c20a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb72907b2c7bd4d7a34be2e0ca2dd42263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4f00a80f519a59f352600502a154b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095475694da98a8c1360716b7ac623d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4344af32e28fafdd4f6737465f1d3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfcaa6a5d540363d7f91c7cc29ec70b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d478a990fe766b4a57ea06237f36a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b24b9a2769a1a3dfea701ed839dc81269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61f197b143b325089947bd063f5ead270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3cc514308b44f4fb6ebea2c0b4260271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388a6bcf705cda1b4b5aaad90edf808272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6a98b040641ef68b201c6db884b26273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8043c9874c57fd13882615c8e53ae57274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fcd3633e435bfdb3f752dd171e2f92275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc293dafd7dfe8d3e024a7ca2bf8c0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308c7130554c3c63e663cdbcc2fae9f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935757cf43ba9c23726e9428f17c7ead278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92226584149f84f5a644d2bc7f2b8e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1053a38347e92404cfef29e18ede287280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441940f4f5ee5001575a4c5ad7494b95281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e957872061f7c9ceb4b1b726a645ee5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9bb536d83513c9899f172a75329b1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da911122399f67e5a28bc3b453d673db284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c43b11a5be4de204c05e3f1ba72159285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580001660b5774e10a5bf62e4f71363286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40864fae6b9859799f5102977b3e4b7d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b5f9899b3adfc2ccead62f2b8f604288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f587180655a3d9abfef735ddb8b8a5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b2621c5dd63e0996207cd8b6023ee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8438fc67bbd59cd6349039ec044fbca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fc9d2f737a8ff341a773baf5400af292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afaa7d73c1877c39eeb8bb5969a993293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a206d759c79bb34c0bd026dbea332c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e86143c1c1d64616530a9513f28b8b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9defa85054c451324b30b963cddf6fe1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07d9514ff045eca6711c10522ca4a0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e748a2bc16b4d649172a78d7650bbc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a56bcb16c6b915ef9ee37c991922ee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e3e83a736ad53b445f41b37f5aa60300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c8dcc01f20e0ffb1662bde72da02a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ccd63e059086cfecad63575cad5359302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b06aeab922551a6e0363705ef34ce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22603cc625ece774dc5a4f65d99a03304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379192710a076c538064fcc4688bed2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31dab3dc4dcdc55e83ff030e6eaa1b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05746bf68d4956a1edd1c93a7c7c38c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b2ee354bc8558a267c08203b6b5d8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cad44a007db29a119f259d4b73719e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f36959999e6121bf2ad77fbea9a9b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d8307d5220b36aeb0c440d9a3b33f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a14ca56352805532c6d0c159195c4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66562080d985499d2c466234eef58f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfefa2ff18a07bcf9545f50f1f81cc1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca27128d0acf72d48b205ec67a8597315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf312d976175873aca182379bfee2754316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c265a6966868c547ab5ac25a47f3586317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132ce973ec9872dd06d5baf22ac6a67318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac0959ab3df7a89d251c0ce58992a2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a940a874eceff62a662e63b05349c8b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbdb4355fe9a1574f9598c963691df321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286ebc4dedc753e2738a0f5f608c3d2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfd8e29520bf127b178ce6c2170540323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a05286c5ae40c2b5d3ace081ab61f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e39b60b6cc1c7cf23372dc74d81b4325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>