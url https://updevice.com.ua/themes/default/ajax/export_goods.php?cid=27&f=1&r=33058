--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f6a20cd6ab6cf953b8d8983db7f0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5390962308232cd59e1c755d198f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6224b98162859b63c1fc6efd757713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0032b9294fa40536c9f5038a88d564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe13f21524cf74c3fe21c0a3fb32d45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6ed37259001527ab1e6cbed013fa96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a142dc7e19660c7a2a03e925bb19cd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f883639d593ecce8901544bced8822f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657d3a055ac2696f7cfff38144e25e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e826ce68eb7f86cc2782003aa040d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe18a7ddbb040cdf2c7d5159d6928d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0cc6f16efe9e2cc5d6502aaf013dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45324d1d397c8da801a4c8fe2f8222fc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34a1755f60d907acf9ad57fbb1f86014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0c4de0dd41a258f7a1182ebfa8deb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88565ad564b9cc3dfe51c2d873b217e516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e67dfa85ef22727100540b903f56817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4b84e8ee61f7c46201bc02a2810e818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15624cadc6cac91335b265ce4ae7a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e4062b8dc5898aeb44640d48efd2e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a028fe4e4262965cf9aa5ce20a1d421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad443e9aa81651444c4a4b3f712af822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4f5fc37dd87a1764e491fa1ee36b123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26a6fac1841e1efafe07929a727e2c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369f5ce8cf1da0106f97a57f7593c3a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69b046d19ce387b7e3f6d10aca1c9726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2e4e6bd663c10afb716e4a523f48a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4279a87ed39f63da1dd3ed55373603128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22bb5017f12e79f2a2f1b9c9ce183129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443cd4844b81820d4790c57a4a91c2830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a695eab76bd7e770dfe26e5d89d213031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc44085c0a136f1153d79394a963c0732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4933b32514be3a283574aa2e484ae6d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380c03e1f8216db9396934aa08939f334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159181b41d82d08559470a16441b4e4235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259aa8430831540fbc7b425000fd65d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d66bcce4835ec33681f11a04e8b2237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9e665087bd097358a4cc917bc27a038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb198731ff4a0d75d5d1e1d970ce1bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbabdaea2d90fff8f89314a0dd94bf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7f9ad43e38fbee0dcfff3b812252741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713797cfd3d321df0fecc382d6ee8d442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bad69d39906bdca16a3d40cb3f06843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4519332a4695de5c1aa44c3046f29944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8fe86ecafb09375239f60cca8b03945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e975126c768d0bae423eebc62dd0d2d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed73f04877eaea5005868f94b6961047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fa2a812f226258742bd49ad289b6b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0b185baf4d722ff48bca3f1f1857649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97bc4bdecf088e13b991e86df8e14f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2859258f0a9c687a903459fd12bf7251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fde3b40c52082fee4802001e3b9c252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721efde134ceb7f80b48849e9c12ac5053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32949965b79b96982e5dad683e79365854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f712381fa312e610e9305bfe5dac0155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ddb46bd64f6ac11ea3416aeb768f056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d09c5a289f4c75d765f8a8ca678c6757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a9e6f9146c34b60dfcd2805f4922258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92bda7b3dac5bdbd0e22cc520379cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bfdff0e3bc351904efab4114aff5860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924a5265fdf2fff825f0e42d212c45061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079434f152fd4b9a1f8b44e8cf5a70162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c2648e93f850465cfd9371d6f95d663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05354c307993ae2e08a2a8c751bee85c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90379be65c337afcf27133dfbb9c120a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02616ecb50fe0e05308280ceb78050a966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaad7d01ddbdd8c340c386818f394a067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56358ee5b87453f909b5efedddae046468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82d052d309c516d2cc948b820eef1c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74b0e96e1f5e49ffce45730f7ac92670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd49581288b60c5bd799b6216886f5a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b3504428a46a51d600d896a0ddf1c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f6fd335fafefe40df70865cc756cf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39953e22c653fb1a8458fae6880789874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4418a1df9826973a0ffe81c575cf8275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5000f522725c8dab3d44adca80048b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c661a65fe4eb752bb1c55f228a3052677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e79ca862516b1099c0271e5699225578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe77114311f5294e927c1e154e40bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32209f5cac05deec2933bdbddcafa5b580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce25c9e5ccf5073cb065ecbac911d5681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a4ce8e6d89ef2860e8c9fe69ed20c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196073f76c0aeacf1b474afe39271e5683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a98357b6d66ff3c7d8577d166b0e7084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13080c870c463f5f44586ac27fc830d685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a082aca139e70d32f3695055f1b4786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27046d8c2541cea67be79b96ecab289787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e426d3c5f714c3c9c8db2a3f99f65f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850789a84b31d6b29573093e612b1d389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568136efc2c037b56f8b282732855e390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc32e44ccfbc378c1956cb14f54246791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6628a4cf159b30e1bd5290c9352b2c192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2e854ed7e61bf16901fa3d684954393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a3c8df415f4304177cb84a31d935d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47997290624c4f858cbf0f75186828095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31ddb26fe5d00dfeeb28de37fc103896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fc1cb0d6cead9ad37fcd6b90e0dc897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182478c56053d3f38ee789dd371d939998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac683b1bdb8f94e7f285c32266939c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7ce30e0780d31026a12707c6d3aaf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa46d5032f21b445511c2fa654e9463101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272826f00cfaea3182364934366e6bd1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4e441bd994120b3f62be21204fc95103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a44c258b781dc29c7b738e0fc04c98104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654aefe52a6498ef844cceb653891894105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d2b2d0bc87169750ea98a2798dcc0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909630f4ca4346c2545f5860cfa32412107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa63247536f0115ad1421d72a0cdf3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0279f3ddddf5a319e79da7e64ad5a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1347e91f67c5616cef2b854a6c7dd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b07b82450991b8f9494cb4ae9ee142111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae4b1bab1b5314d851e9992cdfeca5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963edafdc3181e9ef48a5136d98d34b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1bdec27a0cbde52fe58d127ca4b9d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056b72b68e900f5b50eefc9b17907d5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056f89e6971164ade6802d4e7322222116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb2b824dd68df748ec7974050772a9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37171d41b483b8c7832eb49e42ce952f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ae6e621fe6abf16bb47c8bf70993c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec4d0d5e1c856c87d744004035ed2a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a69746a5a60aa730d7f16d2f49d15121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf160ed34b1564af25aba923fa87607122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5180becd902363a7597adcfd9648c1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fea2cfa6b1e52509b34ce13356a10d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1d2ad21c5747d245332edd2f2ab9f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc1365ab50c8e30428fb34988cf3cc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e897e7eda0a2c986859807ef61487127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286bd199d3218e105869d37e0920d0a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb153251a5510a8ef6a8a976fefcf62129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d024d6f0e10b4dcc35d15752dfded4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537d172b824abff349b3d2200d82182131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb4f23f3374ac8721af3c3e98d56e8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d87a2ce4b3ed2f87652c927597499133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6cc15794d3a6e8f8e8a21a5449bf15134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fdcaf69f4cab4b2cf5ff95396ece1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6ab1592efa038c6e8da9ac199aa7c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1352954eb085b084a38c8ebd27a88137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09578406e4af594b5ffae14ac5b945138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f154f06bfb898cef18e8a2d4634188139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e18cf111fbfbae9dcd869afd29202140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b4a47faf07c50d5540acea59f313c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb6d7f3aa9d15ad21634fdca5bd5fc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a6792b484f69d9de37834190b2c0e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0857ce7421d04f8a5e5be58009a6b4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3fefadbe39196825073cd16b5b2b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea70e30280ed11ff9163406791dd45146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12740ecc384d388172e352512aea29e4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debec8b7f4b630c2e58dd164c82d32d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dfc20b0367ad7cc04b51f7ab467685149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8380011ce241ec2e85d8d69c3ada5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa670304230cb4c1e5ab2463db6d276d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abd031beead037e1241c2b2ac7968e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687a723f3fce5acc2a3e4e09bfce66a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab989b95a0f43519589d2ed3f18b6a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff06bbe46b9c40b3263038670af9dc7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54aa98e768aacce23d1fe4dbddf7256156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f005b9cac2249d4932330c4d4ea790157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ea12334c4be07be3727baafdf1950158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e0bdac1e06a6e3fd9704392923511159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db261a535c3ab4be53b8c290368d21160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d50f4e4bda660fd96104b951f9982b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61591593e7771ea2427531312a762e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2e7143a856d6512e9c7d861c672bc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff523593fa3daeee1847c5c3f1397b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59d1e105c6ecf978dd881931073368165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8f8cc829402e344a055425df65837166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab2c71b00c3a529b7f1740a65e1b7d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83622f5a37a840422ff7ff1f0071e26e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7caba05f24779e6e16bfd40f04c937169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf569d8f5fd9f9c731e33771890ec4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb8baa18574e4a0e552457fa4c7e4c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f5b86da973093fea8cdb41d031beb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882952e8dd57c95f784b74d52aee855173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2709d005097a0d42f7bb6964c65d0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6c64289b83120081b209f426bf528175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92462410eb59368cfe0948cdfd18f26176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6a715a241705ece171e8951e58445177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882e291058a34b941e994693af2c9d9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d5f906b8d0b9cc5a662b4bc9b3af5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de419858b98357f8fea644b7c0961653180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2675c59725eba23555f17426d1b5b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faeb6eacb63be90daed28c27143e30a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce492aa82b86e3e6851c862281c5cf4f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86168664036bb8d05b1be22102fae5b7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0fdaf7c96f02bd6db99173691003d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112719590d922dd6ea923021825ed3d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafb41ea5c657f98ab60138daa8358b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6b90c0e405c8fbabc888d0d9aec89188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a370e53614113ee65d631836a90083d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddba91777fdfaa52fc818c15c57e135190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e735ae26213aa9d9cfaef7f6a3beee2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d9cefaae8d2c3fccb10be1b2ff8d9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964bb7ab5267d68fe7157f7dd4fc74d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b20476fa587b9e92ec947bcb182ef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84b6b4658376d02c350c57c5ffbe5c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255de1d4431cf59bc14375fa75c3121196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e16ed564389fd8a4daf8f305554b9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a572d92da33762ebbc2a71b87bd9b2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57452a059dc6d1cf00eae13013ce3c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0069b0fb11b6eaad59fc6861b3954a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0095c4dc1f4acc7195e3f76daabf75201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f2cd20fc8e470de24d88dcf84b230202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb33433af7d6d1f2a31e0e4215902ee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d2532c54f1a44f8650c4e848c5261204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e839b1c95b796793e99932e77508ea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aae14f09e933cf75aa22fcb5730a42206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c925b112fcbf408e6ba76de177b2f4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f652a5724cc92912486181718b8060208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71119fed7d88b9cf60b67754ab7ffd4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60875eb6b6bcde6dc93d42f93fb57bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091aaedadba0c5dbc52e3c81a0f7b52211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fc9e22a1d7a71d143795380320401212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90856c5196876d250e0461805778ad4c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdabfabd66a6806023f1b20f46b33f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e9a4a94c4fed517ac0da49267cf18215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73fe8fb99c714b5002caed1b4ab5b9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f509b20bd8b1020125b2888850e4a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729bac288452c041593edd91925ba8b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48517a4c3293c5d62ad51d424d3e0bb5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309dcbaa0f0e3f38e5da7a5b4b2fd437220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2a7d455818fb57c97595e9a10cd9c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce524513d9e9aabb5937a531b6c28b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0e952ffa20ad38d6f0dffb3a02de5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1292605c6e297b9dfa16f7dc5a59dc6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3eca0a68b438757e00e127d026e48225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bb0ebae7bcb1c8c3b80e076e2aa0d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eab9faae0583bf84bd830f56c34bca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a06e49799338866dc68ab24cca263f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3272a26c6d3f1177e4d28c6a2b0f8bc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f087f12fc6d6b4ef06e060f1a00cd90230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65c1bd110ae44bf5adeead9428fe9c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4878531eaff2f1a003081704f5f0b71232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b2e08cdbaef5bfc1695a43fae4768233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce866722d64c11244e628d18b7148295234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed15fa31e0f81d21d1f6aeb9de58b5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233345759f85a081f9c0cb1bf1b2cf7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc72e1ea3bf40bc523e42ec0933a0b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac92ab4c8a94bbce7772dec288e972238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc9d03240fe001359a1eaad1681c61239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb81f7aef1c76f48af04d8d213cd382240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8ce4ab174020401aa925f9fa44048241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec947d23a3cc78f9e326eb80183337e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4bc99d17b420b962b57d8072b26249243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ddb1963ae1ee1e4e104964083a4df1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144578b788d6e13436a651b67cc591e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbd56b4cec885bf29b49b71ce5de06246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e27a7e344c21d64ccac8c5f12cc2d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83bc5215321a4698d1d14b80cb1744248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e5fd5666d8c0513be75ddee453907249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd9a9447e86229e1c81482e85d9ea6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174351556e171d9ad57e9323464a693251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f28d172fadff1b00ed6259e5b7a7ce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ae8bce7f015b5c168dd1cb91c8bd7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0fac587369a366dc80bdc9ac09950254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf47adf03809ef066bef0fdde9709a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbe5d22d33ea8dece79d58c40bef43256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc5b6bc0b9f3c3ed61d4288e0c38da257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c49f13a9d1a007c1f8e8922ba8373258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c17681c62aecfb28458ab802398611259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cca256a8a96fbb962987da38bc2bf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d27f1f872ed3f9d94af2b957ae893261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcbba39c594935b03b47e3831ed8ec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0ee904054a60c41ae97860b50e007263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55481239ab0aa18f6ea277fc20cee38a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08144a05513e85a1d14362e51f4719a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6086236871cb57fd9b4bbae88d775266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095869e5ef57c7b72063af529d21f195267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed28907ba6d12c33ac1ce2737f92cf5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509e7454b9dc7600929ab51ef5007f6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9d69c8cb34f7ab2278f19da651874270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e988e48f27c00a39206a632045b410e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2966e7595ee2c8bc8db1b2f0b62fe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8159b2dcadb373548f2eb586e5eb974273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362cb9ea85fc468a585457ef21b6ef7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ccf99c1d9678352d90a4b8f22ebb40275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100747acf4514738bbcbf4bc40746782276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ab071c8b8dd22cecd8ff86f6ff320277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04fb72af8f60589b14d8c79f408566278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e153f3e224cc9886703938c728bc9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce787dc32b8c45a7aff90671b4fb03d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b76418d67102b7200fbd8c5c41e83281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4621a2d33006c0bf163af4722c640282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970499ccdf690290780e55c97f4b44c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418abdce1f75442bf81ece7d35f0241284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5cad2836f1bbc5b995a5ad7dc7ef4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfadcb0a38dedb68d099162a6a2445286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64547f9cbbfe9201803d1081a20b5f3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88316db28725cadf670cd581a143f67b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbeda45fa7e58152ccb3470d8830cf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895d4df9ffcf943dab9d7cff4266186290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768d6fad2f3f9dc70d817605ff820de291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c3e22e42c365ff5b54559db35870d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747777dd7d75007c3ba47ce2db1a5de293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3470954124ff873364009ef5240fa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e81c380711b6ec6dfce5da5d613ede295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c473dfa92ac84f047a37f7034d2f71296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ab73c357e849b201ead31b7785cb8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8f06fb53f8e821997fc913e2e5c51298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73199543a5c2871e66ed68e68c492889299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79fc5b47235ef5977ac5a3beab7174300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a9c940b2489da351900dcecea8940301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79c22dd5e595f72764c06cc78e42db302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb51eb1f9b7e8774b9455ae81954b7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a74eaf8cdeaf7ab0d65dae739b973304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355f186021c00855e83170565f5c0b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf03c1705c3f755adac6a7cf7f6073306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2d6062fb419a3314f4fdc8a349cba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f1235e41b8eab0ac26077132e5366308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06478b73e65e1821d83d4734afb8691309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208c586e278976dea3ade6ad2c1559b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a5a3f0d16626a75daa62bc16c5e00311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e14e1e1173a41d35f5732cf005cd4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b12dac242e9859fa9697c81697732e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed433002d025100f7ec4409cfc0d78c8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05866761f8da8d156c18a62e5dc13b5c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35fc6005df1438be80593d3b6f6c258316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391c51d59504e3362044e660e943a56317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712cba4d69f8c3de81a65abfff2f554318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692268becaa5ab7c28317dfc57a4568319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad82f7e9a31701e1da20d72b4def6c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6be770d2952d04aeedabc0a36b995321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0522be7866a0e98cbcf1063c306b291322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a04d4801d041f77435c41dcbf741e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd104b41e6f71753174b93bbf6067063324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532b52036a24e923dc8651fea76160b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf2c84f04679bbb601ca06d41f863e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1796863e95dbf6e8ad9318947c116327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a3a57546d809656f20c10e621752f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09605dc4ac0f161ff0f2c405d145db7c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ba8f4b1574f561c4bf4ddd7a8e103330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdf71f67df369bc580a8f83c33b06c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9297a89b156258452711e77592e5dd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca8c6c08cd3a74181c789dff8fda7d333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f05d7107f6941e948bf3bd1ea44fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09669c44ce051cc455caa2fbe349be6b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1225c99a998c344c433e875f76995aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f0cfe4798b6dce0bdbaa882269e464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454857e6652695250506d1f6aad0aee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50b932172cdd81d23f1c3ec61f1dc66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17a8a7a54303d097b845b214ca75327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b12b080c0f24a624f03c63c5f3a6c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a666a636aaa23c7789c653ff7c58729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecbccf199701d42fb3f9c0d433775810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9fa9509a5a8752e9766e6c4d4f437d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f286c11846e088b2cd9d1d4bed9ae412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbf6842099220ef46a120ff081374113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb44b4df7650af89dd61ec9c29b90714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b25dc2824e58d49c90a2cec9504b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10b73438ae1e74aa59873f78998f4c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e66b84c9209ebc88b36a7838b645d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07427b4ebdf5a357f3b55bb3955e0818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803cfa4f68547c09b7c752f9437288019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102edb9a49bb5c0008e38f8f539b23bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0775416bc8a73eff2430ea03960c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34c432c97d5018e4b41d40c696593b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad11ddca701e9182fbc23bae61171b923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019718b90d59d3a7841bff46ea9aff724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797732eee57737357f57f0ea660fe4125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91414fdf704b1e3df20279f8cbffbd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be25d52af0159bad9c3aedcd890136c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66ea5e25a5cdbf65989089b0ba28aa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab06e548c05e7f47be3702a191b1c8e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8bc637c3d13d309f45d076813665830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8ce53a8cd929333a01bdcc0db7f9131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7f1f7f6f49d1acfaa67bc17d78bc532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74c77959f600bf3e6667f2e39fac9b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d93a4c0fab2cab71c66d664c5fcbce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f5ba7ff373b954e1a131f745765fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a211f314d75f985f42807b0a34bfd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641a86018b13ef933fa337b4e026aed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44201c3b8e90ac281e2a034c7565c8bb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0cc66142bd46bf7b1cc96505c96b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928a40e50d6c1cf45198e3de39e103340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc539060623a2d47ab4edc707a3198041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04c80bea860f68c8ee9feed489af0d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284fb05a67309ae43e3e8930965538f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8efd628065e9c690913e6aa7a62cc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63a81cef27f827fae823c47b80747d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d9f14d2b5fa5c3422fcc939ab999046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c4f3178deb6cee9df4a93fc6e758a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21eca84c02c6314a9e7cc008fa6f1e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c6ebf85bff35527910421325390a049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffcfefa1c9db6a99778f7078b662aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01239b3fc82c067920e3a4b3e3f3ff4651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3f1e313b0194bc07abe51812b4ac652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ab8413cbf9c675657fc07aad32fc253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d12eda45199cca7aeeac7abfd554e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f2434a35ed5b6d48087aad5a658f455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf80a23e07d73210ac99cc3ba6f5b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7cfd82be472647c5a0326f8313d4a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c0c482cfe0c76abed394dbc42521f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e66f6cef71e0703843e1a73262b1e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052003073a8096d0df93d4c6904eb79560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fef5d1c5061fa5eaa93e04f241426a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b61bd8bf7e5173c2c906e942ba515c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39261ee98a53c9696ab7db1d86c1297e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36425339e072f88e090a035fca749864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af7c10b63ab537a37700ce779f9bba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de4defdc527ebef62520e9a05d289866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d8b623c5542900ad2ef01bdcd736667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ac2d43a34475d2b46cee6342e621668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181441e66969e8b0dc893b6082bf742f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a0111728e824934d5f4dd9292e56c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5af1d947788299b7ea4a7893ad6a7471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550e71e0f25cd32cbb6365b2619dfed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5409c86570fc822122cdd711cd53773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32b97d992700021a52951abf21e07d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f132a99bb55d6acf58f82762fd019d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71cc17cbcef4d0840756d0bab1cea776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa05559ab294ef44a2413dd5bcd612977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd3f2d763ca33b65638b8beade719078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0f900824022742d9f159f331798bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26d140cc71831f96125f126dc748e780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2ee51d07e7f7db271997588dba41681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12da4d8242e46870bacaceeb16051382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac8b57b0ec2d30ad1a72a99b39155983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a5aa17584fe1372977a1fae16edf884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa92606cc51261196cc27a2c2e3cf4f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ddc5901bdb2dece486a8fb09d3c4f386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3ed873d4617669420d6a6df6b0e5287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b74b81fdedb5aabe6470b2960f2a3688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17983861afe22f39edc8bd338426770a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582f3f437d4c5a000857b2fbaf11a8f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc33ae9decde95e244002d1e30a574691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9bbe2b1e5ff6d0d87e663fc4496e9692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde89e7a5818836e9bc9c7ff8aeb483693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c5f6b728305e96a9888eb88134aa294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd093f9ea45350d47bbc9e05ece0f5395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396821853cf745137635bee1e1c810c496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f30e181bba2e6651a6bd15df43c5b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c1369c74aaad321162e5f71c9b01598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842c3bbeea825e150220234b7578d1c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac872452d3769f965b79a4b705489f1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90061bd966c9652a1be2792ed789a62101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c06f648c6db071080dcbde5af3997102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf2592135d4a3473f58c5ed669d49c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c2771afca04c99a96b4cd256022f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd148281663d040ccd7a4f6392bddb9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638bd00f361af33aa5de6c29fd27661c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0ea345346c32d8211dc300af0aaa3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2057f5cbdc6134d7338cee055ba6e4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb43240388114a7daf1796fabc3681109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db1819d71b082b9df613ac9f0ab7de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe696b8256a5a4585e6497a1351804111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3107ff7033af0fc184e96498aa2a9b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92de414db78a628958d81d4f22bdd88113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455fcc500d9972c5aba2aeaf07f1f0a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac990961b052e8cc9602bb7a16b3eb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712c1f5f34b4c8ea45b6421cda0970e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afed7a4767f29d1f7c5c7404ff67d7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a23d1db667b24028f49d91e56bf7e1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aad72b6e8b32db2b14ced2e50c6c7b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471354410594c455eedefb6229311a3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2445d37eb53d16083e5332a3b67ef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb3011545ee33d6612d2891e473f55122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c6748262a0f8fb2ec646c30f3f6b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ec25c158f29be86185036421d321f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ee318263b45b2f488068ad3ff2755125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b0f24790db7917d2991db0f396e08126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835893ae128c5d6816f7e6e6902c5a04127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ceaa729a8a4156c0637cf2f56b443f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535965e466f754ba0c92a85c9a66ad0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e573694eb05f77c78877a978d5408130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683079a0ea1083ae944fcd0511fe773a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71272ad66de9617bb6ee49bc46d8031c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a380bd524f57f7709ed3863aa888c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68660b7d4e79221e9e2bf917540adf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e156fd111f42d78d119d01c492da5e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4af0593979b7c4b2f1d10dfe9f66e0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d59cf15446eec8a42bea55a07aa34137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4d7cbb714e96920395776b3d65820138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79217c96297a7131d7b193ed3f68fa79139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdb4c5ed0117e0d474970e097dc14b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7d4bfac04263a15c5e3b4d37bf46f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b78a668665d5ed7b102bc8dd1811c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103479b16dce0ca45c7a6ffb90c21952143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9261f8c51625649b3073e8ca87e1fe5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2b7611afd27be0273bffe8a2c3e0a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267fd9ca0b91a636c7a8c9ce9a3c1dbe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67226cec259dcc79dc0f49056655d30a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efc4a6be6f08c847330e9313b452e0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8ad1d3a65061adc87b50dc8c5b6b9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aacfab0a47d18e108d8e4ddf4c44b10150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68300fee58f9fbc38023df72438cabce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8328e407b014b93649c197c1164548152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf203cb0a89b00778c8b674e9658400153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fcabfe8e0afd65d0892b1432bd6df154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbebeb92e38581bc33fecb4c142c40155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6165259140b797968b7f83ad2b459156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659357af2f28729e2967dbda38c258c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52888666cc46e5aaa2abcebd36b428a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d78f7b0848f658470a41cc1cf7a74d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca9164447df8f7d5465ccbb2dbdf57160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb129b18aa78ef3e619b8909a45f9d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a936d653182f2eae5a1c8af029739ea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2cab8ea9699cc49e982dc983af313163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4eeb6fa07dd6b95a8428d2a3b223ff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20946ac9de2d9f484226b01a0908b8db165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc21c52821e5a2cc3edab18da1f6c60166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293eacaf7396d44983f488124b627b2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3e3554d3d62a389a80f30b297b805168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b894bfd0b5772d23b16d4d8ec853523169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd19dac4ba2cab8dc858c65e15e0224170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b95957e60d37516c9a2fe9a10722e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc762c78951ef619aa5bec18700b602172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a67a3b0b29aed0760c29c823e99ef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d27416d5c16bb7ab3e23bc90d6de5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8336565c2d1a62255e8f9e10f02973f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cee38e2d7e0f050760961b9c1317fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd7ca85ea2e8e34ad99bb6465f9ec0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf0446a708f1e9cf99430a83b190ca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401c7262b5af214d8738fcf1008ccfd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf396f25e6888b720860116e9ca9364180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e751d70bfd2acbef8a12c4137ddee0d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b9fc5ce4deb105f0e061e280e8e8a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab16eec33c9fba5f61c58442c92c753183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf558d379c83b6aeda7349f93970397184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d826b9730f87ac70832e3bc2f819e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ceddc403fe53005282ea4a57d3054186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b68483ad9ca99b70bee9633d590f1b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575bb7e907fab3f4253428a76cdfb201188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0d289e3db581a1a653426c52ec42a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6c9925e77eb1cb571bcea0525415e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a18eb8bbe5dc24b3d11691fd66da7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27c290fa52dc3419d72f2fcbf98781192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f64ca051af69bba8853025fee64e7c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd076861635e0fb9afab63730b92267194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e251944ac07009c3bfce77e0642289195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765edfa084765f72eff1497ef225139196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76faa1639ac7817e71098b84ad7939197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e13bd37c79ee1cab3da35b5ac54fa3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3684d11567bfca0bd3d8eec683b5e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef66792c3f3bba741fff0f06e0e585200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41caad56d40dde54fa199305edb434201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6f5c4684a7471b877cf9eaea5d006202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2808daab80ab8fca59e809a69d756203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ff366657bf84b5252818302e88cec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f3092ad3fdf0a8c3bc9a38134f01d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd4d6f46a903080ed18f46f8047b66206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e0d9ff743ae7c391a9db9e29c050d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe02a50263a80b566924d946d1dbe32208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286b9f7957f621379e075e3f9998b6f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147bec8806f3eb3a7f69707d3db0abed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ffb79ad8b358ff14f8a21d8681140211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcc76650f3543d1e0ca4f783bb24a6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640f23de5df7feb45d111d9c8c7c0dd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056724da8aa9d46f76a8e57fb3b29de1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e28b50c5050405a4a944b79477709215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9d8de6735226c229fbea7e7e4677f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f2b17fd11368e8977e10f1fb03bbd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd767c59bfbe506a9253e0a6f3723b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d035927398a926bfd2a262a711a43219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d6ecb88e154108f8f1dbf46748d7d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91688dd606156227223f8730d55c966a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055356e7c1f3c2db8ea0fe6c1a522e9d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3bef680c71dbacfe5d6f62ec1b622223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d9aece53a7f15787972be79a8f7a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebc19a012115f047ded5196b27297d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56a38dbd7d1ad6942071293c2a4339226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2a102f6fe18489c8602f3c2495e26227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9b217273b9461b449c70456bfbffa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378f748aaf60b3c9255587549567eba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753497be3b436ca4428c70cc74796b7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf22f692d5f44b17187a73836c55a2e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880148122b31f3c617f43e9d6f970200232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501ca889118008b2409ded28fc22bd0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddec9eeaae569f918abb03a05846d1e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfdd5ecbc120009675878fb6471e79235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4472568253c2788266a2512b9978d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68288170ff5e911c844800bcc3c5ab7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4a2f59cbfd5a12d4640fadd0c9c66238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169372762f8e2d44074443a61b26ae0f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf4bb9b91f89c8608e9fd48c6ef9db240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf5e05a721044f49967d5a0b6b20b6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023d4f59e553d9887bbb408f7b3d2e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f81fdb44af07bbc2a06bf07dd74693243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb51361ab01751011d9fd91721fa819244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a027e79e24b8bc31cce8ee7cf694889245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f7d63a4da3126ae9c0e851cc16ffd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c469fb5e1cbcb56082f94d95eac10e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdd34b486da3eb4592df2f4ebe4062248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e003ac4460c27497300dc804f43c291249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293aae2050ef14eb7dfaf509524b6a7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17883be358fdc62ecf518c0f731db7c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bec8525e48a28cb9ddcfe6a6bda37252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c3b98629df5cf3f72559b288541a6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78612a7276b965a7766ba045f60f072254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f514495355cffd3080844d54fd19eff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a66dcb31bdd4c41bec1a9c3fcf795c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be04d2e5f6ca9083a698b2b254bdfcc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcddf3016fc60a3741d3abfa736e365258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c375ba8b79d48234e717757aecc118a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ecf94a50d327b043c8d86a2f3431af260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db825389ad3020c7a31ec331ee10141b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33666b7201f285be156875689a8d0d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24d40a123e06cd3b833242bcaa12e4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f5046baec865280790e54fe5adee4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cdbb6c26ca1293a3e946f95f61747265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f0fcebe8d5dee673f59132111bc29266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da960cc4767e125c9b71f23bbbb18a77267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a2bc1b12d46be92ab555c3b32bcdf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6832977b673811f5bfdc8dbd395d925269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9841762af480ec3e1c0cdab35f6951270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd7ae55392d4bb0dbd9c4105c26a8c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f4689cdc4eed36d19ccc656e53af8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419f1b4ec28faa2fdefec2bea650306273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b4cefff6eb8650dcf2a5deb9a3033274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7eae8d8d5d7463c89e1e9b17c45db275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6740eaea2f299299c529cb1b3a7d55276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefe9fccf0284cc75cb16a821823ef7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfe7441d739e827cdee39ec58a1994278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd4327d71a0192094eabdc6627fe86279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b8e0d013f662dcb5abbdf08ad5a88280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecbfbd2576bdd31eb9aa2b1176221e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d491d87f5ad86e03e858563d614f8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b099c7212fddf8af7bc54abb70bb0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e37b89307c61ea733aec508c473e19284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f8b17379defd24e41781921bdb442285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8839feed08656ed559b71df500a4cb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d69d0f80995425634bede03ad7522c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05263f279bd537f32eb170aa5296ad2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cafd43613b87dcc1038db2c16611cf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320017247d3de768b54d4208a8c6af9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d00f5a9817367d2e9dc26931cc2f8f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e864839c99d5d01d66a3dd4c8f9c3cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8f644b059123c6dbc197f503c987a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb707ae8ad1d5ba5acc88c74b1e4d40294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0c97f402cf9424aa1daf84cff28f7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f9cfa8acc7c12db8c8d4d814c01cb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0156c414c21a671f76db9c215cbd411297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe42a8eb3ad1dea3f278ffe51f96f99298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3cf2611a27a3610e23d838322bca9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbd038dbb656187bcdca70f76cdff9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6373dac1a8d275b9b423abc181f714301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040007657a07e5e22574c7a11922722c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ee3cc0126ee97492ebd50011c3181303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e534319f14d04e05d4e2a310ae03e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253642f20fbaa282901ef9c3dff285dc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91547497b0168c7c30f218f333ab33306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352779e4489cd737f8bbd885947a7ac3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e8ffeb7348876cdf9bf107b9a92e3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeffced2133df5b94cffec59c37f44d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4167964df75cf6af97361d2dd88d9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd25925838ba246db0f11c1a958957311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6845dd74d5f7189a73b46b9b8cae176312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05412fbdad3a0d4543c312d171fc54d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29bfa6f848a00199dbce5a8786a042a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6c1fa5fed7cdf386c64c72db6975f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544dea13cf8f1eddbc5cb4f59ed9d04316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccf2f550aef7600409e3f9a027e4f6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287f78c29b3f7cb9b65facfb7c23b5c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a206ae90f27a7b2464c9798c9a3a330319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28be1c7c1008e19ef35180008c6b82320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84195109a14e09ac37ecdf3f2ec239321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14286f89067a419e02312daa043983e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321541bff1bbc6ea511cd07a6c6fea55323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584f38ffbe90b19ca2925ab5ade6557324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56718e20170c61c6b36baa5a15c98b13325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>