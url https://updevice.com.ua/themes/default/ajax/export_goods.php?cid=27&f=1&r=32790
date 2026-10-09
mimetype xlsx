--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13ac2dd40f7a7cf749ebf8b88f5cc21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c51ca2f45b45487fbe60115e2d24492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661342f4924ce91ff46724a5d5703dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28c16f8cda4f5755d47a32fc75ff314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bc481bff45168520af0520b1ecd275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda45f0c53603e984fd9ddaa7e46a6476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792e1152c323205c92ead9928866caa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2d0580fc2a1d38437eea8efe2f8ae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94f2d9f8be3d9ef8a2bac9fda17e7e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439111e11989ba3687632c51296f9d7810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70646ab895aeec5245600c165f70c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656d8c76183d62b1695353b1a58f25d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ff123e5d25f59b6a28dbc18dc57df13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33380a72cc21f06e9558e8fa95920e214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94991183b217532e5f3e683c398151c515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcb8bd65f77a2ce25ed7ad2bb119fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed856fe27bd4c8c8ca606fb2f1b64317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa75797ba406fe3bd9fb4dbb310d09918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c2f5aabb1f05bb74d5fc072c8affc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f26282cf554d0380b267db0a4c61de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004cdd4f99ff64ec35caa4f432d3d07a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771929fb4f9f0ee4e3d65bd10b0b47c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c19221827bff7506274d1836d7fcd023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f42315e3792b2345de375cf891d67624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79988239677ca4b38b4beecf6263d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f53c37391e4070ec80fd7ec040336526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e665de45d4366cf90761a44688054c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf212d3c95c1f5b271179b012e1ee83428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f88c7af8a81b1ab0c623f66877578a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff256f1366afa44ebfe4b0bba8a784230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bacbea2c12c52b7af88867dc9956a331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1863df60d2ec56b23273131bbbd888a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218907524ebd3e6af564a7d0184cd3233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214aefebcfd7a6352edb487c62ee77c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121265c7d5950c6b35172005b245c56635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f9207a7badcb17e9475ee4e022a0636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6857bc29b72027274b1ce0e66425f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db8a0b72a101ddacf140a3c34fd7ca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc316fe9f5a5ca8b5c31a780ab3f77939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597b4bb18a8474441bcb60189ad7c2b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541160a4be7d552a1c24e43811ecb7741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c2a0d4fc2bda6192f435805eae97442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76acf4bf881c5a058b356f9978ebd32a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1172a3e585124d8aba503e7f7cab944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e901617af40925d237895552463374845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f60705e968aa977d17af7eda1f41e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb6a38c5c86e5eee014e53d8a63e4947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44217a2749afe4eefa1a94741ec22db648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5e4785cb9980c63f799ffc9897cf649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450347e132341f3921a0a88e2a5a3a2e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc8e8df987da2f8a3bab8ea125dcae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb620713f30b54c2cd538a0ee3593a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66511cbc6e98988491a758a3b080fdb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d9a611851f08decd836dc0ace26e054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e540bd0aabfea5f72e204cff3f3b555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d31949e4b300610ecfc3796d66d3056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed5485528eed8fccec41db91d9532457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7586dd916e9a7afb72a93d4bc47c8d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b088e058e058ebed1c99ab70c6e630e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d051da2ab427dc096a1f806cea56a8d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222d3518ff065798875994b6991dce661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f89fd0b4ff57f10ade4a6c1d6085f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a5941e5af9ed67692c72dcd5059ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2106808af779bb2c6a09e24a072c46d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231cebfef5f9bd7b73a2f0205ca93fee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c558af5115cf27756d26384a38641766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c552e7664811e2970075d8bd7234767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70a983c635041b9807d8d653cdf0a068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466fea6c3e970e76db1e2fb11b16c3c569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c9087991ecafccdc7ea810752627970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8749ce5f7f1a7c66678bcbe7b1cad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe6790e80cb1daf95da9f9356eb45672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952daf9fa25ccecdfcfe55789e714b9173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b242200cfb4032fbfe461e628c1fd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4d8692bf17e028031a05b3a7d191575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a90d4647c5fa473db83160e360ee676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380cd723399dc2458ae7f1d93c5cb37b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3eb566b541d4aee5307ee8038b8dcc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2420a5f3223bc2f454c68c5463db679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0787ee5cf0ab826c7e6df10ccf28480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5b91f56ccc9673e64cff853e21cb081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8f49a4495f6de460e6fef828c6ce582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc826c34e2f4f1a9d471bdb38bf2ca483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783ef618ca87ad3290b5f4e1f0078ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7cafd0b14937a259403f4a08937f3385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9989dac07a8af94e870d4810d0603f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d69c279c3556aa13ba78a083e319b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796149ea4d53c988d580b91dbc16ff7088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd81d30af447af463992a18cf7a78889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f0dae14d4b4074ba3656da1a050de90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c52bd1d2e4d0860c11f588406f3c591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043da77f47c98b11e368ae00de4a18af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc55c85b4254932fee03192867c2ce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10e53d1e4770961f152a5a48bc25d894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889db6f6e853bc74cb6c4727624617995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22acd6d4dc38d516df7473604c841996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ffe9f37b9483f7c6cd6f9033ef03297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b8ddfea3ad199044f16ba8404098d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534b99e4f6d6de331fe648fb46c2e4d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bfc5f1d1d6d548b7cbd6f976a81eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fce80a14a07f154d55c33abc3778a7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d7b9ceea148cbdbd65bec46d907cf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f166e177ddf21f969d08e79ed6298103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e71dc7dacd05a16dcd4b225ea8fdeb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e701cdec614c9252ec10e84c8dc872105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99a921ec4446e4a9220f045cdd05ef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bffabc06ea224690b53ad994919e0a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0877fb176d110add3f62a15014dc679108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d67242283491f6058bfaaf1027e00109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b125be1428fdc1879b59e70d638f27a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412a12747406c4f289efc600c3e249c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e881404a982bf02a5c86177a19f87112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac5dd76b332bc2e7eace83b9f727de113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55919d585c8254f7d348c69303a5af9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8daa62441ca939378f415b23c49c13c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909dbfc2d2686aa53a470434757a1465116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17837f0aecbc3805f1d8626a8c23d6a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d5581bd541a1a49c3222630a03fbf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47017322e8e2cf16de1d3f23858473d1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c81aac218c9f08bf31b47ee66f9f72120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e47a138064d27463014bee17dd20e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe30f10006e4d4692aa04ca450e87e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f771c6fe64fb2a8f24f4a049d50bb9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d678a75c411e1042ed7e80fdd4bee6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110404eb061edbef63d0a51825511176125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e52a81d168f109fbf2ac4bf5bf3a12126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfd79253e1570339bcc6a3081a826a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831025e54cd1745007a13bc9deff25a5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe56c616e247aae40ab4d2aa59f3e9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb24122e55d5eb0655ed2a4d24551f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e51b759c075fa1c8bdb61ba8a4acd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dde18bca381a11b739629ff414e2cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a2eaff11abe76e46c564cf90823b4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279507f627546e71a5937093fd4008e0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b802d3625d599ce820908ad07a23d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e73c82da3e19f8c9e1ac2dfcda3a45136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d23d97d5fd690115ef2cd5590b0bc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af81bf891e20dda3be313f6bc49754138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb63492dc0677c9e12957eae407842139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69493d7909bdbc623dcf17149ffdca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e21d1f4f75d2237af7820c3b35a15141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a44908d53beb80cc3378ad479f809142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731cd45f9f31ed802f81ac96cd0dcfe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5353f72084ab489f84787dabe2dd2d5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1a25bb304e52480993f90b60b22c3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80e007bfcaa8cf349821095ca03dad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35d6739645a42b11ec5540e52225c5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a835586328bd97fb78c4d71a703066148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e513b45dd0888226b1580a8f1bd919149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad46ed76e5ae81c2eb911f9ff9d7a1c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1287b0ce4afe02fef6ae881a8884099151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa3f119b517fa690e7c8d01cdd097b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1a703ae37eb302b41947de4b7229a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f65c776209077961af74171ef0b313154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d006c1d1f1c67060c9cbc7cf0fc32155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa17880b5ae9794fc3d94843d32dd58156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fee3f837444d7a094bb2fba2c25001157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cb06f6f95902a259e0622622e43b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606aeb925972264cbd52e7ca68351323159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b046bd9b2daa80867f71866abd04190160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc168e78b2b00b9b3ce67a3672cd788161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb5bdff4ace71afdaf98216a578722162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b1d1ab8f198dba2469cbd79de4bad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e36a083180fa3f53d23e4eea1f751164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0abf6ce57df323a7c10c86b3d87e15165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47570813a78f1200691774a18fe3bb3e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f485479c910f2145f56adef65894df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b7ee34f7687ae870f4be6adf0957d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6eedaf32c8097036568dc0c4a2b382169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fadd020c154f77ff6ca4ba91659f58170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6decb0f10a5fd3f6d23ea32ca19ee3f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257e3213de4f4df93419f51f9e2aaa4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37081082e355cdbbbec7798e680e1b8a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8e37d448eeba30701550679eb41e2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607ad1abce1e245a52b7a85f1ff9e80175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff52567362557a70762fa579bd61ac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a45966316d26351655b72e7854cf11177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73114e639293ba530d44a7e831a4cf0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ea08eb4006fb74b72226c6a29f7be179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c400cef0fadc850ec55bdb5b53c6e8c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e138694b58aaa8dcd11e7f0999591181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9ca03b699ec465ff21fc574296031182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992bd9046e5e7bda75e03c9de79f1a79183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081ce99096d185b91dcfc86e8c6bdb3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4964d774c55ac49238234a78fe3d3a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde66f9aac043fd23925ba3f43270fc0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fd6f49e2ff9869635e11120139baf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d04454c482d7e9b9894c316bc6d82188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759dce5675f12a8e203d5bbcd6b153f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0bd62c9acd73f015abf1626d2bc3e0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b7cb36a7ec021cb5857410b842a61191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e9ceaf20d80d3380e24136e47835c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db7ed0f898262f353fd91bdc98fd4c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19cdc2ceb8fe219603dfca39551b81194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb5254e7c7e6491620f4110d69bd73195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf4f76b34d00382898cfe7e8088194196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bb486635dee2db5c42de9182b4005197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ac4003daeacab5e074ab4c0dfcdb8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70516d5cf2f865983d54479a4ee56203199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6887fe75f8f186aba477e21d54d87200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4fe5b267f4593dd6bd4b08d6120225201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26064d47f87cee8272848c2ff49df15202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df00069af9a9e6f2fe9ee9f2edc04f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a823dde78dfd1be514ce7c085fc3a4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c97d0326fb47b572d02b0bc5a10c1c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea69ffb2e504479b57b8b3ed0078a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19870dfe9497dea5a54456859324d30207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a177e84b32d56fb051a8887ecac4b0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ec504608a73037cf701bbf51e73e8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fad8480caeeaad3705f4964fcf6b7c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82d3a8f83177236d7854d159d1990c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a8885377c1d7c3e97a3581dfe6ee3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e9be327447fb4d9f49e374fee026e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35058fb27dd2caa897fce02a91fe19d3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda680b82578463ef3c8d9447251079215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c06d10975cfdae42550f7e50f5dc1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ffc258bd88405a7c5b104ff442085217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510760304275756c33ffdc18b268929b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814595b6e0c22c0c4d1923a3b7c5d463219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d0916e9d7dffa8b922c74c7806746220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786357d48893948594c61afd0e0d36c8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6afd010abdacd13762e59c2a4a2371222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828f916fb0b8427bae2783a6d3cc28f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ab26f4223655c859047b88ad5dbb3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2e848606f125aff7150b4ac8e54ee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3f365210447b7d27d747b97e588fe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19795c24586aa6a31ea10dc3757fbd39227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697de60b97020ba10771f5b6ece2513228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b3e0c4c371a60838f2eaebec510dc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08b42115733218c2a2a6c7a9fa3c49230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92552e8ef9dd6428ca4d99b2fc293051231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134fd73cfa139e2f28137f5d74c10826232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b18a03a42179fa221cf96c0f4bc26233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682a680b1e0b5203b445c180275576c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c4791c9bbbd1e68e490dca84b7a0b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d847b981faa4c325ed8c269df3b07236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f18eed78cbbee951981d4f7adc9a5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b1a0a0dd39e6e1a92139a8c309c08238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56818169b143ab727680ff46ed239b6c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3d7c3221e2697d9e3f7de4cdc94fb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db730dcd7c93087dd9085ba6343d273f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920f0f5c3eabf53eb35c737ff7485aa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfcc1a112dc9f9c53a96be905dfe7c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cee66ebc9b65b6b1e5c1459307192244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a6c0c373b9211c6a0a1c3c82762b5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f5ee93ccbac10ab15045fdfcfd623246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd2ffcf67ab7a85517a63b96945a5b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894aa3d886241dba2864ba9bb85ff345248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833615e8bc7ad7deb9ea3be9b1f91080249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658efb6eb41e06c91e16f5c395926bd6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431725bffc3b91492f2aa179911055a4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5247fa1adf43e08f5bbe382b9fc57d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e951687c57e2ecaee5afc0349a339253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd047f7def47620c1b26663c5111230d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c948ae49f3dc1181bf06fff6940289255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80aa8ee25344ae35a3b259aa835d00e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d76ba59c3d2711f03d7e074832b316257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953bc66f9ba5d137d4feb854a945a6c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ee5d3d9faa63595c926709d52e95c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901e27bf153dc05fdbfda4710f69cfe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d372c043aadefe950703e77bed996261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d5feadfb5d32c8752bb1b7d8664f0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d0476d57eca0c4af01f18662b6227263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec55893c67803b05dc7bbc8d2a72278264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07e40bcaebbdeac8a48427eebeb360265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec85e72e756dfae21cb7e04a6f6511266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4215e76d9738fc1e21e1e7dba53b1d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84a4d5b95248d8007e76666661c0fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83d21e693c0592f343b4fc9c1d5cdc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b98223d4108366195710272687688f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1a0819dded14263b13a68de7c3e3f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64037f785d8757a2da858b52efced08c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7adafa0e34024d72d13d15e5b58d89273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87255003ca25b815784d44ca047a04b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fb4514fa6d1b5d3b0778e5f5e0ccf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc6415d0f53a97eebd059302eb2a15276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb1f5b55b755685cd18d1fd35dd25c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d278fb7672ad220a66a58f22085fe80278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38fe837a3c9ae097cfbc8bbb6eb0e2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51860ed9c89f41363c8f05a304ae736c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bcc58cf99ccb1bebdf070229d36caa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea3c7a417ebd2e2324d0e9c776215e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287d6188fe69c1382183df0f83f6214283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd81603bb8e2be510330da575c051f9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e723af29a83f4179fe87891c7d6fa6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6499f48c64feb70aa32c449d09b23a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629df5fb0514d763c0d449b757122c2b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922c087cb763aa28012ea666ad72e5c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9efbcb20d8e063edb70c78ffa1fee9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ec6ba71fb06e65fdc030d009066ba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f816be1ed882f87b981ff77fbe4751291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4d38e5ceff52f15a0643e29bcb866292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c7b8e1424d8a6e41ca3e17948e35a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04ef2e4c20651873123006b0a9e5d7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b5f2319fc0bd2354a385438c00d19295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604cebe56a1a3c0235d1e0dff5a6199296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e06fb5d9dd5ee01d3a8a99c3a2d68d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35984ab942659397c9637ce7f602254298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd712308f5599798df82e81c26c207299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca47d3dd2fcbc9b29d733b937cc9ce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806e944c90bd415e2e7fe5a7453897a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541c8d3b025ded33e4a18998a716e00302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d754b0146fe46f4565404e139b5fe7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58401d99948b9d1d1a375671b66e6773304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa4dfc4033bc4a92ecf04155505928305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397f4dd5703147cdb1b65c77aa1122b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e734c7a45cdcf6972b9306d98a85e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b132158ffc3d9f8eab29ce7d2d0063308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676d307d03f652d75c6bc16dc2c4d6d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0ddb515e6d35ad75b10f0396c1b76310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503324b106b7b25c8311978d604ff37b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286a0e03c2bd7212c4482ec1e9c245c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e3d8ad915c8e9ff6ed6722160e791313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4baea78a6b0d174e8d3118f633e0fd0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87198ec3cda31727f9ba3fb03f2854315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8c1a8ef2e424b4b390c71e28863ec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406bb82bc3358116fa3d013baa59f2a9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061ef6d3401553a8b48eefd88606d46318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ab2bf0839d8ebbdd2221b0ba392c1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603964fe2da0cc74e57d721441722eda320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3819a85450131a2ecac26206ab1f1e9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09d70a48b7277dc7a8fa9366f0b9bc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39e6dfabcfda6ae16bbd5f6359b27b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692c2b251fdf41a799dbff6c2d24c84324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b36b4b76beb1e2f4e298691f59d28325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c86fd50456c6ee8a31019f02ac2577326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ad2f151542187d6a8c996d1186564327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3afc0791aabe9371cad23cd66da2c5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b90added3e23fb96396cc7e935a18329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3e1912b7f411a92167f38693e9204330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec49796443de95303d687e0a750f79331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd01072a1577a458b0c28e38dc81d10332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417ff6f4a0791abbc6ebcb68ac4ce42333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036df732eb0378a97222122e649c1c041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12affbbf16fe89e28928f58471be34912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cef9eb3b05ddd55f5f01d70ba2ee703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7a652118b271724ddb49b743f1fb14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdcc3ef74380242b81902aaa24a5f535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a0077acaf1f9951e5f32e572a93616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7792c9807db6261394add0a0fbcd87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ea848305b0b399c6dd8dbe79ac71b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6836e525e7079fa819ac1f30c72b9b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbe39dc8cc9eb673094230cebf0ae110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a099216e5f5b9bd076f581ae67d373811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653d6c63fd71256205d4418afb6086e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c18554bffdb84d85b1e37bfaf32d3913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f3b1fd59798bb9b221564b2889df514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249a7028cd82a60031b1626f0afe97115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109b0e9fcd8d6777559277170f3c26316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7427df5c45bdb836adfb89471bd26f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024869106f72116cd65534253e9af9b618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc0a418d66b1a789466965bdce543519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb835a81d67ea4d9fbb97aea92926a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd87937593f1bfef67668cf13a93a621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce754c74c0ec163586ae8e753433b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b5152005873386742dcfecabb29d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6889a4616c6fbb28752fd2bde714e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af2b7e72546e96d6cf33c8ff5cd3d325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd678f304fc7607293ddbfbe422400ed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4f163d518e47422672a2ecfdfc4df27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd162b970b8bd29b7934f9cea7765528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a421ec30a035ec923adfe0cd205c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e14c1f51b2be52889d9923a5e4e3230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a35099fea4ec2c52734cbf229f995131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb0970de09d3dc2b598123947bebdb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f36a6ab05e6213add82cfaa58250233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50cf1c1453144d9dbaac370c55e58d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88b65b0504b03fc4c8c1c0256286d635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2ca84e590d5e0245953aedcba46bc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3019ebc9774cf6f74719daa15f52937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d66e637bc9a9fc005ff1199cbc1b938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039761ee09b022bc19fbaf1d6c4e92f139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc33646df80a655a8fdf7123690e9a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9b5a2ced5f6e22c3b15e4a767025f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93cc93f6746af2d1286f371d28ea1d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ffe64288cf1f28c24e781bc4f18c343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b4d904a0249b29d0b3d74be4ca40044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42b60e94126627060784935de0e24845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e13b7c3d3a545ab807d943f27483e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67032656ac20b6414818335c20098c947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15473c7efa17efdf2796d68e1d4a128148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082031b4e96b1438c5e0a5b228baf70449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7932960f93a3691568380b4684fb7450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529a704a2465dff6f2a56750191a7f451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea22a15aa14fc048d6917ec6f5ed5152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472ea9073d55c445b97d2f00f73523d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0425b087270f1ebea766c581ed2c4654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43506e41dbb980da70f66ccfc4967ac555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64d212ab41b9fcdba5f2c47e515cf156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6aa3f52576310a041e537630404e1457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0cefb6ec257abea870503e7a0a89f058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e599a8f0c0f6068cb9399e32d3bfbef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e345093eba71a2e539887e6682453760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c83e96864e87b5e2b7f49d8358bfd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca25ded10039d777fac02eb0cbc22462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7126b7fa9ad838640a64919f09849163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84056825b6d6429dd870672bbe65335664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f13156ab8a3121b0e59b74d6a25fb665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493546a6c6478459c34b644e792200af66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c57d4375e3c6b6f90f24a9016c42767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00fec8e09e967b07f6d05ea8dcdd8668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d44375a32006ace5f4cc74e4c1a3669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a914a8ff34b89e7258b1edca1685570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1857b9e4816a4322e694040aba57ebe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4761e281ab23da84047515874fd309c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad2d8864a8b5da7225b381da77a88273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3050f0f68146dfaa6479c97151bfcc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf6d50fb75ecb57dcd1ad9f5bace7f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535438cbdfcf4e514f656aa0063fa3bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbdaab6c299856a78e4f8b7a4f0a6db77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544bbc096bfcf616dcbf782a5c7406578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979c8dca01997ad7c9c05e8cf2f193579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec534e2192bfb3d55116e77fb5e6c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272763fa8b99fdc9d38e3c757cbdeeef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91fcf6819698d12b6d67f349771dd1682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbdcd8ccf9cc4d00daa67f49c22164a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68010998d19861b01f21bff81c48058084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94a1bddd92cfd1b5922cd94bb96fb885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554139b11a6fd684b81af3663e64304a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f93e0c16c173013dc1687287c5228087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f9179f4e47aff77ae2517a890222488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ea7d0ac04055c3a6a570a0afdeef089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db66eb27b7c6cdec4901f038bde6ec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0c40f209d0fd18522a781feb6d65091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949661053cafd4e2a5971269372072d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da452de18b4435b6230ddc67d3443993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c0fc31ea9dcb6168813cbb7250d8d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04df0d9887f990d995e5b08798a99b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8428d31a02d0d099ffcaacb0ab15c496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22432cd4fbe2390058f8056fa25eeac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8eef029b3b121a30c805c72f47addf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93897482cc02886d7b3a0d174400fd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20dac9668bd5e09d3516ff19cefd232100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a239a98de00d4c11d2e829cd87b8bb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456dc9588e9df4b93bd88c5d963d63c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa562d11a8ae4238f77bea9db0e3b77c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a087adc6998d91c0a295ab97777b74a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1d84ca60ed89c778ebd6f8717c70a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c27dcda72861768d523e8a6ca0fe8e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc53ad849660b5aa123f282f45e46dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b904a5349e0eeaa01479666c392664108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec643a9a8eb09d1d85ba28bdf662091109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d230471da1c0675b7fbb99bf285a33e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2c20eda5b26d01ed2943c39d8f2d3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0c001d1ba795a8e46cccf84ec636b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac66593945025dbb2cd23d88a64a65b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a899cc9c7df60d28455bccade25f99114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6a21e8e5756613f2e7dc3838eed4d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e86596204900293387e45c8c6e810b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3874e3b6802026a6bc94c6c272084d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b7554a183f0c49266a58f24499281118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb8d775f2ab6e187abc79e4c0c6097119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc3d6744a10a5e9cbddd3d5c0e0dd7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a405c04b8870f1de1a0c552839a270121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d600bcd47d9601c6aaea9e30e26ff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e8cff7b767c565544b1ac6f0938d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57930946f51eb2de7bb2c5b85875f4b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a9bf9a2950f7ca25816709e3af60e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f962427bd06e53fe156c069fd0697126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159b59712d7aa8ef5c2a1c2789bc781127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06004b5564c99f69bbb43db562b8012128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bddc70ab5bd977f89acd8ca9622ffe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b72e58fc702b86acf2932c4e0d8d19130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad62baf7410fbde679aa66bcc2212e0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95155a29037c17a5a1a4f05667051f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55da5f41b475d061c9b92b8ca5d713c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e4195cf8fad20212f6ffe0383f6a3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d0170da48c9695d2f60b2cd400eaf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80a8973c32da080268b5e7775bf9c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff624fb6b973f49c2510bc5a532be2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca321d9e678ec7cc2bd920c6d787e2d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fd3a40edb8bc65b1b7baa054a6c9d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5e845a34b1b752225e706d0d996d1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58299ba5bf14b77b303485c4eb2ecf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87b22373186a573424353b2d0f6bc0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750a4dfefe0088342b3e56ac428cea3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69409d8ac8b783a5a51865ce4cfbb324144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bb0ff73bea8cfeb83b75ba4b4ce91145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ccc59f6fe88e2864a2021c87203a4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c99a5f2807f2c1582ee7e5a26bb854147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc6c0f1124b0c51a085360608860c5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021acf20d182ff19524ae457604ee0e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0479d4df36b71beb91482afc80c6c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7f61691da3b749f2ab1cec49f5ca7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8e4bd6b575ae99841cae020969632152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad608f3d271d61f91ca86a6ec2af1d60153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147262694767274e65032c455768e1de154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5c075cf430e31a2c07feb0e5a6b67155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a3107d4cebb19a9687ae9f1a451b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24abcdb7d8bb994d018f378249edbf8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640b3c59fffcc45369cee8042e03c17158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77864799d0be720dfc36646413fa68b3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c84134dc2bd867482126f9dfb6997160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4be8540eb44a7ee7ce4eb230a361bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a20a6f08b35e0f70474caa84dc6c9e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582797e0a3f5e242514b599cdcc85c0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8424897205b9de5b71725568383985164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9c1d96cd306174814b1d02aebbc4e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618e9616e3c617281e59091fa943c9d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04326b7f6e740d293118a29a7be4e9ac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836fb72283b437af82c66d15a345d5b9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6164ca5bb908393c2a949ae8b47157d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cadefb5008061f64d9ee08e1faf9db170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb044dc3ffd90b8c95ec112eed295f37171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdeddd64891ca0a2817d69982b9c3e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ce8dbf7a4468a01e0ea301d16eaa0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307c279b55bf5185d522b49f3826cff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a410595f40ff55a1db4e2827d9b70175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5978020dad2aa9882e5315fc85f920176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b0414e5e2e506652231bb3f8ddd8b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f38e95d8a97bff2a5ae44c41ee0b70178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b682ee20e82577ccbe08844d622ee18179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81ea33d123c342541f3c43c44cd9d7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a288e9a7150c0aa645f9803f2edd4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151ea11b13e241a7d352fd0d71c430e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51314ec817d00a23c2d081dd961611183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c06f0b5d4ed44e216cd1ae820545cc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888385af2ed540341c5c9a74b4a20d3b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae4f5980e91f285016ff66a00c6e32186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920185aaaed438a49f90c42642fbf2c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916dffcc797ab124de712c605b09a716188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ab8cb2e1828b030d34b3c9617ce31189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758c4c31dd5842433669fbe393e9934190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5401f274759734603340f36520b83f8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef29d2f9edd77a6ff1b69a51b25162192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2ecea3da7e9f5d1055e28847194bf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f3e979ea60a9346cbcabf77f08f19194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de853db355455acbd2b6be972daa2ee0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ed0cc4f0b47c01a01c8771e833df9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313211d5b4d49fed3d68f33faa912f0f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e95b830888c382f2c1f5fb0ecaaa0b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74299e520db66f4c3ac4072af6501c61199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf97b798bf61ab7c97b2de8d341495200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ea7a5af6c4eede9678023c827a4d7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d681a489898283d4d4fadd1235ca1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688a1adb83991b86df79b5f349a6ecf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00e1f07797c4b431dfcb278f69b252204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105197c9f3f21b1844b3859cfa5bf27205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730b6ac252be94f23f490f52fe81069206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63ca3a6a801c8f13dea3fc62b0762c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fee5e3a2746c78a6e1451833905ed2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045137b3924bd7ac1e3f967101d0176d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f7af3228af8d26d6964a7551490f2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb95a8a8980b0b723349918f54dea2e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e0e80a61376bba296cd0d63a96ee4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94997fe7b667887ccd372c7867488b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57011c746d6aaf9f3d4d608dcdc4f2c1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab0c70d12b3402cd347626c6507feb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a48c465010fb30d77719ddda23999c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693acc0d1a8fca350b266ceb367a596217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a59d8939e7907051f9bc931105b19e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae798f4ecbfa7d481b6836bf9a9237219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c937602391bab9ba45d2ea5a730a2ad220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebf95ed76b30f749ca65747d161547221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e53489f710838b94422de833d93ee1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c297d7eb26b814dca9d0ca9c81a549b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c54935ff629aa75b4988790a7be07224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0354b92f6625dc61bad1ca3536b2ad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6dc61088d408f35f6fcd707b0ebdd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fea24928838e6eccab9c5ff0079912227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032b1518715dbb004433eca3bec3016228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8ea7add3e5b3b015418c78d313c08229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfde1015d50f8e6849de28e7809ca2d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369879fdefc09a049f7b01b94f2a2f70231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed6c47c8b92b3f7deb8ba75bd27deb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bbe83c0177cf950cff59f7e65cd28233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485440407b858ac98ec1d29464059298234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186245362ba1c71d0db9fa04e641b44235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6672ec4b197a0e3b8294d5347291fb7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9e14aa7df2621427dadc264c30231237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68845d351ac6f8dfe1d5a193d1febb1d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c7e3807e9adc49b925c3e4852ac58239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8683b25be55b5af7956c4899eb8ab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc26e307f3f9f7c0627352befc60c23241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2b285737e416267608d82aa30f012242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab9f7a007046b5f1ef3b838d266bf6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31c250907d94ebd29ed74845ed9fae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bd1a761bb9e849db0916945923667245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2690fee102093f3e6af60d1178e5b5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30c9251921f27bd3520a4e9de271d6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f4e55b55154a9ec7f06b74e3675c2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286246dc6a2dee934323e077c60bacc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d92ecadd0156f7629d479eb1bf846e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fec1ae864c1dd74f40ea47561d88a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f01c9d4bd2603496a5b4a9a13e58ec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796a6e8d55ddb8ec9f1cfd43e10efd2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62597e3cb8df554467cce5ac80bb628254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34b6a80af72b8ca6ad7efc7a0697be255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08456f764954a633249db0e35b90ac8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5b25a04b177aeface752e75fa2db3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e861b99ecf4d680591d0262c0dc855d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f4c825191dc082b12106bfa00dd63259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219eee4b181fb6cd9fc345120a12fe7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52da27f8d8bd6d99b6778bb9b3425c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfdfa0e621572ab19a35f1b74987f6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316345ac3ba6fa40916577ecfe32ff7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e030fee055fee6b2453714517aa0cdc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2c423be8912c9c906e0188d8bbe9f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0440fa3cc9332dddfa59983c5c94e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924bca31431c5c936c21832a8a914ea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88053c923b43481f6c2b5a7830be3e3b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e71f18951c71003ba694afd3ff2c9a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae5b21fc6be644d325c79ccde6e1a5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd7d40b4d55f7912ef4b0b99770cf1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2ce7b5aafb79b01520bc54300e1fe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6f020be659f163acefdf99db39abf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8112353122294ab1795f9af1a34aa1b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679541a9da1d48e4bf627382954a455275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea70cd2fe36e2791fc2ef4924eea6a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9f2880570b4f7980375e44b16b24e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d12a6610c5700aae1f89c76abc9e9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70e45ff833f3b3160686ab9c107356279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682a8c3d83ce5b9a930c730f3c9913f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e19133b7463f76fc7a5a7fab5c34b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd32ff1ff20b7d73195ebca2009983282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe35ecc6050a38e84e70b9a3864080283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe4c146c538ca9e107522fc913bab7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538eb1af832db659f7f92aec34adaa8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e9603a73b017041ec74447e5189bc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363c217979a104c8f5bc0d605ac8831287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd769b53d1d42bd85f9bcbf3f3c0536288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a9c99d99a8e9a8281929758a5ab0a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b7575e1d9d74126ee1b1d7840904d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fa1400e7231fe1f44ce7eaf49e507291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b41978c3c54c2cb1213150eaff1815292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024d071979da925e77cb00658c1a4ad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b40c4951b03e5ba2aa6ddd2f21c68294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c4d491f7bc4b9e1478fce0620df5c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640eafce8b86fb9a4bbe803ea1c5dbda296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1692c449191796adc334180726ead297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a9117d2e76fd3177b3f865e896eea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9360b71109c0e4d1b7f97195b402f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d86500fdcbc4486c30c2fc762b2dd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8f6baaf584a34f5fa2e85b0eeb5c7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74d9fbac0279a9dd7e548cc63edfe6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c2e6f74086336445f436ae41babaa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed8e4d7293888330b7e96a574abe88304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2a797d7844d2c1024934c0717e80e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc8df5b1753ae90750c02fe9c1a97a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef047eeff644e9765823bc6a03278af307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54866e82822a1f830e2e67fcb3a8ef77308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c585e5647335178a1de573b3304e2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558f59e6cf3b56d14fe44b5fdb9b639310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201662460c01f5700a796e99eac959b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b5a814af463a4713a9c0e9148b774312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10cc5625a193720ff76fc0894a657c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf66180c08b981174f6e321d4dcbc7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6f084586f9a8c8b5ab5f59a43d47d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b22a11900d45daed8d126567bc0531316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4403dc72b1378c38633a2d1566619c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a0d35082a6a96bc9325446e16a55c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6502445caa1e603d68f7f95c762b33319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13475db277d6c4bf5604f2b85202fc51320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9efa4c1aff53eadc32b52d66f27ec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af152b0a77abf9e8eebbfd12fb06ec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ebb607106ad6dad25955659551ce5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72328b6e8443a03512e388ec2fec58d6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe6efc3766edc69fc3bf5935b99b84325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>