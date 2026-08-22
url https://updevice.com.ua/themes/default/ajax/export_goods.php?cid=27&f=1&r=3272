--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1489,51 +1489,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c0d7c30491a647bc6d11657b3ef1e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee089b0d8bc43dfe28dbb0b9a4a23b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192f55252ba0e88a4e2c4b6a4a33c0d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e667bd990854858157c21dd152bd34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30403dbda43116fb899f3a4a5ca16b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d46c36ecc443a5bfa46be3942a52576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10edf9d1b1a5c357dfaacddc69f81ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06056ad74e9528d244350539b377078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096d378d9755e8bf70300183b86da2e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698985127532c9a58475aa6fa8afa9f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43935a2f45ef108b81dfbd40efc4c41811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b86e06892e697beddc7e0d5b06effa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35e103acbf878e6887d7e54fad673413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18556f8b7bc9591be0a5c59da33195e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabe28baaea4db674f07ca40502bf7815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede01a8ba6ebe6d1e5c96e8e82aed77c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270cd383a3bca88e418f322b9fef43f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ef990d37f8c3ddf08280b597af1ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fe47b504679f0854ee8ebfb7ec91919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4465c5dd33ca44bc5c11d1652f7cb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c357d19550ffe189ac255300e92be521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718edbed265a63cba9875e4fb6264a8322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2473aabaadc98b2d12d1e35999bc4523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e666d0f8a7471a145d28a5f95517a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c4a49d0c2697276e042476055973225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea0f56f717d4f53aaa2c78a1872a9e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648814645e0a399a7c38247d4d8a6f0a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d563ce42f2f5bf8f2555c54b09c99928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50256e95f41c85ca71752b773c7d4f2c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8af7f0d90a80db359020a6b412d8230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fb4391bd8689ef569de7e85fb4a9131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716b06094243e78ad3441b49927e93032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239341c36a2d9ac16ff4cc05e47a10e333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297cb132af9c74d467bd7291c9168a834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898eeda83094686b39647bf3110f4c935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca94afe8326944c7e2ffcdfcfba61cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9cae0328eda3484f123109e61216d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dea31a02651ee59bb491de38dbb15c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c79fa5710a303bc237d09c6e33de339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046de05256f57dc85a38e1e139a104d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de134ef95b5de0d192b6fced2cfd54441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0f54c5ca7ce13749f17a85b7cb9cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a95acf13b50063453d0ad7ad55ee3d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66e9c5c6962f78a642fd23e2d636f444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec855de6da031a106c61182c3226bf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eea0cd525f7d3d363dab158263451f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e2621d770c44dbcd462f951185b1b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68523a28e8473be6e56e06fb2ca8bb648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8147888798599e7348673d0b478a81c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4cf7e1087246ad06e0e11930463da250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a33b0ec3c9bcaf32141bb10b05e4551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a06665ce6011c5750f46ed7efa672152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e46f066baa5a65d40e5286e352668053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e4a579c843a6414b9a0ebe1648d3a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61bb4da7b2a973ac8cda77a9aea5ad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f720ca01dfdc78b6e66631cc2154a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eceada735e5667c98274062a94ced7757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d8ef9bcb2add534ccc65efef945ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e885a2cb1a8ce5cb42387611577144a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef991bfd36e21acfcdc851920693bd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d624e3a2bb23c708e700f06e895e861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b661485e5177c8cd287bbdde3511cd062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28352313d505704a2846f32150df1363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a8ad270ae7bcdd2a93fc39f84696364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac05f22f24a00d211c74b36f40b61e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579acfe97c128ea320873c4d048064c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80835fd99d7d55f0cde4939ffaba6467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b47ff9681f7866906343903f2abb568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d64c0b5d66d71d097314cafb8e7db669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a103766ee28971b08a6824573d370670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c074269e912b5c308fd78aaf306bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572a4c837a6879d02ed4b08dcfa871c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9306f735d83cbb43605327254f1af673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d85020159186333cb4efcdcaf59df774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba615dbd9627f22f0e8be7c6c85d4b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad5b4b5b81201948f03115870d1d8376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390414dcdc1f392d61edf2241b27dca377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d418594235017e90848411edfc793578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a85612c94d597fadae6fb11844e3ee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46269e573904d735699931de21324eca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0f261d6a4b741cd39017675f4238581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9e8dc255fe980abef47e62e3172d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fceed006e98e5eb0e7c3fd4e00a922183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdf395cb20cb2af78573e2785a235a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7b567af9c9b7c8e1ec05a6065355e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bf98ca281d389b90f4bd1d04e841b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725dbe5b8601c8dcac1626459a3690ef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a6c139ab11e1b5dbccae74117f9e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d2908bd2c7816290bcc4c1f12c47589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3bcba8ba7f805031f8ea5f84ef26c590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe10707baa98c14fd5d29943310ccf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ebd77c30da084c88d17fc1ba3664992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc88c3969d3f89a9b9ac90a1f29636993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd04b343442973b461fb707e27f34694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a76a15d91c1b8a21d9c864f332ded95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bb24f8486dc866d8e1472c055357496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f867b97a705262b65c25c75be6542ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ecd2044d011e8fb6fae1944b9aefb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a93bf8e359781d5f3835e5f7f598c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757aedae5ff5ee99f8fa7e34d2f33be8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40878fb10520a04c6eb9f8147e17ed67101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313b46939a28c29478d66df9223da83102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e57fe757d6c6d5cc5a21420045c503103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a365bdc27505ef3ac08f359c1aacda9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05315f3f0eb119ccbc3ed7cc0e665ab2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b6293cfb4f7a6d1bc285c3327a5e2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c25f4b61191ed93f216aca0c1e42f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e434dfb234c3c6c60db0ce76f4c1b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb88bab7f0d9ce4f42ec45447ff82e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ca6b2ffafa302d50aa859a7172d27110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781548d722c03bdfda991eb2f713920d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00db2b27c6e68b3161f7c5e93b958d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f3dfd24d7daee59250703a1400a2b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223fffb16cfd02b012eed892a654ff0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab9246210d83a344fc4f7ade781ab6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514bb82131c65c5c73959688f4b49d7b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb537579e00caf58b852d851a677b26117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487b53ecc9dbaf18cef37da91bf846b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdfafabf40f83d93f16608d25ab69f8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c563559114c18e248a3618ef8e018120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6784741bce811960b7619515ac95f0c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d077deebdbf64ece00f455aca7b646e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10c4338cf57375d2a29dec288c98c9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7d25c869704f3bd170bfd012e6115124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc12b7cf10f44f63598da7906e8579125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f265537f9b0e93923846fce0a6dae5b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e58ffe437801d8a01e99a72b876da127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c646aaabd97008ae632dd06d43c6b1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662b678eeed5f300393f979c1a26a52129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03676ba3b420e87023502b95ee4e9e7a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531bb1fb50cc6b1a0bdd40088043b52131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbeed96a18a3eaedb4de58103f27b6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19434ecab7df70f4cbc49f97ad34b5e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14744a89acd9656cb4944d51c0296008134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de06dd8035e1e7d24f01832b176b0b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f357c26984c125880408770ed1bd8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed35a429725cfe5ca23f92f21e2f7b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02968a9a6bc82cec5b340fb0b0cef40138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657026749be624b4ebd5921bdcc370e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9cbc6f6dd32f8f042c3b8cdc0c857140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251a971c6875edec9867271ad96624a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5a34854f8c57a2355dd34287b3868142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df911386bae421aa962f182e2c2db8a1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2ab97cf146753e51b5eb774c57dff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12742e20e8bdd839984d4a487fb6438a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa2ea36c26f72231039d1dfec390a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891139d3d7371fc11209a8f3a180fa01147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffacd7736e5d04c6285043e152539d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a52c3405d06ee7d9fe1c85d560d01149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b723b7168af71d85adc1ff6341b8a7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f3c1c9488cf62c83bc246cecf4363151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed981aa56ee1eaec00604b1c7ed0c2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f81ea95aaff8e0d5b9bc36e917e284153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fd90738cd0e2e5467702d867362f4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784a8d6a333e4176a93236bd67eed84155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613dc1c11d78751f65bf4f88174b5ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04c254bf9cd6bfcd291533105184ec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57d6c8f0629725ada49d9a2dc4821c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a30ab53ee4f2d34f1de1169daa6faf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1569f43306d1d2dfea88ce68dc4d10b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fda2230bdf055a2ecf46274cf63e01161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0399d9bb0cf37f38dca2d75e6a4b3e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db836d334734480c112ce72cadfbf9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b653f67f6f8618929a34ef96f23b99164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e47dbd4c61bf36d8385043d6e6bd33165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44690bd00b7db84081a3fcd5c2589b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f57cbdff3442913de181d62891bd4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09785551c08ddfe36f47a335146e0410168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1ce1e500f340ec3d7806cdc7f4fb5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee01b1e40d9a3e6c147738ace89fa91170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8b6fb04a8d51e2446cc7b515b0d8b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c49fc3c016297ca8caedac2f1c82d9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af439a31a6337dc61e2bb0fbd53262af173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d861ae83137d517cbba35b8e3f410a6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b5e75a27701ac5d3f9e6394dd4a55175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa993d6b70d7455c0feed838a0aeb1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1ea61c4e1f3430a9530dafb94c8e1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47772b9d629ffbbb96ce08e80400e1f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f852e2ef41a556518663c8bce341e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c72c9c876f340eede2f84bb4c1fb72180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a79aad964bd0fa0a3e058131f10db181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d588bebf521d69782dad0d93cce916182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff047bf701d818c16f78827e44bb57183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51444f79f811f8289708113fd2d344c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ed34c410951049128fe3c1b068e0d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb7eef2e9ed58ef8350b6e8b7adbee186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e7700ed05cae392f651f5a79aa875187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f006fbe4aaced8d294eb08c059393ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf73d4a2f2da627a59cdbc5025973b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940854c87082e92d32f55f6b100621fc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6d51d210da1b1913027d14a8e2403191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc23e77c9943c2ad20ea2acdf88584a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008d76089ce8067aa058ad0f216ac48193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95807eaf4689d19092c347e4b587c9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa823554c4cf1427a918e59998b9715e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903e4691896a1df069f34ee816022eb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e5aabd0b68f4c43d8c3bb79c0d49f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65467db1f3512136f504569ac71d529a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99ef529fd5ceb99cbef2d39cf2c75e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335429aeaabdf5ad1c59f3d153e35eb7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb3211770efd17171ff481bbbc0424201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf9c985d7fb4dca42f3bc6d62df302202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777076521290f82a36aab326519286b6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c05ff8476bd23d8017e8d5c52294f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0dfa95355b0474fd75229aa189744205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50de23a2e53fe4fc83e299160e405f4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bbb61bd24e5d14a9ceff320c6910ba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732afaaba0d58ee62f06b4c541f3f1e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aefdca13fdc3d11b3314fd9a218605209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b561a0358a6153ae257ed31ff1b648d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d163cb74a75250793cd8856ff43ab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47f99fac884b246bf9f92cca124330212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926b2f359ac2fa729b7a3c1e3c20c7e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186801c2d72b5a6a2a2fd645d0372cbe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c5e4ac8635c4d6f4fc3db53200d5c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42edf1b34491d173b2d418d63c07945a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4530cb511db4b6b9c21a78a2b761d9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686c8e85e556785060d034ab9514673218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbe2541854e3e5cb66ef37045db37f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867344254e3adc5b4686b60d45fa8f5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32ccc78c7dd9d7346014900a0360ca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9a155d622d8d3c193eeb21d1b2913222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3306513fd1713390ce0dc48587f09f8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9ead3adcea0e53c9742649da6988c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee91f39818dd2dd55d9133c382d1e68225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae84a3cb00a314b53265005b690725226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a18c34e179b5c77d1ee904d890cdd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9342069f30cc6fb4516729d16fb5d69228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531442876056aecd330169be230f8f3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a4dc05db381820f97d681741c4af2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a66cb5c7d1429f83e1b5051394701231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69556c3c5ef669f895ee99cfa7d492232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a834248efb0eed276cc064db65b68233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f51e4992d3c8129e78bd02b7d9dab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255eea1a390f1996d3655d8c28819c31235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594e448a55490c68c3b02f992af6a0b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53ab87cf8211fa0c5e2057ef263c45237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29829775fc95103e45ca9e73ec70ae19238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097986ef3b717630516d6acd572575c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfef73df6f26b83f0bf097ee5c715a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dcd6d977129f59a40121b96f4bb1f4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ba6664b3a89d5d3dcf6af253a8cec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e1caad8ab0c1e7316372accba6bb1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4290586aa7bbe10724ce47c94072ce4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d8decb8862b049b7414edf2234d7b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3922958a9baeecfb75fbe3018720778246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557b30ccdc285a00332186734970804247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338572eec9ae0b5befb7d1233b41bdc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a5fa1893ae2d19607f9228ecab031249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a7df8b642752625ce06a15ac74c35250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f933f38132d69292d4f9d2f3fdaf58251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad359017447d78446c0f01cc09e368252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37070bca088ce4c754ac5db4c7d69a06253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0a7bd0f1bceb9db420f43ebfd98b3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa18c4dc3577ac8ed62a6b37b09645255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a542063a6f3089464a91e1230173d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f87f7291b7997f9424877bb7cccafd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e062cf61ac6bc3f277c8d080eac6699258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2fd02bdd6ba108aa2d9b53be488b3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94a8fdc9dde62d539ba5199fd5eef1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fd39a82b89a6579cff857ed942551261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c994bfbca6defea1f34fb2643b7034262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af953b5e32520de28da20c70df496f8b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7056ce90e3b95e42b094eb9f8903ec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3a013fd49ceffd0a02b8ad72ee8d9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d0f82cddd1ae5ce65d6e333954c51266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9fc5bc78a8e95081a061c84733062a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3df74e4fb38329f4cd3b3bbda813ee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f4a8ed0ce991cd8938cb166eadd53269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da40bb52d87d4e80f546c322eea7b5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589df563d237b4e1ee5ce2a73621d44271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cba2547c0de6e34b3df41a69570eba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93465258a01e3ae15d60da0616181c2d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04011804e149aca380d980f6704d52274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae5fb9f4f070392c8ece7ce6675355275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90ba9296913240995ef15dd58081c4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddb80c26343c283008b18f6819c6e4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28cc9d4735bfe217ea952fdd20a4a23278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264ab50561e09639a7686f54428b740279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3bd0a97f8b0f43f688a5ad86a7319280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77d72ad1ff481b49b9285c4555eb9d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663412879852890f2ec736ae92684f39282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0354f81cb747c27e858f454a1e1fb2a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b17c1f0794dfac3775f29bbe993ce2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e373dbbf2072eb68c6e3e871989804c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c06fa878eee11ee3a2bbba0c1575da286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001140d122fb7cf24a742e41c362f167287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8184df710a66f30307411cb9d9002288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b775e340ade7b88c8930cdf71bd8c82289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6d975b3493ade9f5b394b46546068290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36feac8651e09783826c26429c402e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8d57c7bd8f13760c3b044da0ee937292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbba677849c7ffb404173e19ed24584293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bc9c78dac0632b75e337c437b8daa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774abbdeb09530651f6f0728ee0bb36295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402fa2c387c85c2a3fd8ff61c7e94684296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c820037a6fa84ec09a9f14e6fbbff2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08f26de05266da8a0db45be83b97e6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af09026c9cfc6817882c38e37c6f191299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dab22a25cf1b65adf0bcd2ef56585a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab91d1753cfbaba11daa61fc1e86511301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de06bb622b6f2400bf6ef87673c3cca302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef0fa8c929a3a7878e87e27bd36759303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e848bc442eb1e9f0ebbcb870a38524304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf5ac66892a32b49924eed36424f18305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac555e0dc50bc2c843f59073ed75997306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705cb225cbd51d656b814e8f5ca254d7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8d0e96a4c76d939bdc91ce6904a42308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275acd7b8e18d10a834564a0baa38bfe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f6aa1a380ac7d5de72fce77ff523a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292733b1a8d8767fad8447dd3e78cbf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17952ebbc020e5be4c19903a3f54d48312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c447890a8e986a539605142e4a04b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eedb438e3e45ab587662df8f1c6806314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6a59cf4f3573f327684b2f08a4478315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435587a28fc7bd5c28e65c1514f37a3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc0100e545c6e05fd40395bcd8727a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398de9ab0b761485c489dcb655e4f0c0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067aa8514ac3b5fe59079104cf21ade319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42879247108d4365ed82fc1ef24d912320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833063f7ec11e1f7640776658342410321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776d1b88adf9447376b48aa5e721664322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6431849f8a029277d13ca0c803ddfa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcced8c982dc1c34feff071108744a1f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0d58b1df3eae9ac73b756df253baa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758dcae5d537244926b8400b87cd06a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3529f9ffde65ca6ec7496dbddf4fa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d1d4a54dcc160e7605cbaebed3621328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102eda456f67c2d238df3743d2971d7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57843a95b7973cde8fce89c2cfdc25e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309d97916b3d0720b0152ddb9c12293331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0991cc591a051f97fe993397783f9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11149278997281aba52759f0e820d18a333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c6b258b10349626d8bcbe423f12d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa107ff7decc676b2816c109e296f8a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6b216d470e78ec702adf8d6ea3a433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361ba5de349311b20672bc3efeddeff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a69923abbce7ac3bd866fac0c27d9d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7ac1f580a588c2d9f29aba774eafd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5a6f8dcb3400fca2c44626048ea207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9d0060a9770a048a3b43bd01759e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5786ffe6c6c150dad0aada9fbabd0f19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6229aa02995e3fc6825d1d8890aeb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9145059ac22bac247b9446c3fc6f3df11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79793a940368429ef239ffe37e5876e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bf56e215be64e2b4902a4d1403e2d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9907186e6de7abe557004ed36bf94a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703790af68445efcc8f46e6543dc44815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912563715d227278775683f11d5911516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954945aa595403ee0ed927e9107485917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec0f14c3108fba652ec22dae5df39d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d635928c3c61b28d6c06276a019a1b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf51bce2b168819061c102146ec4e020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c344016c7f37ed6b4523f2fc99a3221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdc78401a8e050d4117f36f0d71f9922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1590f9528af7130eed3792c10ac62c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6829ced7dacce9e489f534ea93cca624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a07e373307618a5325a462c5288b5e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15300b6f5e4006f2bafd7db7cb194ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253f67a5958a67a143459e185768cbe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83d6fca22ab5ab96cb539dc32fc20c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d71b7a19f35e57798d8222e1467f229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebdee34e39920c65a1a2959acf413330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aeb05bff9fe8399056be52351815fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128fdac7fe34b61aa0c618f4d3082e632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827c677d41c81885a7f3136d5f032d033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eab398cf456fd9e3351ea3727c251f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02d6ab36cce11d312fbff55bcb11ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69319712d85495e413fb7a4c8f8d725f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c636de5f800e72fa19a65e98d2d98937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29505868523662696b90728fd16cfeb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5faa5eeb60e07699ef069f457958539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89b68123fe67991af545d96c81789a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549758ebe85181648fdbd27b870554bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312a5e7f6eecd02d0211b1bc2da64cc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea010bfb5565793709af0138f1321a5c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c90f849d259641cc9df756f9a58cd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f259060829fea8fa549ed71fdf42e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05cda12ac9679fc2ea2fbe0f0e418b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7f8cd2e2d1e5936bd28a7b6488a2847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf2871f9bbc77650f5a7ceaf169ca848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c905a3cea5ccabe6eb4e2a5abdad9e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32ef1ed94ddc48bb5ac94ac821342d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9aede714b686142ce2a4451bf4386f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95bc8fa64156fba0218b799418a6b1d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913e5255fa46c8feec508ba35c3b22853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938de5e515af9bbfc342fa11ffec539254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452590709dcdefed79ed44756082001355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507c97dab592fee3015355b371978fc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4a0b9a5c458cc03fa1154effeb41557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9bfdd72d473ae164e46b2beb5e83b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7a93364ddf09a0ccd592de4c56aef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab5ac1667a2ab7f5cbb67199e700c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf41b5d8fe5fd44e257df5a6c88cf0361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35380273ba2c8d676641a649c24d75d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc457b6bc40745414c4a3e2eaa0a7763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b276f4c4092bfb82441b39eac17a5464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1c2f823ed06efc81808659efd2f9965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b2e21c970f0670f807cea1d833a7566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9cd125b165fea109cecb1ce3e783767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be66b1afd876c2eba1bcda73c9820368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f665266c9f75e0b769677f8df0654069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a97c07f7676469b4b4a7c67d508c5470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3516a43162048c84c907ba1ed876771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73def7870ba44e59b012b83e595c43872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa7249b9d5619ceb2cefd615f4cf1273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1823cf5953729b0410b5f44fcb0d7074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff138b07e00e987aa073177dde7ad79b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf352362bc38b7f9cc2c342e94f94bc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d759b94dab28694a448772ba093e3a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5130a491dd70cebbcb6cd3f6c27206378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddef11e4b2ae9e05c0baa81f99bd0a879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b0347ebae2a19dd075c10a13b9a6880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cee4a1be823dfcda016636e5dbef1b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db2284a0081b3fd167ee040da39a1482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91179db3c6746aaad76621aa690eed2083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc543bb7e46315229a7c98b4a1f63a084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e22e81a6ecd2e7657bbbc9c71936cb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741524d0ebb4472acc97e2ae4600425c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a0e614b7b6efc58f37567000314ab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e314d7c48a661c6bc71b0bd38384688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ea3b1571f0c813c294a73099e510b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fb8f506d9eaaf286acc8c53e3080f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4ca18aa736718a422cef5ccb3d17891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4be4250c7392ed4ecbf01a9a4f35a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07619be36a35e006ff3c15d7e0e9c26f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceceefaccc974456f95d5273177faa0494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb180add9c0ad1b9d9253cb95829d02a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58d2bb34275a37689ee69cd8dc2e0b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814ff232e3af5387b975379cf608b0497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7bae54e02cc4240c93045621cf58a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504075a4273f6c3f686e91bbfab5992b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb36b32668dfd1122404ff1d6587a4c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282e9ddc762fb7f57f0c49bc226e27c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138e9f674b32ca53e827e11f08bce54102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233d2e364e85ccd903484702e109d2f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4045f738d910aa53e7a7587fe78c9d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265952550a92fbf7a033a542cc78c66105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1db57ce709c5c1676291542b745de9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84719f5457e2baad85b14d2528ff0bc8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66025e228e3fd501d4e57141e6dfe826108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032660ffb4e3ee6b29cdd74b9b12795b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fd710d64016ae7fc0aa7b5f6ea18b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7e43c3d41eaffe09b031e3b6574eb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22057a1d1c13bbb48fd73be8023bd00112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125530bb39883eef003c917ef6b87d5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfcc5a268791e88e9fa7354ad54d910114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591a859738298f43718513f476f7e99115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014349dde9e95e991131ee1f3c8f3de116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21febb3ee89c28afcb07b8636a2b52117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40597acde4a412b045d428a096d49a77118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86cf7864892a0f9a5749a915eda2ef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd39526a399dead7db4b396ae5f520b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f272567dbd6d3a8ef5bd5afc1203203121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1f6bddb131d51fddf83161bff501e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d67d4d28a3fa28f67b23c5c407ad6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53704aa70d683d431d1162d53fd3f2b9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c26c0f91380fb9aea1124f26f38ec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c87cfa309633f586a8b42bb9f20022126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bd3dabce0e1a4f884f848893b4afa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9dd4d87b3991aa161a80ed91a80eea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbceac877aaa09d25ced1a10a67c804129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6307f93b9dc937e74248acee45de397130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2ed997967f313ee986deea7e4ddb8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a5b1c2df73bba079140e804fa40e3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736abb093731f4d9e610dd410b4a3d58133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c10f79d814c113729813977b493d6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec1c7bcf36fbf62fb91dfbb1351462135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84c0ff0b688108a9c940186b1d4e29136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924787d7568c0ae7dfd0ecc7ce6d575e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fbb78c3ca724c66bec110f76a07ab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16833a445b9e1385a42f8971c72c3a2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4ec803709ab18f7e2a307d314d012140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8ae71dc22ab6eceb14ca2d9e8c01a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38078cc8c060622e3fd52194fde28046142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0d19bd7db3dd1dd846b630289ff99143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38444931677d433350e1b9aea3889d03144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9639fdcc201b3402189c88384c7f9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b95eb85dc93082555089611949daf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519c37321539e21aecd57cc06565053147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62ad708d5552385a27b6be71c73da3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7e7695544fdbb3b74fb12306e104a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1a1cd8e4640515b90124d19c89312150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341048ff992547808b999c723d66bfcb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cb19a03e9a31857dde503dd7db791152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc2d0f374e7db8bc886a70dff5d13d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb011b57406dbd28e3a34626f36f4d9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f8d1de1c65c60cb6ea0ab70b7d15c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb6951da5d765f176a7f0167f26fd0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22883bfc8f046f301de6a8f4cac015e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48fefc4833c725052cf290848453d9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689d50db220dd861cf979d591562aa4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d81710641e575ef3a80680ce457bf9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4589387e497c8286cd75ce46808f6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a71370960fe3084a15bdba66bdb7d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b107768bb3cc5d394a571e9cc388f15163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa6e7f65eac412d68c2c7c593c3d70164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0862e63702fd4d6989a8aa7dfb3207165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5400bd211ded807c0b865afa7da9efc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf3fba75b8037764312ab3c7cd2608167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5a907b31a98aabfbd3fd103338c1d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f220e6c88ea7048e602fdd52fd01274169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fa1f430534881e798f3ac09bd1f24170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23eaa8c528989d67bbddf4bcc21cf01171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690353fd5cb1ff4bd97f2a7e336c8e92172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397e715948202dcc74e1f97ddd7dab7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554dc7a89db5037911f79b743a47f0d5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bba9c7c48560dff5839f4f76cf6bc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8d36b3d84cbe23c2931d6acfe9b96176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab700749d389f25326d0ff428e9ec5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87850690dd5e8c54f315ae8a9f467206178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f3f62f56bcf9add3776dbd87d41d3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4408f342b9bc4d5560f87ece3044e34180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1adaa5f7069f3e15afe3603f976f9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0737ac77a44b8bf12d54130480f73d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8a14c56c301ca01ed65f897625e05183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91045cd1658266b61d7b76d75fc4ad89184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365143467a9d64c352a48846af03ca4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835dfc6b040e53fb1a987808da8f3668186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f2ffdeabdef4f8d9f211262c0cfe6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e33e744ba9b4a68211e3abbb10223188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd21653aec19b40cdadeb29655e658189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9085dc619be175109b06aa3fb6863cf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277dc8546cdb6f4cf7fcf4404b5feda8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e64db31b8cf6052d4264531ebc724f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8e714e520834ed53c451492bf5980193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b766ed9f7018f18fab62cdf8833fb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462385ba5a5fcdff4e5e698e9f159c06195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86118fbd3612007816ba04e5239785196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364089aa4b66e43ec866bddbbde4d139197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57a98a3e57668a254a3b78f02dee80198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500a7ad4dce210749119d6a3c8f5955199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c400d97006e4d6500f784f7aa1746200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09b7dc3e0e8df78ce952444ce14cbb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70932e17c5bd0b5b6f10c0c7c20df67c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35cabcb700465e56ad1d0bd24c042c8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547085d0f57e6ab4c9281b6a257c0d84204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b1a472860f03b1ca036b0820a4ff6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80d0f3aa9c00744052f6b279613985206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe196b101f6d15f2c94cab3ffd8ad34207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad914940ab177c7e46d8523757aa4d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b73f4a4c4bb458a996a2f31478c64209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51524532bc7b3c448f759a5be0b6b477210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee4f127ec6888df13c0696dbb9a0a1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b25c7ace2dec91c961163ba303fbb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ca12cbd1f055f7ffe75b73982fde2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768a499740832fed62b055c57b6c925214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123e2fbbb69473711ddfa55f200c132215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37d4340978d3580f630f625cdf6e12216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1958b84d3498b74502965283622ac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce48887e3fe63af41b91198523d290218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84ad9077828b880a82ba018952ae41219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23553a42de330373966cddc11fcb93ee220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4e2bd896edf89957f46980d5a4e20221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0509b5faf7ff37a847c2f27aeb0c8bd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79391b85c8ea0068c1a79abced8b316a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db997e1debcabd863c018d58e2a5980224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59596fa15cc8009e20adcfc96d69c2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f408c6413aabdcb776801978bbe282226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b10d6c1ef2872b9fb9d7f1a90a6d2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e9e289bb5400c85953ac49859ebb0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff5c118da6e5ff39defc964b574ed1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c5351a8a8bea3b26042d1b4a6bd61230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9a9eb6c9172431bb37f6a298ae3e9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8e34c9d73b03b9b583cd196e7c425232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973dcb4b1dffea162c38735dc2d71737233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239b612a043d27c18531178aadbd487234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b8ddc523ad53bc4d27f87cb222191235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae778f6185533e33bba4992e7868644f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59532b018699a7fb7c4b92b7616e8936237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b11482bc825b5379402ec803c342cd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2f9a8f737ff35bb33f3faa01c7957239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83ffcabfadcdf5c34c72eb92f5d004240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f670a2db2e31eaf48874fc9fc720b2f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1e9a1cb793e5c1aa0951f0f7b1228242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db77804aabe6174c719bec0f05bb5db243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a695de8a8712166795c49effa7d4d6f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a57a6a37ba1bad3389b1241608c559245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da98e232406da0a8751d3c71d801054246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3764e0915612ed5aaf29a6d20885d55247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523017d66c1ce1a3277e64207f7a5a4c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451f3ed7014db6da121292685e3cd19249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300c0983633737c4125a065b1d67241250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582983370eeebeb838524ddec2677e3f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1fdb6a9a6076a560c6f0849e61790252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95c083ca1bab290bc5a1d6021810bd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f371eaaf07da226ce01f232a75b6ec1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d66c4f3b7e9db7bb766a8b99ca9055255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8504c1328a5d6621a780b2a21c5cd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291aef1a8fa391651227d78a191b9ec7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27898a17b871d8f341cd1c21d683cc6b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35028734ffd720f10157654e0eb9b96e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609ecf1198b51e8bd8f1e1f4f79462f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d814c076d62899dee7b9d88b3308cf8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b0774b2a0b3cb3aae38d8578495ca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c609040c15243e796c423e7ce4608263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d53bc42f9ccd07526c00766ba760d3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107922ad0c94bfd517850570f03798fb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbdb4e4e8255ea410c828858dda592f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbea804e08a192698db181b67b6894267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc70655df9ac312f67674dd36b3957268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06fd030f409cdfb59fd3c3d2a604df0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482441d0afadc8f8411b99d47ebcbd5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37ed915cf58f6453ab93f028e5d6b5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1bb598bbf7586d41f4777205fad60272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44711cc4d333641dcc60bf3637b6ce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c103cb8405ff836ab92381e0f1ed1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d619f9ff1f26e7cf9d6ff12858a0d56275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa1b87e391a5137ddd499b1f1ac35e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c359ca0cdb24fcf63e5b8d4a03158277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb904ebd7f872fd96793bc8f78f3c7d2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fa45c68e9d1b1128cfc2d560e3c3e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62896a042cc9c483af12fd111e879e0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f83fe8cb65ed2d13eb1b935f2ef21a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512f8455a34ccc87281a56ed4492d00282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa550299cd1f0ea919db707aedc73ad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872cdd00ac61e4f1e87de6058c67ff8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86464285091e9a2b31fb1cd2996a58da285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbe2c3e6f24522c990b9eb358ccaf3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f8a70991eb2f3b9fee51de6f02a5e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebd231d966a201def7a8d2a3aa7cfe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b209808dccf68b5be8aac4c1e12e6ff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fb8854d346ca518b1c2ffd47dd77e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512aa593c3d80de5949192498494aa2d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea187bdea13aee65e155133091a056b4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed6c96690bb466c81471a4bc0f0db2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5fb3e8c48d72610c29b8654c7e70f7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00105affa262b24b430cef81a4fc2482295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50ceb7f3b993a0d7aebbd97cf15951296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd19e4a16f53ca4da57bd62178a65f4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd02a4d6b7053b645fa97f82e61360298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603dc97d09c9fc9986ae1ec6532169b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d5417afeb0f25d13288469f8f5c07300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33914cb9cb5af51082deb1a169aefb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70280166473ea18f1ae12bdf855c32302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59200cd5378e614638e430c1fa7cea2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2bb56d041ce9ff3854d4278292d30304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0b61ec5dbf9dd6f70375e4866cfb4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5630f710535f808836507c675a0c4d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e21e224929994ddc2f5e30046ebb97307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0663a377590440b5ea954573af3884308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc2aa25dfd285b4483b3cfe9b03f3e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e758c4a62f911335348c60ae1df40310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309faa2c13460d6cbe8e603578aad89311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2040a71860f78ffa40a88d1937c200312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95358637d1808a9f25fb96c816f91fe9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f196dc7a7616bb6eaabb00a16bd34cc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6795f5f8e1f324678c4600d1e7d6a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0636acb22c6bc914afdcfae9d1e3e4e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422e7444dab42d68e6df0c85f3bf965317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103e42bb8cdb4bfbffb6386b9ff54d2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c47aa8e71fe22d448d080ee43ce85319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f20eec1828dd2a2587ba56a7b878b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8837926e0833c11461a53de71dad777321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54c3a5c68f1102163cf56bfb90a34a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefa95e3a520dec65d1c94c7f6fb4b0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca79483d0909b2b2012e2c2bb0f4ca1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9ddbd17bc9b489697c47f2c8dce50325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba298ad94b55dc0ac37bc960e6e1e74326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e74df7e574c19f36425fc2ddc2f3e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ee7b0b9f1e02d047783be9ee7a70c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531da2ddcfdc6b3512d2f3319411de1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee88ab8ec513e26f7ace10405bbd9a3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020931abd070cc016a2ad4a867a018c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60921acc07c15092ad14c235646b75bd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754b564856f3c931ccf84d73d06e00a333.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>